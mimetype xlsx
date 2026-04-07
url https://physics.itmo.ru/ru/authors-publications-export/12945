--- v0 (2025-10-06)
+++ v1 (2026-04-07)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -410,51 +410,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="127.255" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="305.497" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>