--- v2 (2026-03-12)
+++ v3 (2026-06-17)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02488-8</t>
   </si>
   <si>
     <t>Control over bow-tie antenna radiation via Mie-resonant dielectric particles</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, Dmitry S. Filonov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2025.101490</t>
   </si>
   <si>
     <t>Structural colouring and luminescence anisotropy of perovskite thin films via laser-induced periodic surface structure formation</t>
   </si>
   <si>
     <t>Александра Фурасова, Yaroslava Andreeva, Xiaohan Chen, Valeriy Kondratev, Сун Цинхао, Иван Важенин, Evgeniia Stepanidenko, Vyacheslav Goncharov, Sergei Cherevkov, Дмитрий Пермяков, Дмитрий Жирихин, Сергей Макаров</t>
   </si>
@@ -122,63 +122,63 @@
   <si>
     <t>Edge states supported by two-dimensional square-lattice arrays of bianisotropic dielectric resonators</t>
   </si>
   <si>
     <t>SPB Open 2024</t>
   </si>
   <si>
     <t>10.18721/JPM.173.273</t>
   </si>
   <si>
     <t>Photovoltaic parameters improvement via size control of monodisperse Mie-resonant nanoparticles in perovskite solar cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Miron Krassas, Marinos Tountas, Daria Khmelevskaia, Lev Logunov, Dmitry Zhirihin, Emmanuel Kymakis, Sergey Makarov</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2024.152771</t>
   </si>
   <si>
     <t>Temperature-Controlled Topological Zigzag Arrays of Resonators</t>
   </si>
   <si>
-    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Yuri Kivshar, Dmitry Zhirihin</t>
+    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289521</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Experimental demonstration of superdirective spherical dielectric antenna</t>
   </si>
   <si>
     <t>Roman Gaponenko, Mikhail Sidorenko, Dmitry Zhirihin, Ilia L. Rasskazov, Alexander Moroz, Konstantin Ladutenko, Pavel Belov, Alexey Shcherbakov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/5.0155677</t>
   </si>
   <si>
     <t>Observation of topological corner states in a D4 -symmetric square lattice of split-ring resonators</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Maxim Gorlach, Dmitry Zhirihin</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>Experimental realization of topological corner states in long-range-coupled electrical circuits</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Alexey Dmitriev, Oleg Burmistrov,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.l081107</t>
   </si>
   <si>
     <t>Tuning of Electromagnetic Topological States via Staggered Bianisotropy</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Zhirihin, Dmitry Tikhonenko,  A. Vakulenko, Maxim Gorlach</t>
   </si>
   <si>
     <t>2021 Fifteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials52332.2021.9577102</t>
   </si>
   <si>
     <t>Topological Photonics on a Small Scale</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Yuri Kivshar</t>
+    <t>Dmitry Zhirihin</t>
   </si>
   <si>
     <t>Small Science</t>
   </si>
   <si>
     <t>10.1002/smsc.202100065</t>
   </si>
   <si>
     <t>Higher-Order Topological States in the Extended Two-Dimensional SSH Model and Their Electric Circuit Implementation</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Oleg Burmistrov, Alexey Dmitriev,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.ftu1m.5</t>
   </si>
   <si>
     <t>Near‐Field Characterization of Higher‐Order Topological Photonic States at Optical Frequencies</t>
   </si>
   <si>
     <t>Anton Vakulenko, Svetlana Kiriushechkina, Mengyao Li, Dmitry Zhirihin, Sriram Guddala, Andrea Alù, Alexander B. Khanikaev</t>
   </si>
@@ -347,51 +347,51 @@
   <si>
     <t>10.1038/s41566-019-0561-9</t>
   </si>
   <si>
     <t>Experimental observation of high-order topological corner states in 2D photonic Kagome lattice</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, M. Li, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900937</t>
   </si>
   <si>
     <t>Photonic Jackiw-Rebbi states in all-dielectric structures controlled by bianisotropy</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.205122</t>
   </si>
   <si>
     <t>Experimental Realization of Three-Dimensional All-Dielectric Photonic Topological Insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2018 USNC-URSI Radio Science Meeting</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>10.1109/USNC-URSI.2018.8602701</t>
   </si>
   <si>
     <t>Photonic spin Hall effect mediated by bianisotropy</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, Sergey Li, Denis Sokolov, Alexey Slobozhanyuk, Maxim Gorlach</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>1694-1697</t>
   </si>
   <si>
     <t>10.1364/OL.44.001694</t>
   </si>