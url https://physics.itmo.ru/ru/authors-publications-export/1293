--- v2 (2025-11-28)
+++ v3 (2026-06-16)
@@ -12,127 +12,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Harnessing Interfacial Field Localization in Hexagonal GaP Mie Resonators</t>
+  </si>
+  <si>
+    <t>Aleksandra Kutuzova, Alexey Kuznetsov, Valeriy M. Kondratev, Vladimir V. Fedorov, Ivan Mukhin, Aleksandr S. Slavich, Aleksey V. Arsenin, Alexey Bolshakov, Mikhail Rybin</t>
+  </si>
+  <si>
+    <t>Nanophotonics</t>
+  </si>
+  <si>
+    <t>10.1002/nap2.70085</t>
+  </si>
+  <si>
     <t>Polarization-Sensitive Scattering from Tunable Hybrid Au–Si Nanoantennas for Anticounterfeiting Applications</t>
   </si>
   <si>
     <t>Pavel Kustov, Vitaly Yaroshenko, Martin Sandomirskii, Elena Petrova, Maria  Fedorova, Eduard Ageev, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>1432−1442</t>
   </si>
   <si>
     <t>10.1021/acsaom.5c00156</t>
   </si>
   <si>
     <t>Suppression of phase segregation in red CsPbIBr2-based perovskite LECs/LEDs: impact of Mn doping, crystallization control, and grain passivation</t>
   </si>
   <si>
     <t>Andrei S. Toikka, Ramazan Kenesbay, Maria Baeva, Dmitry M. Mitin, Maria Sandzhieva, Aleksandr Goltaev, Vladimir Fedorov, Alexander Pavlov, Dmitry Gets, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry C</t>
   </si>
   <si>
     <t>10.1039/d4tc05504g</t>
   </si>
   <si>
     <t>In-Plane Directional MoS2 Emitter Employing Dielectric Nanowire Cavity</t>
   </si>
   <si>
     <t>Alexey Kuznetsov,  Аникина Мария,  Adilet Nurlanbekovich Toksumakov, Artem Abramov,  Вячеслав Дремов, Eseniia  Zavialova, Valeriy Kondratiev,  Федотов Владимир, Ivan Mukhin, Vasily Kravtsov,  Новоселов Костя,  Aleksey Arsenin,  Волков Валентин,  Davit Armenovich Ghazaryan, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400476</t>
   </si>
   <si>
     <t>Second harmonic generation and broad-band photoluminescence in mesoporous Si/SiO2 nanoparticles</t>
   </si>
   <si>
     <t>Viktoriia Mastalieva, Vladimir Neplokh, Arseniy Aybush, Ekaterina Stovpiaga, Daniil Eurov, Maksim Vinnichenko, Danila Karaulov, Demid Kirillenko, Alexey Mozharov, Vladislav Sharov, Denis Kolchanov, Andrey Machnev, Valery Golubev, Alexander Smirnov, Pavel Ginzburg, Sergey Makarov, Dmitry Kurdyukov, Ivan Mukhin</t>
   </si>
   <si>
-    <t>Nanophotonics</t>
-[...1 lines deleted...]
-  <si>
     <t>3299-3309</t>
   </si>
   <si>
     <t>10.1515/nanoph-2024-0218</t>
   </si>
   <si>
     <t>Electrically‐Driven Light Source Embedded in a GaP Nanowaveguide for Visible‐Range Photonics on Chip</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita A. Solomonov, Vladimir V. Fedorov, Vladislav A. Sharov, Demid A. Kirilenko, Anton S. Gritchenko, Павел Мелентьев, Victor I. Balykin, Виталий Школдин, Андрей Богданов, Сергей Макаров, Alexander O. Golubok, Иван Мухин</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400581</t>
   </si>
   <si>
     <t>Ultra-Low Intensity Light-Driven Ionic Conductivity through a Plasmonic Nanopore</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita V. Vaulin, Polina K. Afonicheva, Alexander A. Vorobyov, Alexey Mozharov, Vladislav A. Sharov, Vladimir Yu. Mikhailovskii, Demid A. Kirilenko, Dmitry Permyakov, Lev Logunov, Yuri D. Ivanov, Ilya I. Ryzhkov, Anton S. Bukatin, Anatoly A. Evstrapov, Sergey Makarov, Ivan Mukhin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
@@ -539,51 +548,51 @@
   <si>
     <t>D. M. Mitin, A. A. Vorobyev, Alexey Mozharov, S. A. Raudik, A. G. Nasibulin, Ivan Mukhin</t>
   </si>
   <si>
     <t>020088</t>
   </si>
   <si>
     <t>10.1063/5.0031928</t>
   </si>
   <si>
     <t>Electron beam induced manipulation of single nanoparticles on a non-conductive substrate</t>
   </si>
   <si>
     <t>Filipp Komissarenko, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>020061</t>
   </si>
   <si>
     <t>10.1063/5.0031985</t>
   </si>
   <si>
     <t>Broadband Antireflection with Halide Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Yuri Kivshar, Sergey Makarov</t>
+    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.202000338</t>
   </si>
   <si>
     <t>Broadband transparency of perovskite metasurfaces driven by Kerker effect</t>
   </si>
   <si>
     <t>Metamaterials, Metadevices, and Metasystems 2020</t>
   </si>
   <si>
     <t>10.1117/12.2568566</t>
   </si>
   <si>
     <t>Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</t>
   </si>
   <si>
     <t>Vladimir V. Fedorov, Alexey Bolshakov, Olga Sergaeva, Vladimir Neplokh, Daria Markina, Stéphanie Bruyère, Grégoire Saerens, Mihail Petrov, Rachel Grange, Sergey Makarov, Ivan Mukhin</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>10624–10632</t>
   </si>
@@ -692,51 +701,51 @@
   <si>
     <t>Fedor Benimetskiy, V. A. Sharov, P. A. Alekseev, Vasily Kravtsov, Kirill Agapev, Ivan Sinev, Ivan Mukhin, A. Catanzaro, Roman Polozkov, E. M. Alexeev, A. I. Tartakovskii, Anton Samusev, M. S. Skolnick, D. N. Krizhanovskii, Ivan Shelykh, Ivan Iorsh</t>
   </si>
   <si>
     <t>APL Materials</t>
   </si>
   <si>
     <t>10.1063/1.5117259</t>
   </si>
   <si>
     <t>Engineering the Charge Transport Properties of Resonant Silicon Nanoparticles in Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Aleksandra Furasova, Pavel Voroshilov, Ivan Mukhin, Konstantin Ladutenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Energy Technology</t>
   </si>
   <si>
     <t>10.1002/ente.201900877</t>
   </si>
   <si>
     <t>Revealing Low-Radiative Modes of Nanoresonators with Internal Raman Scattering</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
+    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>10.1134/s0021364019130010</t>
   </si>
   <si>
     <t>Peculiarities of Magnetron Sputtering of Nickel Oxide Thin Films for Use in Perovskite Solar Cells</t>
   </si>
   <si>
     <t>Alexey Mozharov, Sergey Makarov, Alexey Bolshakov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Technical Physics</t>
   </si>
   <si>
     <t>422-426</t>
   </si>
   <si>
     <t>10.1134/s1063784219030022</t>
   </si>
   <si>
     <t>Investigation of the light emission in the local tunnel junction and its dependence on the contact surface morphology</t>
   </si>
@@ -785,51 +794,51 @@
   <si>
     <t>127-130</t>
   </si>
   <si>
     <t>10.1016/j.jcrysgro.2016.12.018</t>
   </si>
   <si>
     <t>Dopant-stimulated growth of GaN nanotube-like nanostructures on Si (111) by molecular beam epitaxy</t>
   </si>
   <si>
     <t>Alexey Bolshakov, Alexey Mozharov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Beilstein Journal of Nanotechnology</t>
   </si>
   <si>
     <t>146-154</t>
   </si>
   <si>
     <t>10.3762/bjnano.9.17</t>
   </si>
   <si>
     <t>Reshaping the Second-Order Polar Response of Hybrid Metal-Dielectric Nanodimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>877-884</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b04089</t>
   </si>
   <si>
     <t>Influence of Au surface properties on photon emission from localized metal-insulator-metal tunnel contact</t>
   </si>
   <si>
     <t>Vitaliy Shkoldin, Dmitry Permyakov, Alexey Bolshakov, Anton Samusev, Ivan Mukhin</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1124/4/041018</t>
   </si>
   <si>
     <t>Influence of condensation enhancement effect on AFM image contrast inversion in hydrophilic nanocapillaries</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Alexey Bolshakov</t>
   </si>
@@ -992,51 +1001,51 @@
   <si>
     <t>Annealing atmosphere influence on contact resistivity of ohmic Pd/Ge/Au contact to n-GaAs</t>
   </si>
   <si>
     <t>789-792</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2018-9-6-789-792</t>
   </si>
   <si>
     <t>Single-Photon Emission from InAs/AlGaAs Quantum Dots</t>
   </si>
   <si>
     <t>Physics of the Solid State</t>
   </si>
   <si>
     <t>691-694</t>
   </si>
   <si>
     <t>10.1134/S1063783418040261</t>
   </si>
   <si>
     <t>Reconfigurable Near-field Enhancement with Hybrid Metal-Dielectric Oligomers</t>
   </si>
   <si>
-    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
+    <t>Yali Sun, Ivan Sinev, Anastasia Zalogina, Eduard Ageev, Hadi Shamkhi Al Naeemah, Filipp Komissarenko, Sergey Lepeshov, Sergey Makarov, Ivan Mukhin, Dmitry Zuev</t>
   </si>
   <si>
     <t>10.1002/lpor.201800274</t>
   </si>
   <si>
     <t>Enhanced light outcoupling in microdisk lasers via Si spherical nanoantennas</t>
   </si>
   <si>
     <t>Ivan Mukhin, Filipp Komissarenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5046823</t>
   </si>
   <si>
     <t>2pi steering of surface plasmon polaritons with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012140</t>
   </si>
@@ -1058,519 +1067,516 @@
   <si>
     <t>10.1103/PhysRevB.97.195443</t>
   </si>
   <si>
     <t>Chirality Driven by Magnetic Dipole Response for Demultiplexing of Surface Waves</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Kristina Frizyuk, Mihail Petrov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>doi.org/10.1002/lpor.201700168</t>
   </si>
   <si>
     <t>Si doped GaP layers grown on Si wafers by low temperature PE-ALD</t>
   </si>
   <si>
     <t>Journal of Renewable and Sustainable Energy</t>
   </si>
   <si>
     <t>10.1063/1.5000256</t>
   </si>
   <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
-    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Valentin Milichko, E. A. Pidko</t>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Valentin Milichko, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
     <t>Polarization-resolved characterization of plasmon waves supported by an anisotropic metasurface</t>
   </si>
   <si>
     <t>Anton Samusev, Ivan Mukhin, Dmitry Permyakov, Ivan Sinev, Dmitry Baranov, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>32631-32639</t>
   </si>
   <si>
     <t>https://doi.org/10.1364/OE.25.032631</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Nano-architecture of metal-organic frameworks</t>
   </si>
   <si>
-    <t>Valentin Milichko, Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
+    <t>Anastasia Zalogina, Andrey Krasilin, Ivan Mukhin, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1063/1.4998054</t>
   </si>
   <si>
     <t>Demultiplexing surface waves with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1063/1.4998064</t>
   </si>
   <si>
     <t>Effective conductivity tensor of plasmonic anisotropic metasurface: Theory and experiment</t>
   </si>
   <si>
     <t>Ivan Mukhin, Anton Samusev, Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>1524-1528</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8261988</t>
   </si>
   <si>
     <t>Efficient Second-Harmonic Generation in Nanocrystalline Silicon Nanoparticle</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Valentin Milichko, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf</t>
   </si>
   <si>
     <t>3047-3053</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00392</t>
   </si>
   <si>
     <t>Fine-Tuning of the Magnetic Fano Resonance in Hybrid Oligomers via fs-Laser Induced Reshaping</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Ivan Mukhin, Dmitry Zuev, Valentin Milichko, Pavel Belov</t>
+    <t>Sergey Lepeshov, Ivan Mukhin, Dmitry Zuev, Pavel Belov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>4 (3)</t>
   </si>
   <si>
     <t>536–543</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00727</t>
   </si>
   <si>
     <t>Experimental demonstration of a reconfigurable magnetic Fano resonance in hybrid oligomers</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Dmitry Zuev, Valentin Milichko, Pavel Belov, Ivan Mukhin</t>
+    <t>Sergey Lepeshov, Dmitry Zuev, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168025</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4 (2)</t>
   </si>
   <si>
     <t>275–281</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00552</t>
   </si>
   <si>
     <t>Raman scattering governed by dark resonant modes in silicon nanoparticles</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Valentin Milichko, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>155-160</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756833</t>
   </si>
   <si>
     <t>Optically asymmetric structures for transparent electrodes</t>
   </si>
   <si>
     <t>Alexander Shalin, Ivan Mukhin</t>
   </si>
   <si>
     <t>234-236</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756848</t>
   </si>
   <si>
     <t>Polarization and angle dependent enhancement of Raman scattering from silicon nanodisks</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Valentin Milichko, Pavel Belov, Ivan Mukhin</t>
+    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>123-126</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756826</t>
   </si>
   <si>
     <t>Reversible and non-reversible tuning of hybrid optical nanoresonators</t>
   </si>
   <si>
-    <t>Dmitry Zuev, Sergey Makarov, Valentin Milichko, Pavel Belov, Ivan Mukhin</t>
+    <t>Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>464-467</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756895</t>
   </si>
   <si>
     <t>Reconfigurable metal-dielectric nanodimers as component of hybrid nanophotonics</t>
   </si>
   <si>
-    <t>Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>2016 10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics (METAMATERIALS)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2016.7746426</t>
   </si>
   <si>
     <t>Improved emission outcoupling from microdisk laser by Si nanospheres</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012158</t>
   </si>
   <si>
     <t>Laser-Induced Periodical Structures Fabrication for Third Harmonic Generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012112</t>
   </si>
   <si>
     <t>Laser printing of Au/Si core-shell nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Pavel Belov</t>
+    <t>Georgiy Zograf, Dmitry Zuev, Ivan Mukhin, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012119</t>
   </si>
   <si>
     <t>Tuning of hybrid nanostructures via fs-laser reshaping at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>2016 International Conference Laser Optics (LO)</t>
   </si>
   <si>
     <t>10.1109/lo.2016.7550034</t>
   </si>
   <si>
     <t>Self-Adjusted All-Dielectric Metasurface for Deep Ultraviolet Femtosecond Pulses Generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Tatiana Voytova, Valentin Milichko, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+    <t>Sergey Makarov, Tatiana Voytova, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>17809-17814</t>
   </si>
   <si>
     <t>10.1039/C6NR04860A</t>
   </si>
   <si>
     <t>Polarization control over electric and magnetic dipole resonances of dielectric nanoparticles on metallic films</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>vol. 10(5)</t>
   </si>
   <si>
     <t>799-806</t>
   </si>
   <si>
     <t>10.1002/lpor.201600055</t>
   </si>
   <si>
     <t>Solar photovoltaics: current state and trends</t>
   </si>
   <si>
-    <t>Valentin Milichko, Alexander Shalin, Ivan Mukhin, Andrey Krasilin, Pavel Belov</t>
+    <t>Alexander Shalin, Ivan Mukhin, Andrey Krasilin, Pavel Belov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>727-772</t>
   </si>
   <si>
     <t>10.3367/UFNr.2016.02.037703</t>
   </si>
   <si>
     <t>Optical tuning of near and far fields form hybrid dimer nanoantennas via laser-induced melting</t>
   </si>
   <si>
-    <t>Stanislav Kolodny, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Stanislav Kolodny, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012152</t>
   </si>
   <si>
     <t>Manipulating Fano resonance via fs–laser melting of hybrid oligomers at nanoscale</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Pavel Belov</t>
+    <t>Sergey Lepeshov, Yali Sun, Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012140</t>
   </si>
   <si>
     <t>Femtosecond laser transfer of silicon nanoparticles with enhanced Raman response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4954347</t>
   </si>
   <si>
     <t>From high-Q magnetic dipole scattering to broadband electric field localization by silicon nanoparticle on metal</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM4B.6</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>Resonant Raman scattering from silicon nanopar ticles enhanced by magnetic response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>9721-9726</t>
   </si>
   <si>
     <t>10.1039/C5NR07965A</t>
   </si>
   <si>
     <t>Q-factor study of nanomechanical system “metal tip – carbon nanowhisker” at low and ambient pressure</t>
   </si>
   <si>
     <t>2375-2379</t>
   </si>
   <si>
     <t>10.1002/pssa.201533042</t>
   </si>
   <si>
     <t>Electron beam induced current microscopy investigation of GaN nanowire arrays grown on Si substrates</t>
   </si>
   <si>
     <t>Julien F. H., Ivan Mukhin,  Gogneau Noelle</t>
   </si>
   <si>
     <t>72–78</t>
   </si>
   <si>
     <t>10.1016/j.mssp.2016.03.002</t>
   </si>
   <si>
     <t>Direct Femtosecond Laser Writing of Optical Nanoresonators</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1088/1742-6596/690/1/012021</t>
   </si>
   <si>
     <t>Single-stage fabrication of low-loss dielectric nanoresonators from high-loss material</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012020</t>
   </si>
   <si>
     <t>Simulation of photovoltaic efficiency of a tandem solar cell on Si with GaN nanowires as an emitter layer</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012041</t>
   </si>
   <si>
     <t>Fabrication of Hybrid Nanostructures via Nanoscale Laser-Induced Reshaping for Advanced Light Manipulation</t>
   </si>
   <si>
-    <t>Dmitry Zuev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Ivan Shishkin, Pavel Belov</t>
+    <t>Dmitry Zuev, Sergey Makarov, Ivan Mukhin, Ivan Shishkin, Pavel Belov</t>
   </si>
   <si>
     <t>3087–3093</t>
   </si>
   <si>
     <t>10.1002/adma.201505346</t>
   </si>
   <si>
     <t>Effect of electron beam irradiation on thin metal films on glass surfaces in a submicrometer scale</t>
   </si>
   <si>
     <t>JOURNAL OF MICRO-NANOLITHOGRAPHY MEMS AND MOEMS</t>
   </si>
   <si>
     <t>013502-01350</t>
   </si>
   <si>
     <t>10.1117/1.JMM.15.1.013502</t>
   </si>
   <si>
     <t>Laser fabrication of crystalline silicon nanoresonators from an amorphous film for low-loss all-dielectric nanophotonics</t>
   </si>
   <si>
     <t>5043-5048</t>
   </si>
   <si>
     <t>10.1039/C5NR06742A</t>
   </si>
   <si>
     <t>Subwavelength topological states of light</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Ivan Sinev, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>Optics and Photonics News</t>
   </si>
   <si>
     <t>Simulation of characteristics of double-junction solar cells based on ZnSiP2 heterostructures on silicon substrate</t>
   </si>
   <si>
     <t>Technical Physics Letters</t>
   </si>
   <si>
     <t>1120-1123</t>
   </si>
   <si>
     <t>10.1134/S106378501512007X</t>
   </si>
   <si>
     <t>Controllable Femtosecond Laser-Induced Dewetting for Plasmonic Applications</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Ivan Shishkin, Dmitry Zuev, Alexey Mozharov, Pavel Belov</t>
   </si>
   <si>
     <t>91-99</t>
   </si>
   <si>
     <t>10.1002/lpor.201500119</t>
   </si>
   <si>
     <t>Laser writing of nanoparticle-based plasmonic structures</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Pavel Belov, Alexey Mozharov, Ivan Mukhin</t>
+    <t>Sergey Makarov, Pavel Belov, Alexey Mozharov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354859</t>
   </si>
   <si>
     <t>Antireflective properties of periodic nanopore arrays</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Anton Samusev, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354837</t>
   </si>
   <si>
     <t>Formation of metallic nanostructures on the surface of ion- exchange glass by focused electron beam</t>
   </si>
   <si>
     <t>10.1088/1742-6596/643/1/012113</t>
   </si>
   <si>
     <t>Study of micro- and nanomechanical oscillators based on crystalline W and amorphous C whiskers</t>
   </si>
@@ -1613,72 +1619,72 @@
   <si>
     <t>507-510</t>
   </si>
   <si>
     <t>10.1002/pssr.201510241</t>
   </si>
   <si>
     <t>Mode selection in InAs quantum dot microdisk lasers using focused ion beam technique</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Ivan Mukhin, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>4022-4025</t>
   </si>
   <si>
     <t>10.1364/OL.40.004022</t>
   </si>
   <si>
     <t>Tuning of magnetic optical response in a dielectric nanoparticle by ultrafast photoexcitation of dense electronhole plasma</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Valentin Milichko, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Pavel Belov</t>
   </si>
   <si>
     <t>6187-6192</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.5b02534</t>
   </si>
   <si>
     <t>Relaxation time mapping of single quantum dots and substrate background fluorescence</t>
   </si>
   <si>
     <t>161-166</t>
   </si>
   <si>
     <t>10.1134/S0021364015150084</t>
   </si>
   <si>
     <t>Mapping plasmonic topological states at the nanoscale</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Mukhin, Alexey Slobozhanyuk, Alexander Poddubny, Anton Samusev</t>
   </si>
   <si>
     <t>11904-11908</t>
   </si>
   <si>
     <t>10.1039/C5NR00231A</t>
   </si>
   <si>
     <t>Broadband antireflective coatings based on two-dimensional arrays of subwavelength nanopores</t>
   </si>
   <si>
     <t>Dmitry Baranov, Pavel Dmitriev, Ivan Mukhin, Anton Samusev, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1063/1.4919589</t>
   </si>
   <si>
     <t>Investigation of the contrast inversion effect on hydrophilic surfaces using Pt/C whisker probes in a scanning force microscope</t>
   </si>
   <si>
     <t>149-152</t>
   </si>
   <si>
     <t>10.1134/S1063785015020157</t>
   </si>
@@ -1739,84 +1745,84 @@
   <si>
     <t>183-184</t>
   </si>
   <si>
     <t>10.1109/ISLC.2014.224</t>
   </si>
   <si>
     <t>Observation of optical domino modes in arrays of non-resonant plasmonic nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Anton Samusev, Pavel Voroshilov, Ivan Mukhin, Michael Guzhva, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>91632R</t>
   </si>
   <si>
     <t>10.1117/12.2061675</t>
   </si>
   <si>
     <t>Mapping electromagnetic fields near a subwavelength hole</t>
   </si>
   <si>
-    <t>Dmitry Permyakov, Ivan Mukhin, Ivan Shishkin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Dmitry Permyakov, Ivan Mukhin, Ivan Shishkin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>622-626</t>
   </si>
   <si>
     <t>10.1134/S002136401411006X</t>
   </si>
   <si>
     <t>Electrostatic pick-and-place micro/nanomanipulation under the electron beam</t>
   </si>
   <si>
     <t>Microelectronic Engineering</t>
   </si>
   <si>
     <t>15-18</t>
   </si>
   <si>
     <t>10.1016/j.mee.2014.02.019</t>
   </si>
   <si>
     <t>Study of the electrical properties of individual (Ga,Mn)As nanowires</t>
   </si>
   <si>
     <t>344-349</t>
   </si>
   <si>
     <t>10.1134/S1063782614030075</t>
   </si>
   <si>
     <t>Hyperbolic metamaterials based on multilayer graphene structures</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Ivan Mukhin, Pavel Belov, Yuri Kivshar</t>
+    <t>Ivan Iorsh, Ivan Mukhin, Pavel Belov</t>
   </si>
   <si>
     <t>075416 (1-6)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.87.075416</t>
   </si>
   <si>
     <t>On the operating stability of a scanning force microscope with a nanowhisker at the top of the probe</t>
   </si>
   <si>
     <t>Levichev V. V.,  Zhukov M. V., Ivan Mukhin,  Denisyuk A. I.,  Golubok A. O.</t>
   </si>
   <si>
     <t>1043-1047</t>
   </si>
   <si>
     <t>10.1134/S1063784213070128</t>
   </si>
   <si>
     <t>How Close Can One Approach the Dirac Point in Graphene Experimentally?</t>
   </si>
   <si>
     <t>Mayorov A. S.,  Elias D. C., Ivan Mukhin,  Morozov S. V.,  Ponomarenko L. A.,  Novoselov K. S.,  Geim A. K.,  Gorbachev R. V.</t>
   </si>
@@ -2180,51 +2186,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I157"/>
+  <dimension ref="A1:I158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="185.098" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="382.05" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2239,4336 +2245,4363 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>3.8</v>
+        <v>8.45</v>
       </c>
       <c r="I2">
-        <v>0.57</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>3</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3"/>
-      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>7.39</v>
+        <v>3.8</v>
       </c>
       <c r="I3">
-        <v>1.9</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I4"/>
+        <v>7.39</v>
+      </c>
+      <c r="I4">
+        <v>1.9</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2025</v>
+      </c>
+      <c r="G5" t="s">
         <v>25</v>
       </c>
-      <c r="F5">
-[...4 lines deleted...]
-      </c>
       <c r="H5">
-        <v>8.45</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>27</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="C6" t="s">
-[...5 lines deleted...]
-      <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>9.93</v>
+        <v>8.45</v>
       </c>
       <c r="I6">
-        <v>2.89</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>5.9</v>
+        <v>9.93</v>
       </c>
       <c r="I7">
-        <v>1.19</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8">
+        <v>7</v>
+      </c>
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="C8" t="s">
-[...3 lines deleted...]
-      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
-        <v>9.93</v>
+        <v>5.9</v>
       </c>
       <c r="I8">
-        <v>2.89</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H9">
-        <v>17.46</v>
+        <v>9.93</v>
       </c>
       <c r="I9">
-        <v>5.5</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
         <v>43</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>44</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H10">
-        <v>14.92</v>
+        <v>17.46</v>
       </c>
       <c r="I10">
-        <v>5.56</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="I11"/>
+        <v>49</v>
+      </c>
+      <c r="H11">
+        <v>14.92</v>
+      </c>
+      <c r="I11">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
         <v>51</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>52</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>49</v>
+      </c>
+      <c r="E12">
+        <v>7</v>
       </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
         <v>56</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13">
+        <v>14</v>
+      </c>
+      <c r="E13" t="s">
         <v>57</v>
       </c>
-      <c r="C13" t="s">
-[...3 lines deleted...]
-      <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H13">
-        <v>15.15</v>
+        <v>6.89</v>
       </c>
       <c r="I13">
-        <v>3.23</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>61</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D14"/>
+      <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="H14">
-        <v>5.08</v>
+        <v>15.15</v>
       </c>
       <c r="I14">
-        <v>0.92</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>13</v>
+      </c>
+      <c r="E15">
+        <v>1563</v>
       </c>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="H15">
-        <v>8.93</v>
+        <v>5.08</v>
       </c>
       <c r="I15">
-        <v>2.2</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16">
+        <v>0</v>
+      </c>
+      <c r="E16" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H16">
-        <v>6.96</v>
+        <v>8.93</v>
       </c>
       <c r="I16">
-        <v>1.59</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17">
+        <v>6</v>
+      </c>
+      <c r="E17" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>101101</v>
       </c>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H17">
-        <v>3.97</v>
+        <v>6.96</v>
       </c>
       <c r="I17">
-        <v>1.03</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>79</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18"/>
+      <c r="D18">
+        <v>122</v>
+      </c>
       <c r="E18">
-        <v>2200661</v>
+        <v>101101</v>
       </c>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H18">
-        <v>10.95</v>
+        <v>3.97</v>
       </c>
       <c r="I18">
-        <v>3.17</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>83</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19"/>
+      <c r="E19">
+        <v>2200661</v>
+      </c>
+      <c r="F19">
+        <v>2023</v>
+      </c>
+      <c r="G19" t="s">
         <v>84</v>
       </c>
-      <c r="D19">
-[...10 lines deleted...]
-      </c>
       <c r="H19">
-        <v>0.27</v>
+        <v>10.95</v>
       </c>
       <c r="I19">
-        <v>0.13</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F20">
         <v>2022</v>
       </c>
       <c r="G20" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H20">
         <v>0.27</v>
       </c>
       <c r="I20">
         <v>0.13</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21">
+        <v>15</v>
+      </c>
+      <c r="E21" t="s">
         <v>93</v>
-      </c>
-[...5 lines deleted...]
-        <v>2205859</v>
       </c>
       <c r="F21">
         <v>2022</v>
       </c>
       <c r="G21" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H21">
-        <v>19.92</v>
+        <v>0.27</v>
       </c>
       <c r="I21">
-        <v>5.0</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="C22" t="s">
-[...6 lines deleted...]
-        <v>98</v>
+      <c r="D22"/>
+      <c r="E22">
+        <v>2205859</v>
       </c>
       <c r="F22">
         <v>2022</v>
       </c>
       <c r="G22" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H22">
-        <v>6.14</v>
+        <v>19.92</v>
       </c>
       <c r="I22">
-        <v>1.18</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
         <v>100</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23">
+        <v>5</v>
+      </c>
+      <c r="E23" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>1756</v>
       </c>
       <c r="F23">
         <v>2022</v>
       </c>
       <c r="G23" t="s">
         <v>102</v>
       </c>
       <c r="H23">
-        <v>5.72</v>
+        <v>6.14</v>
       </c>
       <c r="I23">
-        <v>0.84</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>104</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D24">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>12</v>
+      </c>
+      <c r="E24">
+        <v>1756</v>
       </c>
       <c r="F24">
         <v>2022</v>
       </c>
       <c r="G24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="H24">
-        <v>6.71</v>
+        <v>5.72</v>
       </c>
       <c r="I24">
-        <v>2.98</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
         <v>107</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25">
+        <v>13</v>
+      </c>
+      <c r="E25" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>151102</v>
       </c>
       <c r="F25">
         <v>2022</v>
       </c>
       <c r="G25" t="s">
         <v>109</v>
       </c>
       <c r="H25">
-        <v>3.79</v>
+        <v>6.71</v>
       </c>
       <c r="I25">
-        <v>1.18</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="E26"/>
+        <v>79</v>
+      </c>
+      <c r="D26">
+        <v>120</v>
+      </c>
+      <c r="E26">
+        <v>151102</v>
+      </c>
       <c r="F26">
         <v>2022</v>
       </c>
       <c r="G26" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H26">
-        <v>1.4</v>
+        <v>3.79</v>
       </c>
       <c r="I26">
-        <v>0.42</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>113</v>
+      </c>
+      <c r="B27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>115</v>
       </c>
-      <c r="C27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D27"/>
+      <c r="E27"/>
       <c r="F27">
         <v>2022</v>
       </c>
       <c r="G27" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H27">
         <v>1.4</v>
       </c>
       <c r="I27">
         <v>0.42</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>117</v>
+      </c>
+      <c r="B28" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28">
+        <v>114</v>
+      </c>
+      <c r="E28" t="s">
         <v>119</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28">
+        <v>2022</v>
+      </c>
+      <c r="G28" t="s">
         <v>120</v>
       </c>
-      <c r="D28">
-[...11 lines deleted...]
-      <c r="H28"/>
+      <c r="H28">
+        <v>1.4</v>
+      </c>
       <c r="I28">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>122</v>
+      </c>
+      <c r="C29" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29">
+        <v>2086</v>
+      </c>
+      <c r="E29" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F29">
         <v>2021</v>
       </c>
       <c r="G29" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H29"/>
       <c r="I29">
         <v>0.21</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
         <v>127</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D30">
         <v>2015</v>
       </c>
       <c r="E30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F30">
         <v>2021</v>
       </c>
       <c r="G30" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H30">
         <v>0.55</v>
       </c>
       <c r="I30">
         <v>0.21</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
         <v>131</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D31">
         <v>2015</v>
       </c>
       <c r="E31" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F31">
         <v>2021</v>
       </c>
       <c r="G31" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="H31"/>
+        <v>133</v>
+      </c>
+      <c r="H31">
+        <v>0.55</v>
+      </c>
       <c r="I31">
         <v>0.21</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
         <v>135</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32">
+        <v>2015</v>
+      </c>
+      <c r="E32" t="s">
         <v>136</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F32">
         <v>2021</v>
       </c>
       <c r="G32" t="s">
-        <v>138</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>1.18</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
         <v>139</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33">
+        <v>4</v>
+      </c>
+      <c r="E33" t="s">
         <v>140</v>
-      </c>
-[...5 lines deleted...]
-        <v>141</v>
       </c>
       <c r="F33">
         <v>2021</v>
       </c>
       <c r="G33" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H33">
-        <v>6.71</v>
+        <v>6.14</v>
       </c>
       <c r="I33">
-        <v>2.98</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
         <v>143</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
+        <v>56</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>201101</v>
       </c>
       <c r="F34">
         <v>2021</v>
       </c>
       <c r="G34" t="s">
         <v>145</v>
       </c>
       <c r="H34">
-        <v>3.97</v>
+        <v>6.71</v>
       </c>
       <c r="I34">
-        <v>1.03</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" t="s">
-        <v>148</v>
+        <v>79</v>
       </c>
       <c r="D35">
-        <v>8</v>
+        <v>118</v>
       </c>
       <c r="E35">
-        <v>121</v>
+        <v>201101</v>
       </c>
       <c r="F35">
         <v>2021</v>
       </c>
       <c r="G35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H35">
-        <v>2.54</v>
+        <v>3.97</v>
       </c>
       <c r="I35">
-        <v>0.56</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>151</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E36">
-        <v>2005886</v>
+        <v>121</v>
       </c>
       <c r="F36">
         <v>2021</v>
       </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H36">
-        <v>32.09</v>
+        <v>2.54</v>
       </c>
       <c r="I36">
-        <v>8.66</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
         <v>154</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>155</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E37">
-        <v>412</v>
+        <v>2005886</v>
       </c>
       <c r="F37">
         <v>2021</v>
       </c>
       <c r="G37" t="s">
         <v>156</v>
       </c>
       <c r="H37">
-        <v>5.72</v>
+        <v>32.09</v>
       </c>
       <c r="I37">
-        <v>0.84</v>
+        <v>8.66</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>157</v>
       </c>
       <c r="B38" t="s">
         <v>158</v>
       </c>
       <c r="C38" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="E38" t="s">
+        <v>65</v>
+      </c>
+      <c r="D38">
+        <v>11</v>
+      </c>
+      <c r="E38">
+        <v>412</v>
+      </c>
+      <c r="F38">
+        <v>2021</v>
+      </c>
+      <c r="G38" t="s">
         <v>159</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38">
-        <v>6.71</v>
+        <v>5.72</v>
       </c>
       <c r="I38">
-        <v>2.98</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
         <v>161</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>164</v>
       </c>
       <c r="F39">
         <v>2020</v>
       </c>
       <c r="G39" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>163</v>
+      </c>
+      <c r="H39">
+        <v>6.71</v>
+      </c>
       <c r="I39">
-        <v>0.19</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>164</v>
+      </c>
+      <c r="B40" t="s">
+        <v>165</v>
+      </c>
+      <c r="C40" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="D40">
         <v>2300</v>
       </c>
       <c r="E40" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F40">
         <v>2020</v>
       </c>
       <c r="G40" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0.19</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
         <v>170</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D41">
         <v>2300</v>
       </c>
       <c r="E41" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F41">
         <v>2020</v>
       </c>
       <c r="G41" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0.19</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
         <v>174</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42">
+        <v>2300</v>
+      </c>
+      <c r="E42" t="s">
         <v>175</v>
-      </c>
-[...5 lines deleted...]
-        <v>2000338</v>
       </c>
       <c r="F42">
         <v>2020</v>
       </c>
       <c r="G42" t="s">
         <v>176</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
-        <v>3.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>177</v>
       </c>
       <c r="B43" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>83</v>
       </c>
       <c r="D43"/>
-      <c r="E43"/>
+      <c r="E43">
+        <v>2000338</v>
+      </c>
       <c r="F43">
         <v>2020</v>
       </c>
       <c r="G43" t="s">
         <v>179</v>
       </c>
-      <c r="H43"/>
-      <c r="I43"/>
+      <c r="H43">
+        <v>13.14</v>
+      </c>
+      <c r="I43">
+        <v>3.78</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>180</v>
       </c>
       <c r="B44" t="s">
+        <v>178</v>
+      </c>
+      <c r="C44" t="s">
         <v>181</v>
       </c>
-      <c r="C44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D44"/>
+      <c r="E44"/>
       <c r="F44">
         <v>2020</v>
       </c>
       <c r="G44" t="s">
-        <v>184</v>
-[...6 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>184</v>
+      </c>
+      <c r="C45" t="s">
         <v>185</v>
       </c>
-      <c r="B45" t="s">
+      <c r="D45">
+        <v>14</v>
+      </c>
+      <c r="E45" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="F45">
         <v>2020</v>
       </c>
       <c r="G45" t="s">
         <v>187</v>
       </c>
       <c r="H45">
-        <v>5.08</v>
+        <v>15.88</v>
       </c>
       <c r="I45">
-        <v>0.92</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>188</v>
       </c>
       <c r="B46" t="s">
         <v>189</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>65</v>
       </c>
       <c r="D46">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>10</v>
+      </c>
+      <c r="E46">
+        <v>1306</v>
       </c>
       <c r="F46">
         <v>2020</v>
       </c>
       <c r="G46" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H46">
-        <v>15.88</v>
+        <v>5.08</v>
       </c>
       <c r="I46">
-        <v>5.55</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
         <v>192</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47">
+        <v>14</v>
+      </c>
+      <c r="E47" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F47">
         <v>2020</v>
       </c>
       <c r="G47" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="H47"/>
+        <v>194</v>
+      </c>
+      <c r="H47">
+        <v>15.88</v>
+      </c>
       <c r="I47">
-        <v>0.23</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
         <v>196</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48">
+        <v>1461</v>
+      </c>
+      <c r="E48" t="s">
         <v>197</v>
       </c>
-      <c r="C48" t="s">
-[...5 lines deleted...]
-      <c r="E48"/>
       <c r="F48">
         <v>2020</v>
       </c>
       <c r="G48" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="H48"/>
       <c r="I48">
-        <v>5.25</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
         <v>200</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>201</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E49"/>
       <c r="F49">
         <v>2020</v>
       </c>
       <c r="G49" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="H49">
-        <v>3.05</v>
+        <v>13.71</v>
       </c>
       <c r="I49">
-        <v>0.89</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
         <v>204</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>205</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
-        <v>1410</v>
-[...1 lines deleted...]
-      <c r="E50" t="s">
+        <v>244</v>
+      </c>
+      <c r="E50">
+        <v>106825</v>
+      </c>
+      <c r="F50">
+        <v>2020</v>
+      </c>
+      <c r="G50" t="s">
         <v>206</v>
       </c>
-      <c r="F50">
-[...5 lines deleted...]
-      <c r="H50"/>
+      <c r="H50">
+        <v>3.05</v>
+      </c>
       <c r="I50">
-        <v>0.21</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" t="s">
         <v>208</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
+        <v>123</v>
+      </c>
+      <c r="D51">
+        <v>1410</v>
+      </c>
+      <c r="E51" t="s">
         <v>209</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F51">
         <v>2019</v>
       </c>
       <c r="G51" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="H51"/>
-      <c r="I51"/>
+      <c r="I51">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>212</v>
+      </c>
+      <c r="C52" t="s">
         <v>213</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52">
+        <v>29</v>
+      </c>
+      <c r="E52" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>1900607</v>
       </c>
       <c r="F52">
         <v>2019</v>
       </c>
       <c r="G52" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>216</v>
+      </c>
+      <c r="B53" t="s">
         <v>217</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>218</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="E53">
-        <v>101126</v>
+        <v>1900607</v>
       </c>
       <c r="F53">
         <v>2019</v>
       </c>
       <c r="G53" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H53">
-        <v>3.82</v>
+        <v>3.73</v>
       </c>
       <c r="I53">
-        <v>1.57</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" t="s">
         <v>221</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>222</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E54">
-        <v>1900877</v>
+        <v>101126</v>
       </c>
       <c r="F54">
         <v>2019</v>
       </c>
       <c r="G54" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H54">
-        <v>3.4</v>
+        <v>3.82</v>
       </c>
       <c r="I54">
-        <v>0.85</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
         <v>225</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>226</v>
       </c>
-      <c r="C55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>8</v>
+      </c>
+      <c r="E55">
+        <v>1900877</v>
       </c>
       <c r="F55">
         <v>2019</v>
       </c>
       <c r="G55" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H55">
-        <v>1.4</v>
+        <v>3.4</v>
       </c>
       <c r="I55">
-        <v>0.58</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
         <v>229</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56">
+        <v>110</v>
+      </c>
+      <c r="E56" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F56">
         <v>2019</v>
       </c>
       <c r="G56" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H56">
-        <v>0.6</v>
+        <v>1.4</v>
       </c>
       <c r="I56">
-        <v>0.38</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>233</v>
+      </c>
+      <c r="C57" t="s">
         <v>234</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57">
+        <v>64</v>
+      </c>
+      <c r="E57" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F57">
         <v>2019</v>
       </c>
       <c r="G57" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="H57"/>
+        <v>236</v>
+      </c>
+      <c r="H57">
+        <v>0.6</v>
+      </c>
       <c r="I57">
-        <v>0.22</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>237</v>
+      </c>
+      <c r="B58" t="s">
         <v>238</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" t="s">
+        <v>123</v>
+      </c>
+      <c r="D58">
+        <v>1199</v>
+      </c>
+      <c r="E58" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>8813</v>
       </c>
       <c r="F58">
         <v>2019</v>
       </c>
       <c r="G58" t="s">
         <v>240</v>
       </c>
-      <c r="H58">
-[...1 lines deleted...]
-      </c>
+      <c r="H58"/>
       <c r="I58">
-        <v>1.48</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>241</v>
       </c>
       <c r="B59" t="s">
+        <v>238</v>
+      </c>
+      <c r="C59" t="s">
         <v>242</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>123</v>
+      </c>
+      <c r="E59">
+        <v>8813</v>
       </c>
       <c r="F59">
         <v>2019</v>
       </c>
       <c r="G59" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="H59">
-        <v>0.64</v>
+        <v>4.19</v>
       </c>
       <c r="I59">
-        <v>0.3</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>245</v>
+      </c>
+      <c r="C60" t="s">
         <v>246</v>
       </c>
-      <c r="B60" t="s">
+      <c r="D60">
+        <v>52</v>
+      </c>
+      <c r="E60" t="s">
         <v>247</v>
-      </c>
-[...7 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F60">
         <v>2019</v>
       </c>
       <c r="G60" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="H60">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="I60">
-        <v>0.54</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>250</v>
+      </c>
+      <c r="C61" t="s">
         <v>251</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61">
+        <v>477</v>
+      </c>
+      <c r="E61" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
       <c r="F61">
         <v>2019</v>
       </c>
       <c r="G61" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="H61">
-        <v>2.61</v>
+        <v>1.63</v>
       </c>
       <c r="I61">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>255</v>
+      </c>
+      <c r="C62" t="s">
         <v>256</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62">
+        <v>9</v>
+      </c>
+      <c r="E62" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F62">
         <v>2019</v>
       </c>
       <c r="G62" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="H62">
-        <v>11.24</v>
+        <v>2.61</v>
       </c>
       <c r="I62">
-        <v>5.79</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>260</v>
+      </c>
+      <c r="C63" t="s">
         <v>261</v>
       </c>
-      <c r="B63" t="s">
+      <c r="D63">
+        <v>19</v>
+      </c>
+      <c r="E63" t="s">
         <v>262</v>
-      </c>
-[...7 lines deleted...]
-        <v>41018</v>
       </c>
       <c r="F63">
         <v>2019</v>
       </c>
       <c r="G63" t="s">
         <v>263</v>
       </c>
-      <c r="H63"/>
+      <c r="H63">
+        <v>11.24</v>
+      </c>
       <c r="I63">
-        <v>0.22</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>265</v>
       </c>
       <c r="C64" t="s">
-        <v>266</v>
+        <v>123</v>
       </c>
       <c r="D64">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>1124</v>
+      </c>
+      <c r="E64">
+        <v>41018</v>
       </c>
       <c r="F64">
         <v>2019</v>
       </c>
       <c r="G64" t="s">
-        <v>268</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H64"/>
       <c r="I64">
-        <v>1.23</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>268</v>
+      </c>
+      <c r="C65" t="s">
         <v>269</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65">
+        <v>471</v>
+      </c>
+      <c r="E65" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F65">
         <v>2019</v>
       </c>
       <c r="G65" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-      <c r="I65"/>
+        <v>271</v>
+      </c>
+      <c r="H65">
+        <v>6.18</v>
+      </c>
+      <c r="I65">
+        <v>1.23</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>272</v>
+      </c>
+      <c r="B66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" t="s">
         <v>274</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66">
+        <v>9</v>
+      </c>
+      <c r="E66" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
       <c r="F66">
         <v>2019</v>
       </c>
       <c r="G66" t="s">
-        <v>277</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H66"/>
+      <c r="I66"/>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>277</v>
+      </c>
+      <c r="B67" t="s">
         <v>278</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D67">
         <v>52</v>
       </c>
       <c r="E67" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F67">
         <v>2019</v>
       </c>
       <c r="G67" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H67">
         <v>0.64</v>
       </c>
       <c r="I67">
         <v>0.3</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>281</v>
+      </c>
+      <c r="B68" t="s">
         <v>282</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" t="s">
+        <v>246</v>
+      </c>
+      <c r="D68">
+        <v>52</v>
+      </c>
+      <c r="E68" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>125027</v>
       </c>
       <c r="F68">
         <v>2019</v>
       </c>
       <c r="G68" t="s">
         <v>284</v>
       </c>
       <c r="H68">
-        <v>1.93</v>
+        <v>0.64</v>
       </c>
       <c r="I68">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
         <v>285</v>
       </c>
       <c r="B69" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C69" t="s">
         <v>286</v>
       </c>
       <c r="D69">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>4</v>
+      </c>
+      <c r="E69">
+        <v>125027</v>
       </c>
       <c r="F69">
         <v>2019</v>
       </c>
       <c r="G69" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H69">
-        <v>3.12</v>
+        <v>1.93</v>
       </c>
       <c r="I69">
-        <v>0.81</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>288</v>
+      </c>
+      <c r="B70" t="s">
+        <v>255</v>
+      </c>
+      <c r="C70" t="s">
         <v>289</v>
       </c>
-      <c r="B70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D70">
-        <v>1874</v>
-[...2 lines deleted...]
-        <v>40025</v>
+        <v>20</v>
+      </c>
+      <c r="E70" t="s">
+        <v>290</v>
       </c>
       <c r="F70">
         <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="H70"/>
+        <v>291</v>
+      </c>
+      <c r="H70">
+        <v>3.12</v>
+      </c>
       <c r="I70">
-        <v>0.18</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B71" t="s">
-        <v>292</v>
+        <v>250</v>
       </c>
       <c r="C71" t="s">
-        <v>112</v>
+        <v>166</v>
       </c>
       <c r="D71">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>1874</v>
+      </c>
+      <c r="E71">
+        <v>40025</v>
       </c>
       <c r="F71">
         <v>2019</v>
       </c>
       <c r="G71" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="H71"/>
       <c r="I71">
-        <v>0.58</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>294</v>
+      </c>
+      <c r="B72" t="s">
         <v>295</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>243</v>
+        <v>115</v>
       </c>
       <c r="D72">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="E72" t="s">
         <v>296</v>
       </c>
       <c r="F72">
         <v>2019</v>
       </c>
       <c r="G72" t="s">
         <v>297</v>
       </c>
       <c r="H72">
-        <v>0.64</v>
+        <v>1.4</v>
       </c>
       <c r="I72">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>298</v>
       </c>
       <c r="B73" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D73">
         <v>52</v>
       </c>
       <c r="E73" t="s">
         <v>299</v>
       </c>
       <c r="F73">
         <v>2019</v>
       </c>
       <c r="G73" t="s">
         <v>300</v>
       </c>
       <c r="H73">
         <v>0.64</v>
       </c>
       <c r="I73">
         <v>0.3</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>301</v>
       </c>
       <c r="B74" t="s">
+        <v>250</v>
+      </c>
+      <c r="C74" t="s">
+        <v>246</v>
+      </c>
+      <c r="D74">
+        <v>52</v>
+      </c>
+      <c r="E74" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>303</v>
       </c>
       <c r="F74">
         <v>2019</v>
       </c>
       <c r="G74" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="H74">
-        <v>0.6</v>
+        <v>0.64</v>
       </c>
       <c r="I74">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>304</v>
+      </c>
+      <c r="B75" t="s">
         <v>305</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
+        <v>234</v>
+      </c>
+      <c r="D75">
+        <v>62</v>
+      </c>
+      <c r="E75" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>1800046</v>
       </c>
       <c r="F75">
         <v>2019</v>
       </c>
       <c r="G75" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="H75">
-        <v>1.61</v>
+        <v>0.6</v>
       </c>
       <c r="I75">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>308</v>
+      </c>
+      <c r="B76" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C76" t="s">
         <v>310</v>
       </c>
       <c r="D76">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>215</v>
+      </c>
+      <c r="E76">
+        <v>1800046</v>
       </c>
       <c r="F76">
         <v>2019</v>
       </c>
       <c r="G76" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="H76">
-        <v>3.09</v>
+        <v>1.61</v>
       </c>
       <c r="I76">
-        <v>0.67</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>312</v>
+      </c>
+      <c r="B77" t="s">
+        <v>278</v>
+      </c>
+      <c r="C77" t="s">
         <v>313</v>
       </c>
-      <c r="B77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D77">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>20002</v>
+        <v>90</v>
+      </c>
+      <c r="E77" t="s">
+        <v>314</v>
       </c>
       <c r="F77">
         <v>2019</v>
       </c>
       <c r="G77" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="H77"/>
+        <v>315</v>
+      </c>
+      <c r="H77">
+        <v>3.09</v>
+      </c>
       <c r="I77">
-        <v>0.18</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C78" t="s">
-        <v>316</v>
+        <v>166</v>
       </c>
       <c r="D78">
-        <v>8</v>
+        <v>2064</v>
       </c>
       <c r="E78">
-        <v>5299</v>
+        <v>20002</v>
       </c>
       <c r="F78">
         <v>2019</v>
       </c>
       <c r="G78" t="s">
         <v>317</v>
       </c>
-      <c r="H78">
-[...1 lines deleted...]
-      </c>
+      <c r="H78"/>
       <c r="I78">
-        <v>1.34</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>318</v>
       </c>
       <c r="B79" t="s">
-        <v>292</v>
+        <v>250</v>
       </c>
       <c r="C79" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="D79">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>8</v>
+      </c>
+      <c r="E79">
+        <v>5299</v>
       </c>
       <c r="F79">
         <v>2019</v>
       </c>
       <c r="G79" t="s">
         <v>320</v>
       </c>
-      <c r="H79"/>
-      <c r="I79"/>
+      <c r="H79">
+        <v>4.0</v>
+      </c>
+      <c r="I79">
+        <v>1.34</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>321</v>
       </c>
       <c r="B80" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="C80" t="s">
+        <v>274</v>
+      </c>
+      <c r="D80">
+        <v>9</v>
+      </c>
+      <c r="E80" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F80">
         <v>2019</v>
       </c>
       <c r="G80" t="s">
-        <v>324</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>324</v>
+      </c>
+      <c r="B81" t="s">
+        <v>250</v>
+      </c>
+      <c r="C81" t="s">
         <v>325</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81">
+        <v>60</v>
+      </c>
+      <c r="E81" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>1800274</v>
       </c>
       <c r="F81">
         <v>2019</v>
       </c>
       <c r="G81" t="s">
         <v>327</v>
       </c>
       <c r="H81">
-        <v>10.66</v>
+        <v>0.93</v>
       </c>
       <c r="I81">
-        <v>4.01</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>328</v>
       </c>
       <c r="B82" t="s">
         <v>329</v>
       </c>
       <c r="C82" t="s">
+        <v>83</v>
+      </c>
+      <c r="D82">
+        <v>13</v>
+      </c>
+      <c r="E82">
+        <v>1800274</v>
+      </c>
+      <c r="F82">
+        <v>2019</v>
+      </c>
+      <c r="G82" t="s">
         <v>330</v>
       </c>
-      <c r="D82">
-[...10 lines deleted...]
-      </c>
       <c r="H82">
-        <v>2.33</v>
+        <v>10.66</v>
       </c>
       <c r="I82">
-        <v>0.75</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
+        <v>331</v>
+      </c>
+      <c r="B83" t="s">
         <v>332</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>333</v>
       </c>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83">
-        <v>1092</v>
+        <v>124</v>
       </c>
       <c r="E83">
-        <v>12140</v>
+        <v>163102</v>
       </c>
       <c r="F83">
         <v>2018</v>
       </c>
       <c r="G83" t="s">
         <v>334</v>
       </c>
-      <c r="H83"/>
+      <c r="H83">
+        <v>2.33</v>
+      </c>
       <c r="I83">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>335</v>
       </c>
       <c r="B84" t="s">
         <v>336</v>
       </c>
       <c r="C84" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D84">
         <v>1092</v>
       </c>
       <c r="E84">
-        <v>12013</v>
+        <v>12140</v>
       </c>
       <c r="F84">
         <v>2018</v>
       </c>
       <c r="G84" t="s">
         <v>337</v>
       </c>
       <c r="H84"/>
       <c r="I84">
         <v>0.24</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>338</v>
       </c>
       <c r="B85" t="s">
-        <v>247</v>
+        <v>339</v>
       </c>
       <c r="C85" t="s">
-        <v>339</v>
+        <v>123</v>
       </c>
       <c r="D85">
-        <v>97</v>
+        <v>1092</v>
       </c>
       <c r="E85">
-        <v>195443</v>
+        <v>12013</v>
       </c>
       <c r="F85">
         <v>2018</v>
       </c>
       <c r="G85" t="s">
         <v>340</v>
       </c>
-      <c r="H85">
-[...1 lines deleted...]
-      </c>
+      <c r="H85"/>
       <c r="I85">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>341</v>
       </c>
       <c r="B86" t="s">
+        <v>250</v>
+      </c>
+      <c r="C86" t="s">
         <v>342</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86">
-        <v>11</v>
+        <v>97</v>
       </c>
       <c r="E86">
-        <v>1700168</v>
+        <v>195443</v>
       </c>
       <c r="F86">
         <v>2018</v>
       </c>
       <c r="G86" t="s">
         <v>343</v>
       </c>
       <c r="H86">
-        <v>9.06</v>
+        <v>3.74</v>
       </c>
       <c r="I86">
-        <v>3.82</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>344</v>
       </c>
       <c r="B87" t="s">
-        <v>247</v>
+        <v>345</v>
       </c>
       <c r="C87" t="s">
-        <v>345</v>
+        <v>83</v>
       </c>
       <c r="D87">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E87">
-        <v>21001</v>
+        <v>1700168</v>
       </c>
       <c r="F87">
         <v>2018</v>
       </c>
       <c r="G87" t="s">
         <v>346</v>
       </c>
       <c r="H87">
-        <v>1.51</v>
+        <v>9.06</v>
       </c>
       <c r="I87">
-        <v>0.45</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>347</v>
       </c>
       <c r="B88" t="s">
+        <v>250</v>
+      </c>
+      <c r="C88" t="s">
         <v>348</v>
       </c>
-      <c r="C88" t="s">
-[...4 lines deleted...]
-        <v>350</v>
+      <c r="D88">
+        <v>10</v>
+      </c>
+      <c r="E88">
+        <v>21001</v>
       </c>
       <c r="F88">
         <v>2018</v>
       </c>
       <c r="G88" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-      <c r="I88"/>
+        <v>349</v>
+      </c>
+      <c r="H88">
+        <v>1.51</v>
+      </c>
+      <c r="I88">
+        <v>0.45</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>350</v>
+      </c>
+      <c r="B89" t="s">
+        <v>351</v>
+      </c>
+      <c r="C89" t="s">
         <v>352</v>
       </c>
-      <c r="B89" t="s">
+      <c r="D89"/>
+      <c r="E89" t="s">
         <v>353</v>
       </c>
-      <c r="C89" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+      <c r="F89">
+        <v>2018</v>
+      </c>
+      <c r="G89" t="s">
         <v>354</v>
       </c>
-      <c r="E89" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H89"/>
+      <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>355</v>
+      </c>
+      <c r="B90" t="s">
+        <v>356</v>
+      </c>
+      <c r="C90" t="s">
+        <v>261</v>
+      </c>
+      <c r="D90" t="s">
         <v>357</v>
       </c>
-      <c r="B90" t="s">
+      <c r="E90" t="s">
         <v>358</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F90">
         <v>2017</v>
       </c>
       <c r="G90" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H90">
-        <v>8.53</v>
+        <v>12.08</v>
       </c>
       <c r="I90">
-        <v>4.23</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
+        <v>360</v>
+      </c>
+      <c r="B91" t="s">
         <v>361</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D91">
+        <v>12</v>
+      </c>
+      <c r="E91" t="s">
         <v>362</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F91">
         <v>2017</v>
       </c>
       <c r="G91" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="H91">
-        <v>3.36</v>
+        <v>8.53</v>
       </c>
       <c r="I91">
-        <v>1.52</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
+        <v>364</v>
+      </c>
+      <c r="B92" t="s">
+        <v>365</v>
+      </c>
+      <c r="C92" t="s">
         <v>366</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92">
+        <v>25</v>
+      </c>
+      <c r="E92" t="s">
         <v>367</v>
-      </c>
-[...7 lines deleted...]
-        <v>40005</v>
       </c>
       <c r="F92">
         <v>2017</v>
       </c>
       <c r="G92" t="s">
         <v>368</v>
       </c>
-      <c r="H92"/>
+      <c r="H92">
+        <v>3.36</v>
+      </c>
       <c r="I92">
-        <v>0.17</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>369</v>
       </c>
       <c r="B93" t="s">
         <v>370</v>
       </c>
       <c r="C93" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D93">
         <v>1874</v>
       </c>
       <c r="E93">
-        <v>30025</v>
+        <v>40005</v>
       </c>
       <c r="F93">
         <v>2017</v>
       </c>
       <c r="G93" t="s">
         <v>371</v>
       </c>
       <c r="H93"/>
       <c r="I93">
         <v>0.17</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
         <v>372</v>
       </c>
       <c r="B94" t="s">
         <v>373</v>
       </c>
       <c r="C94" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D94">
         <v>1874</v>
       </c>
       <c r="E94">
-        <v>30035</v>
+        <v>30025</v>
       </c>
       <c r="F94">
         <v>2017</v>
       </c>
       <c r="G94" t="s">
         <v>374</v>
       </c>
       <c r="H94"/>
       <c r="I94">
         <v>0.17</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>375</v>
       </c>
       <c r="B95" t="s">
         <v>376</v>
       </c>
       <c r="C95" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-        <v>377</v>
+        <v>166</v>
+      </c>
+      <c r="D95">
+        <v>1874</v>
+      </c>
+      <c r="E95">
+        <v>30035</v>
       </c>
       <c r="F95">
         <v>2017</v>
       </c>
       <c r="G95" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="H95"/>
-      <c r="I95"/>
+      <c r="I95">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
+        <v>378</v>
+      </c>
+      <c r="B96" t="s">
         <v>379</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
+        <v>352</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96" t="s">
         <v>380</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
       <c r="F96">
         <v>2017</v>
       </c>
       <c r="G96" t="s">
-        <v>382</v>
-[...6 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="H96"/>
+      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
+        <v>382</v>
+      </c>
+      <c r="B97" t="s">
         <v>383</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
+        <v>261</v>
+      </c>
+      <c r="D97">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
       <c r="F97">
         <v>2017</v>
       </c>
       <c r="G97" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="H97">
-        <v>6.88</v>
+        <v>12.08</v>
       </c>
       <c r="I97">
-        <v>3.38</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
+        <v>386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>387</v>
+      </c>
+      <c r="C98" t="s">
+        <v>388</v>
+      </c>
+      <c r="D98" t="s">
         <v>389</v>
       </c>
-      <c r="B98" t="s">
+      <c r="E98" t="s">
         <v>390</v>
       </c>
-      <c r="C98" t="s">
-[...3 lines deleted...]
-      <c r="E98"/>
       <c r="F98">
         <v>2017</v>
       </c>
       <c r="G98" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-      <c r="I98"/>
+        <v>391</v>
+      </c>
+      <c r="H98">
+        <v>6.88</v>
+      </c>
+      <c r="I98">
+        <v>3.38</v>
+      </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
+        <v>392</v>
+      </c>
+      <c r="B99" t="s">
         <v>393</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>394</v>
       </c>
-      <c r="C99" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D99"/>
+      <c r="E99"/>
       <c r="F99">
         <v>2017</v>
       </c>
       <c r="G99" t="s">
-        <v>397</v>
-[...6 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="H99"/>
+      <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
+        <v>396</v>
+      </c>
+      <c r="B100" t="s">
+        <v>397</v>
+      </c>
+      <c r="C100" t="s">
+        <v>388</v>
+      </c>
+      <c r="D100" t="s">
         <v>398</v>
       </c>
-      <c r="B100" t="s">
+      <c r="E100" t="s">
         <v>399</v>
       </c>
-      <c r="C100" t="s">
+      <c r="F100">
+        <v>2017</v>
+      </c>
+      <c r="G100" t="s">
         <v>400</v>
       </c>
-      <c r="D100"/>
-[...10 lines deleted...]
-      <c r="I100"/>
+      <c r="H100">
+        <v>6.88</v>
+      </c>
+      <c r="I100">
+        <v>3.38</v>
+      </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
+        <v>401</v>
+      </c>
+      <c r="B101" t="s">
+        <v>402</v>
+      </c>
+      <c r="C101" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="F101">
         <v>2016</v>
       </c>
       <c r="G101" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="H101"/>
       <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
+        <v>406</v>
+      </c>
+      <c r="B102" t="s">
         <v>407</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="F102">
         <v>2016</v>
       </c>
       <c r="G102" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H102"/>
       <c r="I102"/>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
+        <v>410</v>
+      </c>
+      <c r="B103" t="s">
         <v>411</v>
       </c>
-      <c r="B103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F103">
         <v>2016</v>
       </c>
       <c r="G103" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="H103"/>
       <c r="I103"/>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
+        <v>414</v>
+      </c>
+      <c r="B104" t="s">
         <v>415</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
+        <v>403</v>
+      </c>
+      <c r="D104"/>
+      <c r="E104" t="s">
         <v>416</v>
       </c>
-      <c r="C104" t="s">
-[...3 lines deleted...]
-      <c r="E104"/>
       <c r="F104">
         <v>2016</v>
       </c>
       <c r="G104" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="H104"/>
       <c r="I104"/>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
+        <v>418</v>
+      </c>
+      <c r="B105" t="s">
         <v>419</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105"/>
       <c r="F105">
         <v>2016</v>
       </c>
       <c r="G105" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H105"/>
-      <c r="I105">
-[...1 lines deleted...]
-      </c>
+      <c r="I105"/>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B106" t="s">
-        <v>422</v>
+        <v>332</v>
       </c>
       <c r="C106" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D106">
         <v>741</v>
       </c>
       <c r="E106">
-        <v>12112</v>
+        <v>12158</v>
       </c>
       <c r="F106">
         <v>2016</v>
       </c>
       <c r="G106" t="s">
         <v>423</v>
       </c>
       <c r="H106"/>
       <c r="I106">
         <v>0.25</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
         <v>424</v>
       </c>
       <c r="B107" t="s">
         <v>425</v>
       </c>
       <c r="C107" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D107">
         <v>741</v>
       </c>
       <c r="E107">
-        <v>12119</v>
+        <v>12112</v>
       </c>
       <c r="F107">
         <v>2016</v>
       </c>
       <c r="G107" t="s">
         <v>426</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>0.25</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>427</v>
       </c>
       <c r="B108" t="s">
         <v>428</v>
       </c>
       <c r="C108" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-      <c r="E108"/>
+        <v>123</v>
+      </c>
+      <c r="D108">
+        <v>741</v>
+      </c>
+      <c r="E108">
+        <v>12119</v>
+      </c>
       <c r="F108">
         <v>2016</v>
       </c>
       <c r="G108" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="H108"/>
-      <c r="I108"/>
+      <c r="I108">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
+        <v>430</v>
+      </c>
+      <c r="B109" t="s">
         <v>431</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>432</v>
       </c>
-      <c r="C109" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D109"/>
+      <c r="E109"/>
       <c r="F109">
         <v>2016</v>
       </c>
       <c r="G109" t="s">
-        <v>435</v>
-[...6 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="H109"/>
+      <c r="I109"/>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B110" t="s">
+        <v>435</v>
+      </c>
+      <c r="C110" t="s">
         <v>436</v>
       </c>
-      <c r="B110" t="s">
+      <c r="D110">
+        <v>8</v>
+      </c>
+      <c r="E110" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>439</v>
       </c>
       <c r="F110">
         <v>2016</v>
       </c>
       <c r="G110" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H110">
-        <v>8.43</v>
+        <v>7.37</v>
       </c>
       <c r="I110">
-        <v>4.01</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
+        <v>439</v>
+      </c>
+      <c r="B111" t="s">
+        <v>440</v>
+      </c>
+      <c r="C111" t="s">
+        <v>83</v>
+      </c>
+      <c r="D111" t="s">
         <v>441</v>
       </c>
-      <c r="B111" t="s">
+      <c r="E111" t="s">
         <v>442</v>
-      </c>
-[...7 lines deleted...]
-        <v>444</v>
       </c>
       <c r="F111">
         <v>2016</v>
       </c>
       <c r="G111" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="H111">
-        <v>2.3</v>
+        <v>8.43</v>
       </c>
       <c r="I111">
-        <v>0.85</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
+        <v>444</v>
+      </c>
+      <c r="B112" t="s">
+        <v>445</v>
+      </c>
+      <c r="C112" t="s">
         <v>446</v>
       </c>
-      <c r="B112" t="s">
+      <c r="D112">
+        <v>186</v>
+      </c>
+      <c r="E112" t="s">
         <v>447</v>
-      </c>
-[...7 lines deleted...]
-        <v>12152</v>
       </c>
       <c r="F112">
         <v>2016</v>
       </c>
       <c r="G112" t="s">
         <v>448</v>
       </c>
-      <c r="H112"/>
+      <c r="H112">
+        <v>2.3</v>
+      </c>
       <c r="I112">
-        <v>0.25</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>449</v>
       </c>
       <c r="B113" t="s">
         <v>450</v>
       </c>
       <c r="C113" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D113">
         <v>741</v>
       </c>
       <c r="E113">
-        <v>12140</v>
+        <v>12152</v>
       </c>
       <c r="F113">
         <v>2016</v>
       </c>
       <c r="G113" t="s">
         <v>451</v>
       </c>
       <c r="H113"/>
       <c r="I113">
         <v>0.25</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>452</v>
       </c>
       <c r="B114" t="s">
         <v>453</v>
       </c>
       <c r="C114" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="D114">
-        <v>1748</v>
+        <v>741</v>
       </c>
       <c r="E114">
-        <v>30001</v>
+        <v>12140</v>
       </c>
       <c r="F114">
         <v>2016</v>
       </c>
       <c r="G114" t="s">
         <v>454</v>
       </c>
       <c r="H114"/>
       <c r="I114">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
         <v>455</v>
       </c>
       <c r="B115" t="s">
         <v>456</v>
       </c>
       <c r="C115" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-      <c r="E115"/>
+        <v>166</v>
+      </c>
+      <c r="D115">
+        <v>1748</v>
+      </c>
+      <c r="E115">
+        <v>30001</v>
+      </c>
       <c r="F115">
         <v>2016</v>
       </c>
       <c r="G115" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="H115"/>
       <c r="I115">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
+        <v>458</v>
+      </c>
+      <c r="B116" t="s">
         <v>459</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116">
         <v>2016</v>
       </c>
       <c r="G116" t="s">
         <v>461</v>
       </c>
       <c r="H116"/>
       <c r="I116">
         <v>0.1</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>462</v>
       </c>
       <c r="B117" t="s">
         <v>463</v>
       </c>
       <c r="C117" t="s">
-        <v>433</v>
-[...6 lines deleted...]
-      </c>
+        <v>460</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117"/>
       <c r="F117">
         <v>2016</v>
       </c>
       <c r="G117" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="H117"/>
       <c r="I117">
-        <v>2.79</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
+        <v>465</v>
+      </c>
+      <c r="B118" t="s">
         <v>466</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>307</v>
+        <v>436</v>
       </c>
       <c r="D118">
-        <v>213</v>
+        <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>467</v>
       </c>
       <c r="F118">
         <v>2016</v>
       </c>
       <c r="G118" t="s">
         <v>468</v>
       </c>
       <c r="H118">
-        <v>1.65</v>
+        <v>7.37</v>
       </c>
       <c r="I118">
-        <v>0.67</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>469</v>
       </c>
       <c r="B119" t="s">
-        <v>470</v>
+        <v>250</v>
       </c>
       <c r="C119" t="s">
         <v>310</v>
       </c>
       <c r="D119">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="E119" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F119">
         <v>2016</v>
       </c>
       <c r="G119" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="H119">
-        <v>2.36</v>
+        <v>1.65</v>
       </c>
       <c r="I119">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
+        <v>472</v>
+      </c>
+      <c r="B120" t="s">
         <v>473</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
+        <v>313</v>
+      </c>
+      <c r="D120">
+        <v>55</v>
+      </c>
+      <c r="E120" t="s">
         <v>474</v>
-      </c>
-[...7 lines deleted...]
-        <v>12021</v>
       </c>
       <c r="F120">
         <v>2016</v>
       </c>
       <c r="G120" t="s">
         <v>475</v>
       </c>
-      <c r="H120"/>
+      <c r="H120">
+        <v>2.36</v>
+      </c>
       <c r="I120">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>476</v>
       </c>
       <c r="B121" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="C121" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D121">
         <v>690</v>
       </c>
       <c r="E121">
-        <v>12020</v>
+        <v>12021</v>
       </c>
       <c r="F121">
         <v>2016</v>
       </c>
       <c r="G121" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="H121"/>
       <c r="I121">
         <v>0.25</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
+        <v>478</v>
+      </c>
+      <c r="B122" t="s">
         <v>479</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D122">
         <v>690</v>
       </c>
       <c r="E122">
-        <v>12041</v>
+        <v>12020</v>
       </c>
       <c r="F122">
         <v>2016</v>
       </c>
       <c r="G122" t="s">
         <v>480</v>
       </c>
       <c r="H122"/>
       <c r="I122">
         <v>0.25</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
         <v>481</v>
       </c>
       <c r="B123" t="s">
-        <v>482</v>
+        <v>278</v>
       </c>
       <c r="C123" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="D123">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>690</v>
+      </c>
+      <c r="E123">
+        <v>12041</v>
       </c>
       <c r="F123">
         <v>2016</v>
       </c>
       <c r="G123" t="s">
-        <v>484</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="H123"/>
       <c r="I123">
-        <v>9.18</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
+        <v>483</v>
+      </c>
+      <c r="B124" t="s">
+        <v>484</v>
+      </c>
+      <c r="C124" t="s">
+        <v>155</v>
+      </c>
+      <c r="D124">
+        <v>28</v>
+      </c>
+      <c r="E124" t="s">
         <v>485</v>
-      </c>
-[...10 lines deleted...]
-        <v>487</v>
       </c>
       <c r="F124">
         <v>2016</v>
       </c>
       <c r="G124" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="H124">
-        <v>1.34</v>
+        <v>19.79</v>
       </c>
       <c r="I124">
-        <v>0.43</v>
+        <v>9.18</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
+        <v>487</v>
+      </c>
+      <c r="B125" t="s">
+        <v>305</v>
+      </c>
+      <c r="C125" t="s">
+        <v>488</v>
+      </c>
+      <c r="D125">
+        <v>15</v>
+      </c>
+      <c r="E125" t="s">
         <v>489</v>
       </c>
-      <c r="B125" t="s">
-[...8 lines deleted...]
-      <c r="E125" t="s">
+      <c r="F125">
+        <v>2016</v>
+      </c>
+      <c r="G125" t="s">
         <v>490</v>
       </c>
-      <c r="F125">
-[...4 lines deleted...]
-      </c>
       <c r="H125">
-        <v>7.76</v>
+        <v>1.34</v>
       </c>
       <c r="I125">
-        <v>2.77</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
+        <v>491</v>
+      </c>
+      <c r="B126" t="s">
+        <v>466</v>
+      </c>
+      <c r="C126" t="s">
+        <v>436</v>
+      </c>
+      <c r="D126">
+        <v>8</v>
+      </c>
+      <c r="E126" t="s">
         <v>492</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F126">
         <v>2015</v>
       </c>
-      <c r="G126"/>
-[...1 lines deleted...]
-      <c r="I126"/>
+      <c r="G126" t="s">
+        <v>493</v>
+      </c>
+      <c r="H126">
+        <v>7.76</v>
+      </c>
+      <c r="I126">
+        <v>2.77</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
+        <v>494</v>
+      </c>
+      <c r="B127" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="C127" t="s">
         <v>496</v>
       </c>
       <c r="D127">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>26</v>
+      </c>
+      <c r="E127">
+        <v>61</v>
       </c>
       <c r="F127">
         <v>2015</v>
       </c>
-      <c r="G127" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G127"/>
+      <c r="H127"/>
+      <c r="I127"/>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
+        <v>497</v>
+      </c>
+      <c r="B128" t="s">
+        <v>250</v>
+      </c>
+      <c r="C128" t="s">
+        <v>498</v>
+      </c>
+      <c r="D128">
+        <v>41</v>
+      </c>
+      <c r="E128" t="s">
         <v>499</v>
-      </c>
-[...10 lines deleted...]
-        <v>501</v>
       </c>
       <c r="F128">
         <v>2015</v>
       </c>
       <c r="G128" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="H128">
-        <v>7.49</v>
+        <v>0.7</v>
       </c>
       <c r="I128">
-        <v>4.21</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
+        <v>501</v>
+      </c>
+      <c r="B129" t="s">
+        <v>502</v>
+      </c>
+      <c r="C129" t="s">
+        <v>83</v>
+      </c>
+      <c r="D129">
+        <v>10</v>
+      </c>
+      <c r="E129" t="s">
         <v>503</v>
       </c>
-      <c r="B129" t="s">
-[...6 lines deleted...]
-      <c r="E129"/>
       <c r="F129">
         <v>2015</v>
       </c>
       <c r="G129" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-      <c r="I129"/>
+        <v>504</v>
+      </c>
+      <c r="H129">
+        <v>7.49</v>
+      </c>
+      <c r="I129">
+        <v>4.21</v>
+      </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
+        <v>505</v>
+      </c>
+      <c r="B130" t="s">
+        <v>506</v>
+      </c>
+      <c r="C130" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>505</v>
       </c>
       <c r="D130"/>
       <c r="E130"/>
       <c r="F130">
         <v>2015</v>
       </c>
       <c r="G130" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="H130"/>
       <c r="I130"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
+        <v>509</v>
+      </c>
+      <c r="B131" t="s">
         <v>510</v>
       </c>
-      <c r="B131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C131" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="D131"/>
+      <c r="E131"/>
       <c r="F131">
         <v>2015</v>
       </c>
       <c r="G131" t="s">
         <v>511</v>
       </c>
       <c r="H131"/>
-      <c r="I131">
-[...1 lines deleted...]
-      </c>
+      <c r="I131"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
         <v>512</v>
       </c>
       <c r="B132" t="s">
-        <v>247</v>
+        <v>305</v>
       </c>
       <c r="C132" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D132">
         <v>643</v>
       </c>
       <c r="E132">
-        <v>12114</v>
+        <v>12113</v>
       </c>
       <c r="F132">
         <v>2015</v>
       </c>
       <c r="G132" t="s">
         <v>513</v>
       </c>
       <c r="H132"/>
       <c r="I132">
         <v>0.26</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>514</v>
       </c>
       <c r="B133" t="s">
-        <v>515</v>
+        <v>250</v>
       </c>
       <c r="C133" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D133">
         <v>643</v>
       </c>
       <c r="E133">
-        <v>12095</v>
+        <v>12114</v>
       </c>
       <c r="F133">
         <v>2015</v>
       </c>
       <c r="G133" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="H133"/>
       <c r="I133">
         <v>0.26</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
+        <v>516</v>
+      </c>
+      <c r="B134" t="s">
         <v>517</v>
       </c>
-      <c r="B134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C134" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D134">
         <v>643</v>
       </c>
       <c r="E134">
-        <v>12115</v>
+        <v>12095</v>
       </c>
       <c r="F134">
         <v>2015</v>
       </c>
       <c r="G134" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="H134"/>
       <c r="I134">
         <v>0.26</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
+        <v>519</v>
+      </c>
+      <c r="B135" t="s">
         <v>520</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" t="s">
-        <v>521</v>
+        <v>123</v>
       </c>
       <c r="D135">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>643</v>
+      </c>
+      <c r="E135">
+        <v>12115</v>
       </c>
       <c r="F135">
         <v>2015</v>
       </c>
       <c r="G135" t="s">
-        <v>523</v>
-[...3 lines deleted...]
-      </c>
+        <v>521</v>
+      </c>
+      <c r="H135"/>
       <c r="I135">
-        <v>1.49</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
+        <v>522</v>
+      </c>
+      <c r="B136" t="s">
+        <v>250</v>
+      </c>
+      <c r="C136" t="s">
+        <v>523</v>
+      </c>
+      <c r="D136">
+        <v>186</v>
+      </c>
+      <c r="E136" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>525</v>
       </c>
       <c r="F136">
         <v>2015</v>
       </c>
       <c r="G136" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="H136">
-        <v>2.14</v>
+        <v>3.54</v>
       </c>
       <c r="I136">
-        <v>1.16</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
+        <v>526</v>
+      </c>
+      <c r="B137" t="s">
+        <v>278</v>
+      </c>
+      <c r="C137" t="s">
+        <v>218</v>
+      </c>
+      <c r="D137">
+        <v>9</v>
+      </c>
+      <c r="E137" t="s">
         <v>527</v>
-      </c>
-[...10 lines deleted...]
-        <v>530</v>
       </c>
       <c r="F137">
         <v>2015</v>
       </c>
       <c r="G137" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="H137">
-        <v>3.04</v>
+        <v>2.14</v>
       </c>
       <c r="I137">
-        <v>2.01</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
+        <v>529</v>
+      </c>
+      <c r="B138" t="s">
+        <v>530</v>
+      </c>
+      <c r="C138" t="s">
+        <v>531</v>
+      </c>
+      <c r="D138">
+        <v>40</v>
+      </c>
+      <c r="E138" t="s">
         <v>532</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
       <c r="F138">
         <v>2015</v>
       </c>
       <c r="G138" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="H138">
-        <v>13.78</v>
+        <v>3.04</v>
       </c>
       <c r="I138">
-        <v>8.36</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
+        <v>534</v>
+      </c>
+      <c r="B139" t="s">
+        <v>535</v>
+      </c>
+      <c r="C139" t="s">
+        <v>261</v>
+      </c>
+      <c r="D139">
+        <v>15</v>
+      </c>
+      <c r="E139" t="s">
         <v>536</v>
-      </c>
-[...10 lines deleted...]
-        <v>537</v>
       </c>
       <c r="F139">
         <v>2015</v>
       </c>
       <c r="G139" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="H139">
-        <v>1.17</v>
+        <v>13.78</v>
       </c>
       <c r="I139">
-        <v>0.62</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
+        <v>538</v>
+      </c>
+      <c r="B140" t="s">
+        <v>250</v>
+      </c>
+      <c r="C140" t="s">
+        <v>115</v>
+      </c>
+      <c r="D140">
+        <v>102</v>
+      </c>
+      <c r="E140" t="s">
         <v>539</v>
-      </c>
-[...10 lines deleted...]
-        <v>541</v>
       </c>
       <c r="F140">
         <v>2015</v>
       </c>
       <c r="G140" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="H140">
-        <v>7.76</v>
+        <v>1.17</v>
       </c>
       <c r="I140">
-        <v>2.77</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
+        <v>541</v>
+      </c>
+      <c r="B141" t="s">
+        <v>542</v>
+      </c>
+      <c r="C141" t="s">
+        <v>436</v>
+      </c>
+      <c r="D141">
+        <v>7</v>
+      </c>
+      <c r="E141" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>171913</v>
       </c>
       <c r="F141">
         <v>2015</v>
       </c>
       <c r="G141" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="H141">
-        <v>3.14</v>
+        <v>7.76</v>
       </c>
       <c r="I141">
-        <v>1.5</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
+        <v>545</v>
+      </c>
+      <c r="B142" t="s">
         <v>546</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
-        <v>496</v>
+        <v>79</v>
       </c>
       <c r="D142">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>106</v>
+      </c>
+      <c r="E142">
+        <v>171913</v>
       </c>
       <c r="F142">
         <v>2015</v>
       </c>
       <c r="G142" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="H142">
-        <v>0.7</v>
+        <v>3.14</v>
       </c>
       <c r="I142">
-        <v>0.42</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
+        <v>548</v>
+      </c>
+      <c r="B143" t="s">
+        <v>250</v>
+      </c>
+      <c r="C143" t="s">
+        <v>498</v>
+      </c>
+      <c r="D143">
+        <v>41</v>
+      </c>
+      <c r="E143" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F143">
         <v>2015</v>
       </c>
       <c r="G143" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="H143">
-        <v>2.87</v>
+        <v>0.7</v>
       </c>
       <c r="I143">
-        <v>2.07</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
+        <v>551</v>
+      </c>
+      <c r="B144" t="s">
+        <v>250</v>
+      </c>
+      <c r="C144" t="s">
+        <v>552</v>
+      </c>
+      <c r="D144">
+        <v>148</v>
+      </c>
+      <c r="E144" t="s">
         <v>553</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="F144">
+        <v>2015</v>
+      </c>
+      <c r="G144" t="s">
         <v>554</v>
       </c>
-      <c r="D144">
-[...10 lines deleted...]
-      </c>
       <c r="H144">
-        <v>0.34</v>
+        <v>2.87</v>
       </c>
       <c r="I144">
-        <v>0.19</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
+        <v>555</v>
+      </c>
+      <c r="B145" t="s">
+        <v>305</v>
+      </c>
+      <c r="C145" t="s">
+        <v>556</v>
+      </c>
+      <c r="D145">
+        <v>186</v>
+      </c>
+      <c r="E145" t="s">
         <v>557</v>
-      </c>
-[...10 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F145">
         <v>2014</v>
       </c>
       <c r="G145" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="H145">
-        <v>7.39</v>
+        <v>0.34</v>
       </c>
       <c r="I145">
-        <v>2.65</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
+        <v>559</v>
+      </c>
+      <c r="B146" t="s">
+        <v>560</v>
+      </c>
+      <c r="C146" t="s">
+        <v>436</v>
+      </c>
+      <c r="D146">
+        <v>7</v>
+      </c>
+      <c r="E146" t="s">
         <v>561</v>
-      </c>
-[...10 lines deleted...]
-        <v>563</v>
       </c>
       <c r="F146">
         <v>2014</v>
       </c>
       <c r="G146" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="H146">
-        <v>3.49</v>
+        <v>7.39</v>
       </c>
       <c r="I146">
-        <v>2.31</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
+        <v>563</v>
+      </c>
+      <c r="B147" t="s">
+        <v>564</v>
+      </c>
+      <c r="C147" t="s">
+        <v>366</v>
+      </c>
+      <c r="D147">
+        <v>22</v>
+      </c>
+      <c r="E147" t="s">
         <v>565</v>
-      </c>
-[...8 lines deleted...]
-        <v>567</v>
       </c>
       <c r="F147">
         <v>2014</v>
       </c>
       <c r="G147" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="H147"/>
+        <v>566</v>
+      </c>
+      <c r="H147">
+        <v>3.49</v>
+      </c>
       <c r="I147">
-        <v>0.2</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
+        <v>567</v>
+      </c>
+      <c r="B148" t="s">
+        <v>564</v>
+      </c>
+      <c r="C148" t="s">
+        <v>568</v>
+      </c>
+      <c r="D148"/>
+      <c r="E148" t="s">
         <v>569</v>
-      </c>
-[...10 lines deleted...]
-        <v>572</v>
       </c>
       <c r="F148">
         <v>2014</v>
       </c>
       <c r="G148" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="H148"/>
       <c r="I148">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
+        <v>571</v>
+      </c>
+      <c r="B149" t="s">
+        <v>572</v>
+      </c>
+      <c r="C149" t="s">
+        <v>573</v>
+      </c>
+      <c r="D149">
+        <v>9163</v>
+      </c>
+      <c r="E149" t="s">
         <v>574</v>
-      </c>
-[...10 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F149">
         <v>2014</v>
       </c>
       <c r="G149" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="H149"/>
       <c r="I149">
-        <v>0.76</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
+        <v>576</v>
+      </c>
+      <c r="B150" t="s">
+        <v>577</v>
+      </c>
+      <c r="C150" t="s">
+        <v>115</v>
+      </c>
+      <c r="D150">
+        <v>99</v>
+      </c>
+      <c r="E150" t="s">
         <v>578</v>
-      </c>
-[...10 lines deleted...]
-        <v>580</v>
       </c>
       <c r="F150">
         <v>2014</v>
       </c>
       <c r="G150" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="H150">
-        <v>1.2</v>
+        <v>1.36</v>
       </c>
       <c r="I150">
-        <v>0.59</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
+        <v>580</v>
+      </c>
+      <c r="B151" t="s">
+        <v>305</v>
+      </c>
+      <c r="C151" t="s">
+        <v>581</v>
+      </c>
+      <c r="D151">
+        <v>121</v>
+      </c>
+      <c r="E151" t="s">
         <v>582</v>
-      </c>
-[...10 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F151">
         <v>2014</v>
       </c>
       <c r="G151" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="H151">
-        <v>0.74</v>
+        <v>1.2</v>
       </c>
       <c r="I151">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
+        <v>584</v>
+      </c>
+      <c r="B152" t="s">
+        <v>250</v>
+      </c>
+      <c r="C152" t="s">
+        <v>246</v>
+      </c>
+      <c r="D152">
+        <v>48</v>
+      </c>
+      <c r="E152" t="s">
         <v>585</v>
       </c>
-      <c r="B152" t="s">
+      <c r="F152">
+        <v>2014</v>
+      </c>
+      <c r="G152" t="s">
         <v>586</v>
       </c>
-      <c r="C152" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H152">
-        <v>3.66</v>
-[...1 lines deleted...]
-      <c r="I152"/>
+        <v>0.74</v>
+      </c>
+      <c r="I152">
+        <v>0.48</v>
+      </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
+        <v>587</v>
+      </c>
+      <c r="B153" t="s">
+        <v>588</v>
+      </c>
+      <c r="C153" t="s">
+        <v>342</v>
+      </c>
+      <c r="D153">
+        <v>87</v>
+      </c>
+      <c r="E153" t="s">
         <v>589</v>
-      </c>
-[...10 lines deleted...]
-        <v>591</v>
       </c>
       <c r="F153">
         <v>2013</v>
       </c>
       <c r="G153" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="H153">
-        <v>0.54</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.66</v>
+      </c>
+      <c r="I153"/>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
+        <v>591</v>
+      </c>
+      <c r="B154" t="s">
+        <v>592</v>
+      </c>
+      <c r="C154" t="s">
+        <v>234</v>
+      </c>
+      <c r="D154">
+        <v>58</v>
+      </c>
+      <c r="E154" t="s">
         <v>593</v>
       </c>
-      <c r="B154" t="s">
+      <c r="F154">
+        <v>2013</v>
+      </c>
+      <c r="G154" t="s">
         <v>594</v>
       </c>
-      <c r="C154" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H154">
-        <v>13.03</v>
+        <v>0.54</v>
       </c>
       <c r="I154">
-        <v>10.27</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>595</v>
+      </c>
+      <c r="B155" t="s">
+        <v>596</v>
+      </c>
+      <c r="C155" t="s">
+        <v>261</v>
+      </c>
+      <c r="D155">
+        <v>12</v>
+      </c>
+      <c r="E155" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F155">
         <v>2012</v>
       </c>
       <c r="G155" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="H155">
-        <v>1.21</v>
+        <v>13.03</v>
       </c>
       <c r="I155">
-        <v>0.7</v>
+        <v>10.27</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
+        <v>599</v>
+      </c>
+      <c r="B156" t="s">
+        <v>250</v>
+      </c>
+      <c r="C156" t="s">
+        <v>600</v>
+      </c>
+      <c r="D156">
+        <v>282</v>
+      </c>
+      <c r="E156" t="s">
         <v>601</v>
       </c>
-      <c r="B156" t="s">
-[...8 lines deleted...]
-      <c r="E156" t="s">
+      <c r="F156">
+        <v>2012</v>
+      </c>
+      <c r="G156" t="s">
         <v>602</v>
       </c>
-      <c r="F156">
-[...4 lines deleted...]
-      </c>
       <c r="H156">
-        <v>0.63</v>
+        <v>1.21</v>
       </c>
       <c r="I156">
-        <v>0.32</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
+        <v>603</v>
+      </c>
+      <c r="B157" t="s">
+        <v>250</v>
+      </c>
+      <c r="C157" t="s">
+        <v>246</v>
+      </c>
+      <c r="D157">
+        <v>45</v>
+      </c>
+      <c r="E157" t="s">
         <v>604</v>
-      </c>
-[...10 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F157">
         <v>2011</v>
       </c>
       <c r="G157" t="s">
+        <v>605</v>
+      </c>
+      <c r="H157">
+        <v>0.63</v>
+      </c>
+      <c r="I157">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" t="s">
         <v>606</v>
       </c>
-      <c r="H157">
+      <c r="B158" t="s">
+        <v>250</v>
+      </c>
+      <c r="C158" t="s">
+        <v>498</v>
+      </c>
+      <c r="D158">
+        <v>37</v>
+      </c>
+      <c r="E158" t="s">
+        <v>607</v>
+      </c>
+      <c r="F158">
+        <v>2011</v>
+      </c>
+      <c r="G158" t="s">
+        <v>608</v>
+      </c>
+      <c r="H158">
         <v>0.57</v>
       </c>
-      <c r="I157">
+      <c r="I158">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>