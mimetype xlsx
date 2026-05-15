--- v2 (2026-04-07)
+++ v3 (2026-05-15)
@@ -251,72 +251,72 @@
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Stability of bound states in the continuum in low-contrast photonic structures</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012090</t>
   </si>
   <si>
+    <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
+  </si>
+  <si>
+    <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
+  </si>
+  <si>
+    <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
+  </si>
+  <si>
     <t>Bound states in the continuum in periodic structures with structural disorder</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Mikhail Rybin, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>4313-4321</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0475</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
@@ -1382,91 +1382,91 @@
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="E19" t="s">
         <v>81</v>
       </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
-      <c r="H19">
-[...4 lines deleted...]
-      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
         <v>85</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>7.92</v>
+      </c>
+      <c r="I20">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
       <c r="H21">
         <v>12.26</v>
       </c>
       <c r="I21">
         <v>3.76</v>
       </c>