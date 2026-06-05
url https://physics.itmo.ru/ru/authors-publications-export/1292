--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -83,80 +83,80 @@
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Polarization vortex for enhanced refractive index sensing</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Mingzhao Song, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.574292</t>
   </si>
   <si>
+    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618064</t>
+  </si>
+  <si>
+    <t>A Broadband Polarization Degeneracy of the Waveguide Modes in Silicon Metasurface</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Abanoub  Mikhail , Syuzanna Asadulina</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10617834</t>
+  </si>
+  <si>
     <t>Plasmonic Self-complementary Metasurface Supporting Broadband Polarization Degeneracy</t>
   </si>
   <si>
     <t>Abanoub  Mikhail , Zarina Sadrieva, Syuzanna Asadulina</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers62282.2024.10618445</t>
   </si>
   <si>
-    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
-[...16 lines deleted...]
-  <si>
     <t>Thermo‐Optical Bistability Enabled by Bound States in The Continuum in Silicon Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Barulin, Olesya Pashina, Daniil Ryabov, Olga Sergaeva, Zarina Sadrieva, Alexey Shcherbakov, Viktoriia Rutckaia, Jörg Schilling, Andrey Bogdanov, Ivan Sinev, Alexander Chernov, Mihail Petrov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202301399</t>
   </si>
   <si>
     <t>Engineering of High-Q States via Collective Mode Coupling in Chains of Mie Resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Maria Poleva, Nikolay Solodovchenko, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman S. Savelev</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1657-1663</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01874</t>
@@ -206,324 +206,324 @@
   <si>
     <t>2023 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/dd58728.2023.10325819</t>
   </si>
   <si>
     <t>Optical Biosensor in a One-Dimensional Photonic Structure with Bound States in the Continuum</t>
   </si>
   <si>
     <t>Равшанжон Назаров, Зарина Кондратенко</t>
   </si>
   <si>
     <t>Optical Memory and Neural Networks</t>
   </si>
   <si>
     <t>S97-S101</t>
   </si>
   <si>
     <t>10.3103/s1060992x23050156</t>
   </si>
   <si>
     <t>Bound states in the continuum in photonic structures</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Alexey Shcherbakov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Alexey Shcherbakov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>10.3367/UFNe.2021.12.039120</t>
   </si>
   <si>
     <t>Influence of structural disorder on bound states in the continuum</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva</t>
   </si>
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920836</t>
   </si>
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Stability of bound states in the continuum in low-contrast photonic structures</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012090</t>
   </si>
   <si>
+    <t>Bound states in the continuum in periodic structures with structural disorder</t>
+  </si>
+  <si>
+    <t>Ekaterina Maslova, Mikhail Rybin, Andrey Bogdanov, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>4313-4321</t>
+  </si>
+  <si>
+    <t>10.1515/nanoph-2021-0475</t>
+  </si>
+  <si>
     <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
   </si>
   <si>
-    <t>Bound states in the continuum in periodic structures with structural disorder</t>
-[...10 lines deleted...]
-  <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Observation of an Accidental Bound State in the Continuum in a Chain of Dielectric Disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P.S. Muraev, D.N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.034041</t>
   </si>
   <si>
     <t>Polarization-controlled selective excitation of Mie resonances in a dielectric nanoparticle on a coated substrate</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Zarina Sadrieva, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.245406</t>
   </si>
   <si>
     <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900887</t>
   </si>
   <si>
     <t>Multipolar origin of bound states in the continuum</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.100.115303</t>
   </si>
   <si>
     <t>Experimental observation of a symmetry-protected bound state in the continuum in a chain of dielectric disks</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Polina Kapitanova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>053804</t>
   </si>
   <si>
     <t>10.1103/physreva.99.053804</t>
   </si>
   <si>
     <t>Bound states in the continuum and Fano resonances in the strong mode coupling regime</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Enhanced Temperature-Tunable Narrow-Band Photoluminescence from Resonant Perovskite Nanograting</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Zarina Sadrieva, Filipp Komissarenko, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>419-424</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2018.12.084</t>
   </si>
   <si>
+    <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
+  </si>
+  <si>
+    <t>Lydia Pogorelskaya, Andrey Bogdanov, Kirill Samusev, Artem Sinelnik, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012118</t>
+  </si>
+  <si>
+    <t>Light-matter interaction between photonic bound states in the continuum and bright excitons in transition metal dichalcogenides</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012064</t>
+  </si>
+  <si>
+    <t>Effect of finite lateral size of dielectric grating on optical bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012127</t>
+  </si>
+  <si>
     <t>Bound state in the continuum in 1D chain of dielectric disks: theory and experiment</t>
   </si>
   <si>
     <t>Mikhail Balezin, Zarina Sadrieva, Mikhail Beliakov, Polina Kapitanova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012012</t>
   </si>
   <si>
-    <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
-[...25 lines deleted...]
-  <si>
     <t>Strong coupling between excitons in transition metal dichalcogenides and optical bound states in the continuum</t>
   </si>
   <si>
     <t>161113(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.161113</t>
   </si>
   <si>
     <t>Strong Mode Coupling and High-Q Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2018.JTh2A.73</t>
   </si>
   <si>
     <t>Photoluminescence behavior of nanoimprinted halide perovskite at low temperatures</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Sergey Makarov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998058</t>
   </si>
   <si>
+    <t>High-Q resonances with low azimuthal indices in all-dielectric high-index nanoparticles</t>
+  </si>
+  <si>
+    <t>Andrey Bogdanov, Zarina Sadrieva, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>Proceedings of SPIE</t>
+  </si>
+  <si>
+    <t>10.1117/12.2272375</t>
+  </si>
+  <si>
     <t>Transition from optical bound states in the continuum to leaky resonances: role of substrate and roughness</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Ivan Sinev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00860</t>
   </si>
   <si>
-    <t>High-Q resonances with low azimuthal indices in all-dielectric high-index nanoparticles</t>
-[...10 lines deleted...]
-  <si>
     <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
   </si>
   <si>
     <t>10.1063/1.4998034</t>
   </si>
   <si>
     <t>High-Q supercavity modes in subwavelength dielectric resonators</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.119.243901</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4 (2)</t>
   </si>
   <si>
     <t>275–281</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00552</t>
   </si>
   <si>
     <t>Optical bound state in the continuum in the one-dimensional photonic crystal slab: theory and experiment</t>
   </si>
@@ -1032,76 +1032,76 @@
         <v>42988</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>3.89</v>
       </c>
       <c r="I4">
         <v>1.39</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>49</v>
+      </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>12</v>
@@ -1382,91 +1382,91 @@
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
       </c>
-      <c r="D19"/>
-      <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
-      <c r="H19"/>
-      <c r="I19"/>
+      <c r="H19">
+        <v>7.92</v>
+      </c>
+      <c r="I19">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="E20" t="s">
         <v>85</v>
       </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
       <c r="H21">
         <v>12.26</v>
       </c>
       <c r="I21">
         <v>3.76</v>
       </c>
@@ -1671,150 +1671,150 @@
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
       <c r="H29">
         <v>5.16</v>
       </c>
       <c r="I29">
         <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30">
         <v>1092</v>
       </c>
       <c r="E30">
-        <v>12012</v>
+        <v>12118</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31">
         <v>1092</v>
       </c>
       <c r="E31">
-        <v>12118</v>
+        <v>12064</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
         <v>127</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32">
         <v>1092</v>
       </c>
       <c r="E32">
-        <v>12064</v>
+        <v>12127</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>130</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0.24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>132</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>1092</v>
       </c>
       <c r="E33">
-        <v>12127</v>
+        <v>12012</v>
       </c>
       <c r="F33">
         <v>2018</v>
       </c>
       <c r="G33" t="s">
         <v>133</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34">
         <v>2018</v>
       </c>
       <c r="G34" t="s">
         <v>136</v>
       </c>
       <c r="H34">
         <v>3.74</v>
       </c>
       <c r="I34">
         <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
@@ -1850,104 +1850,104 @@
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
         <v>30029</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>144</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>146</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>147</v>
       </c>
       <c r="D37">
-        <v>4</v>
+        <v>10343</v>
       </c>
       <c r="E37">
-        <v>723</v>
+        <v>10343</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H37"/>
       <c r="I37">
-        <v>3.38</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C38" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>10343</v>
+        <v>4</v>
       </c>
       <c r="E38">
-        <v>10343</v>
+        <v>723</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>151</v>
       </c>
-      <c r="H38"/>
+      <c r="H38">
+        <v>6.88</v>
+      </c>
       <c r="I38">
-        <v>0.24</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C39" t="s">
         <v>143</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
         <v>30005</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>153</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.17</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>154</v>
       </c>
@@ -1988,74 +1988,74 @@
       </c>
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>162</v>
       </c>
       <c r="H41">
         <v>6.88</v>
       </c>
       <c r="I41">
         <v>3.38</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
         <v>164</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>165</v>
       </c>
       <c r="F42">
         <v>2016</v>
       </c>
       <c r="G42" t="s">
         <v>166</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>167</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>741</v>
       </c>
       <c r="E43">
         <v>12122</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
         <v>168</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0.25</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>169</v>
       </c>