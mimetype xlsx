--- v4 (2026-06-05)
+++ v5 (2026-07-12)
@@ -83,80 +83,80 @@
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Polarization vortex for enhanced refractive index sensing</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Mingzhao Song, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.574292</t>
   </si>
   <si>
+    <t>Plasmonic Self-complementary Metasurface Supporting Broadband Polarization Degeneracy</t>
+  </si>
+  <si>
+    <t>Abanoub  Mikhail , Zarina Sadrieva, Syuzanna Asadulina</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618445</t>
+  </si>
+  <si>
     <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
   </si>
   <si>
     <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers62282.2024.10618064</t>
   </si>
   <si>
     <t>A Broadband Polarization Degeneracy of the Waveguide Modes in Silicon Metasurface</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Abanoub  Mikhail , Syuzanna Asadulina</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10617834</t>
   </si>
   <si>
-    <t>Plasmonic Self-complementary Metasurface Supporting Broadband Polarization Degeneracy</t>
-[...7 lines deleted...]
-  <si>
     <t>Thermo‐Optical Bistability Enabled by Bound States in The Continuum in Silicon Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Barulin, Olesya Pashina, Daniil Ryabov, Olga Sergaeva, Zarina Sadrieva, Alexey Shcherbakov, Viktoriia Rutckaia, Jörg Schilling, Andrey Bogdanov, Ivan Sinev, Alexander Chernov, Mihail Petrov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202301399</t>
   </si>
   <si>
     <t>Engineering of High-Q States via Collective Mode Coupling in Chains of Mie Resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Maria Poleva, Nikolay Solodovchenko, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman S. Savelev</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1657-1663</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01874</t>
@@ -251,74 +251,74 @@
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Stability of bound states in the continuum in low-contrast photonic structures</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012090</t>
   </si>
   <si>
+    <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
+  </si>
+  <si>
+    <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
+  </si>
+  <si>
+    <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
+  </si>
+  <si>
     <t>Bound states in the continuum in periodic structures with structural disorder</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Mikhail Rybin, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>4313-4321</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0475</t>
   </si>
   <si>
-    <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
-[...10 lines deleted...]
-  <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Observation of an Accidental Bound State in the Continuum in a Chain of Dielectric Disks</t>
@@ -380,138 +380,138 @@
   <si>
     <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Enhanced Temperature-Tunable Narrow-Band Photoluminescence from Resonant Perovskite Nanograting</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Zarina Sadrieva, Filipp Komissarenko, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>419-424</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2018.12.084</t>
   </si>
   <si>
+    <t>Bound state in the continuum in 1D chain of dielectric disks: theory and experiment</t>
+  </si>
+  <si>
+    <t>Mikhail Balezin, Zarina Sadrieva, Mikhail Beliakov, Polina Kapitanova, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012012</t>
+  </si>
+  <si>
     <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
   </si>
   <si>
     <t>Lydia Pogorelskaya, Andrey Bogdanov, Kirill Samusev, Artem Sinelnik, Zarina Sadrieva</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012118</t>
   </si>
   <si>
     <t>Light-matter interaction between photonic bound states in the continuum and bright excitons in transition metal dichalcogenides</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012064</t>
   </si>
   <si>
     <t>Effect of finite lateral size of dielectric grating on optical bound state in the continuum</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012127</t>
   </si>
   <si>
-    <t>Bound state in the continuum in 1D chain of dielectric disks: theory and experiment</t>
-[...7 lines deleted...]
-  <si>
     <t>Strong coupling between excitons in transition metal dichalcogenides and optical bound states in the continuum</t>
   </si>
   <si>
     <t>161113(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.161113</t>
   </si>
   <si>
     <t>Strong Mode Coupling and High-Q Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2018.JTh2A.73</t>
   </si>
   <si>
     <t>Photoluminescence behavior of nanoimprinted halide perovskite at low temperatures</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Sergey Makarov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998058</t>
   </si>
   <si>
+    <t>Transition from optical bound states in the continuum to leaky resonances: role of substrate and roughness</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Ivan Sinev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6b00860</t>
+  </si>
+  <si>
     <t>High-Q resonances with low azimuthal indices in all-dielectric high-index nanoparticles</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Zarina Sadrieva, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>10.1117/12.2272375</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1021/acsphotonics.6b00860</t>
   </si>
   <si>
     <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
   </si>
   <si>
     <t>10.1063/1.4998034</t>
   </si>
   <si>
     <t>High-Q supercavity modes in subwavelength dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.119.243901</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
@@ -1032,76 +1032,76 @@
         <v>42988</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>3.89</v>
       </c>
       <c r="I4">
         <v>1.39</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="D6"/>
+      <c r="D6">
+        <v>49</v>
+      </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>12</v>
@@ -1382,91 +1382,91 @@
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="E19" t="s">
         <v>81</v>
       </c>
+      <c r="D19"/>
+      <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
-      <c r="H19">
-[...4 lines deleted...]
-      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
         <v>85</v>
       </c>
-      <c r="D20"/>
-      <c r="E20"/>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>7.92</v>
+      </c>
+      <c r="I20">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
       <c r="H21">
         <v>12.26</v>
       </c>
       <c r="I21">
         <v>3.76</v>
       </c>
@@ -1671,150 +1671,150 @@
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
       <c r="H29">
         <v>5.16</v>
       </c>
       <c r="I29">
         <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30">
         <v>1092</v>
       </c>
       <c r="E30">
-        <v>12118</v>
+        <v>12012</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31">
         <v>1092</v>
       </c>
       <c r="E31">
-        <v>12064</v>
+        <v>12118</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
         <v>127</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32">
         <v>1092</v>
       </c>
       <c r="E32">
-        <v>12127</v>
+        <v>12064</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>130</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0.24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>132</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>1092</v>
       </c>
       <c r="E33">
-        <v>12012</v>
+        <v>12127</v>
       </c>
       <c r="F33">
         <v>2018</v>
       </c>
       <c r="G33" t="s">
         <v>133</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34">
         <v>2018</v>
       </c>
       <c r="G34" t="s">
         <v>136</v>
       </c>
       <c r="H34">
         <v>3.74</v>
       </c>
       <c r="I34">
         <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
@@ -1850,104 +1850,104 @@
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
         <v>30029</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>144</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>146</v>
       </c>
       <c r="C37" t="s">
-        <v>147</v>
+        <v>39</v>
       </c>
       <c r="D37">
-        <v>10343</v>
+        <v>4</v>
       </c>
       <c r="E37">
-        <v>10343</v>
+        <v>723</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="H37"/>
+        <v>147</v>
+      </c>
+      <c r="H37">
+        <v>6.88</v>
+      </c>
       <c r="I37">
-        <v>0.24</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
         <v>149</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>150</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38">
-        <v>4</v>
+        <v>10343</v>
       </c>
       <c r="E38">
-        <v>723</v>
+        <v>10343</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>151</v>
       </c>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
-        <v>3.38</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s">
         <v>143</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
         <v>30005</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>153</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.17</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>154</v>
       </c>
@@ -1988,74 +1988,74 @@
       </c>
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>162</v>
       </c>
       <c r="H41">
         <v>6.88</v>
       </c>
       <c r="I41">
         <v>3.38</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
         <v>164</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>165</v>
       </c>
       <c r="F42">
         <v>2016</v>
       </c>
       <c r="G42" t="s">
         <v>166</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>167</v>
       </c>
       <c r="B43" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>741</v>
       </c>
       <c r="E43">
         <v>12122</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
         <v>168</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0.25</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>169</v>
       </c>