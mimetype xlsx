--- v5 (2026-07-12)
+++ v6 (2026-08-04)
@@ -56,107 +56,107 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Symmetry-Protected Bound States in the Continuum in $\text{Ge}_{2} \text{Sb}_{2} \text{Te}_{5}$ Strips</t>
   </si>
   <si>
     <t>Nikolai Vlasov, Aleksandr Solomonov, Zarina Sadrieva, Mikhail Rybin, Ekaterina Maslova</t>
   </si>
   <si>
     <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
   </si>
   <si>
     <t>1-4</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11394306</t>
   </si>
   <si>
+    <t>Polarization vortex for enhanced refractive index sensing</t>
+  </si>
+  <si>
+    <t>Ravshanjon Nazarov, Mingzhao Song, Andrey Bogdanov, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>Optics Express</t>
+  </si>
+  <si>
+    <t>10.1364/oe.574292</t>
+  </si>
+  <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
-    <t>Polarization vortex for enhanced refractive index sensing</t>
-[...8 lines deleted...]
-    <t>10.1364/oe.574292</t>
+    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618064</t>
+  </si>
+  <si>
+    <t>A Broadband Polarization Degeneracy of the Waveguide Modes in Silicon Metasurface</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Abanoub  Mikhail , Syuzanna Asadulina</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10617834</t>
   </si>
   <si>
     <t>Plasmonic Self-complementary Metasurface Supporting Broadband Polarization Degeneracy</t>
   </si>
   <si>
     <t>Abanoub  Mikhail , Zarina Sadrieva, Syuzanna Asadulina</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers62282.2024.10618445</t>
   </si>
   <si>
-    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
-[...16 lines deleted...]
-  <si>
     <t>Thermo‐Optical Bistability Enabled by Bound States in The Continuum in Silicon Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Barulin, Olesya Pashina, Daniil Ryabov, Olga Sergaeva, Zarina Sadrieva, Alexey Shcherbakov, Viktoriia Rutckaia, Jörg Schilling, Andrey Bogdanov, Ivan Sinev, Alexander Chernov, Mihail Petrov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202301399</t>
   </si>
   <si>
     <t>Engineering of High-Q States via Collective Mode Coupling in Chains of Mie Resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Maria Poleva, Nikolay Solodovchenko, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman S. Savelev</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>1657-1663</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.3c01874</t>
@@ -251,74 +251,74 @@
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Stability of bound states in the continuum in low-contrast photonic structures</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012090</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012090</t>
   </si>
   <si>
+    <t>Bound states in the continuum in periodic structures with structural disorder</t>
+  </si>
+  <si>
+    <t>Ekaterina Maslova, Mikhail Rybin, Andrey Bogdanov, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>4313-4321</t>
+  </si>
+  <si>
+    <t>10.1515/nanoph-2021-0475</t>
+  </si>
+  <si>
     <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
   </si>
   <si>
-    <t>Bound states in the continuum in periodic structures with structural disorder</t>
-[...10 lines deleted...]
-  <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
     <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Observation of an Accidental Bound State in the Continuum in a Chain of Dielectric Disks</t>
@@ -380,138 +380,138 @@
   <si>
     <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Enhanced Temperature-Tunable Narrow-Band Photoluminescence from Resonant Perovskite Nanograting</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Zarina Sadrieva, Filipp Komissarenko, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>419-424</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2018.12.084</t>
   </si>
   <si>
+    <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
+  </si>
+  <si>
+    <t>Lydia Pogorelskaya, Andrey Bogdanov, Kirill Samusev, Artem Sinelnik, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012118</t>
+  </si>
+  <si>
+    <t>Light-matter interaction between photonic bound states in the continuum and bright excitons in transition metal dichalcogenides</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012064</t>
+  </si>
+  <si>
+    <t>Effect of finite lateral size of dielectric grating on optical bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012127</t>
+  </si>
+  <si>
     <t>Bound state in the continuum in 1D chain of dielectric disks: theory and experiment</t>
   </si>
   <si>
     <t>Mikhail Balezin, Zarina Sadrieva, Mikhail Beliakov, Polina Kapitanova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012012</t>
   </si>
   <si>
-    <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
-[...25 lines deleted...]
-  <si>
     <t>Strong coupling between excitons in transition metal dichalcogenides and optical bound states in the continuum</t>
   </si>
   <si>
     <t>161113(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.161113</t>
   </si>
   <si>
     <t>Strong Mode Coupling and High-Q Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2018.JTh2A.73</t>
   </si>
   <si>
     <t>Photoluminescence behavior of nanoimprinted halide perovskite at low temperatures</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Sergey Makarov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998058</t>
   </si>
   <si>
+    <t>High-Q resonances with low azimuthal indices in all-dielectric high-index nanoparticles</t>
+  </si>
+  <si>
+    <t>Andrey Bogdanov, Zarina Sadrieva, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>Proceedings of SPIE</t>
+  </si>
+  <si>
+    <t>10.1117/12.2272375</t>
+  </si>
+  <si>
     <t>Transition from optical bound states in the continuum to leaky resonances: role of substrate and roughness</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Ivan Sinev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00860</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1117/12.2272375</t>
   </si>
   <si>
     <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
   </si>
   <si>
     <t>10.1063/1.4998034</t>
   </si>
   <si>
     <t>High-Q supercavity modes in subwavelength dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.119.243901</t>
   </si>
   <si>
     <t>Light outcoupling from quantum dot-based microdisk laser via plasmonic nanoantenna</t>
   </si>
   <si>
     <t>Ivan Mukhin, Alexey Mozharov, Filipp Komissarenko, Zarina Sadrieva, Andrey Bogdanov</t>
   </si>
@@ -975,133 +975,133 @@
       </c>
       <c r="D2"/>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>33</v>
+      </c>
+      <c r="E3">
+        <v>42988</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>8.45</v>
+        <v>3.89</v>
       </c>
       <c r="I3">
-        <v>2.72</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>42988</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
-        <v>3.89</v>
+        <v>8.45</v>
       </c>
       <c r="I4">
-        <v>1.39</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
-      <c r="D5"/>
+      <c r="D5">
+        <v>49</v>
+      </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>12</v>
@@ -1382,91 +1382,91 @@
       <c r="D18">
         <v>2015</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.21</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
       </c>
-      <c r="D19"/>
-      <c r="E19"/>
       <c r="F19">
         <v>2021</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
-      <c r="H19"/>
-      <c r="I19"/>
+      <c r="H19">
+        <v>7.92</v>
+      </c>
+      <c r="I19">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="E20" t="s">
         <v>85</v>
       </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>2021</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" t="s">
         <v>89</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>2021</v>
       </c>
       <c r="G21" t="s">
         <v>90</v>
       </c>
       <c r="H21">
         <v>12.26</v>
       </c>
       <c r="I21">
         <v>3.76</v>
       </c>
@@ -1671,150 +1671,150 @@
       </c>
       <c r="G29" t="s">
         <v>121</v>
       </c>
       <c r="H29">
         <v>5.16</v>
       </c>
       <c r="I29">
         <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>123</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
       <c r="D30">
         <v>1092</v>
       </c>
       <c r="E30">
-        <v>12012</v>
+        <v>12118</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31">
         <v>1092</v>
       </c>
       <c r="E31">
-        <v>12118</v>
+        <v>12064</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
         <v>127</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.24</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
         <v>129</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32">
         <v>1092</v>
       </c>
       <c r="E32">
-        <v>12064</v>
+        <v>12127</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>130</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0.24</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>132</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>1092</v>
       </c>
       <c r="E33">
-        <v>12127</v>
+        <v>12012</v>
       </c>
       <c r="F33">
         <v>2018</v>
       </c>
       <c r="G33" t="s">
         <v>133</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34">
         <v>98</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34">
         <v>2018</v>
       </c>
       <c r="G34" t="s">
         <v>136</v>
       </c>
       <c r="H34">
         <v>3.74</v>
       </c>
       <c r="I34">
         <v>1.5</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
@@ -1850,104 +1850,104 @@
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
         <v>30029</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>144</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>145</v>
       </c>
       <c r="B37" t="s">
         <v>146</v>
       </c>
       <c r="C37" t="s">
-        <v>39</v>
+        <v>147</v>
       </c>
       <c r="D37">
-        <v>4</v>
+        <v>10343</v>
       </c>
       <c r="E37">
-        <v>723</v>
+        <v>10343</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="H37"/>
       <c r="I37">
-        <v>3.38</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C38" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="D38">
-        <v>10343</v>
+        <v>4</v>
       </c>
       <c r="E38">
-        <v>10343</v>
+        <v>723</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>151</v>
       </c>
-      <c r="H38"/>
+      <c r="H38">
+        <v>6.88</v>
+      </c>
       <c r="I38">
-        <v>0.24</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C39" t="s">
         <v>143</v>
       </c>
       <c r="D39">
         <v>1874</v>
       </c>
       <c r="E39">
         <v>30005</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>153</v>
       </c>
       <c r="H39"/>
       <c r="I39">
         <v>0.17</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>154</v>
       </c>
@@ -1988,74 +1988,74 @@
       </c>
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>162</v>
       </c>
       <c r="H41">
         <v>6.88</v>
       </c>
       <c r="I41">
         <v>3.38</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
         <v>164</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>165</v>
       </c>
       <c r="F42">
         <v>2016</v>
       </c>
       <c r="G42" t="s">
         <v>166</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>167</v>
       </c>
       <c r="B43" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>741</v>
       </c>
       <c r="E43">
         <v>12122</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
         <v>168</v>
       </c>
       <c r="H43"/>
       <c r="I43">
         <v>0.25</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>169</v>
       </c>