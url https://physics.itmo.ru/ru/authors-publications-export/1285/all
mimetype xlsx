--- v1 (2025-10-30)
+++ v2 (2026-04-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -92,74 +92,74 @@
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
     <t>High-Harmonic Generation from Resonant Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
     <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk, Yuri Kivshar</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01511</t>
   </si>
   <si>
+    <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012129</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012129</t>
+  </si>
+  <si>
     <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
   </si>
   <si>
     <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012104</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012104</t>
   </si>
   <si>
-    <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
-[...7 lines deleted...]
-  <si>
     <t>Generation of High Harmonics in Silicon Metasurfaces Boosted by Bound States in the Continuum</t>
   </si>
   <si>
     <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9542035</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>All-dielectric thermonanophotonics</t>
@@ -293,282 +293,279 @@
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012077</t>
   </si>
   <si>
     <t>Optical cooling of lead halide perovskite nanoparticles enhanced by Mie resonances</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Georgiy Zograf, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>17800-17806</t>
   </si>
   <si>
     <t>10.1039/c9nr03793d</t>
   </si>
   <si>
     <t>Revealing Low-Radiative Modes of Nanoresonators with Internal Raman Scattering</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
+    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>10.1134/s0021364019130010</t>
   </si>
   <si>
     <t>Photoluminescence spectral position shift governed by optical heating of perovskite resonant nanoparticles</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012179</t>
   </si>
   <si>
     <t>Локальная кристаллизация резонансной наночастицы из аморфного кремния для реализации оптической нанотермометрии</t>
   </si>
   <si>
     <t>Георгий Зограф, Ксения Барышникова, Сергей Макаров</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>107 (11)</t>
   </si>
   <si>
     <t>732-738</t>
   </si>
   <si>
     <t>10.7868/S0370274X18110085</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Valentin Milichko, Sergey Makarov, Dmitry Zuev</t>
+    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
+    <t>Light-Emitting Halide Perovskite Nanoantennas</t>
+  </si>
+  <si>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
+  </si>
+  <si>
+    <t>1185-1190</t>
+  </si>
+  <si>
+    <t>10.1021/acs.nanolett.7b04727</t>
+  </si>
+  <si>
     <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov, Yuri Kivshar</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8262339</t>
   </si>
   <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
-    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Valentin Milichko, E. A. Pidko</t>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Highly efficient optical heating of non-plasmonic nananoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Valentin Milichko, Sergey Makarov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261981</t>
   </si>
   <si>
-    <t>Light-Emitting Halide Perovskite Nanoantennas</t>
-[...10 lines deleted...]
-  <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Valentin Milichko, Sergey Makarov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
-    <t>Valentin Milichko, Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
+    <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Valentin Milichko, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/dd.2017.8168050</t>
   </si>
   <si>
     <t>Metal-dielectric nanocavity as a versatile optical sensing platform</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
+    <t>Dmitry Zuev, Dmitry Baranov, Georgiy Zograf, Andrey Krasilin, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>403-405</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2017.8107828</t>
   </si>
   <si>
     <t>Temperature-feedback direct laser reshaping of silicon nanostructures</t>
   </si>
   <si>
     <t>Georgiy Zograf, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.5007277</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
+    <t>Gap size impact on metal-dielectric nanocavity heater properties</t>
+  </si>
+  <si>
+    <t>Georgiy Zograf, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998072</t>
+  </si>
+  <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
-    <t>Gap size impact on metal-dielectric nanocavity heater properties</t>
-[...7 lines deleted...]
-  <si>
     <t>Resonant non-plasmonic nanoparticles for efficient temperature-feedback optical heating</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Valentin Milichko, Sergey Makarov, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>2945-2952</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00183</t>
   </si>
   <si>
     <t>Efficient Second-Harmonic Generation in Nanocrystalline Silicon Nanoparticle</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Valentin Milichko, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
   </si>
   <si>
     <t>3047-3053</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00392</t>
   </si>
   <si>
     <t>Modeling of formation mechanism and optical properties of Si/Au core-shell nanoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mikhail Rybin, Dmitry Zuev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>460-464</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756894</t>
   </si>
   <si>
     <t>Laser printing of Au/Si core-shell nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Pavel Belov</t>
+    <t>Georgiy Zograf, Dmitry Zuev, Ivan Mukhin, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012119</t>
   </si>
   <si>
     <t>Shape memory deformation recovery features in Cu-Al-Ni single crystals (in Russian)</t>
   </si>
   <si>
     <t>Георгий Зограф</t>
   </si>
   <si>
     <t>Materials Chemistry and Physics</t>
   </si>
   <si>
     <t>65-68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1044,83 +1041,83 @@
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2022</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>7.08</v>
       </c>
       <c r="I5">
         <v>2.27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D6">
         <v>2015</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F6">
         <v>2021</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H6">
         <v>0.55</v>
       </c>
       <c r="I6">
         <v>0.21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>2015</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
         <v>2021</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
         <v>0.55</v>
       </c>
       <c r="I7">
         <v>0.21</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
@@ -1351,51 +1348,51 @@
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
       <c r="H17">
         <v>11.19</v>
       </c>
       <c r="I17">
         <v>4.85</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18">
         <v>1461</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
@@ -1407,51 +1404,51 @@
       </c>
       <c r="E19">
         <v>106825</v>
       </c>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
         <v>3.05</v>
       </c>
       <c r="I19">
         <v>0.89</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20">
         <v>1410</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
@@ -1492,51 +1489,51 @@
       </c>
       <c r="E22" t="s">
         <v>95</v>
       </c>
       <c r="F22">
         <v>2019</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
       <c r="H22">
         <v>1.4</v>
       </c>
       <c r="I22">
         <v>0.58</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23">
         <v>12179</v>
       </c>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0.24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
@@ -1573,135 +1570,135 @@
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>109</v>
       </c>
       <c r="H25">
         <v>6.97</v>
       </c>
       <c r="I25">
         <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
         <v>112</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
         <v>113</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
+      <c r="H26">
+        <v>12.28</v>
+      </c>
+      <c r="I26">
+        <v>6.21</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D27"/>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D28"/>
-      <c r="E28"/>
+      <c r="E28" t="s">
+        <v>120</v>
+      </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>124</v>
       </c>
-      <c r="H29">
-[...4 lines deleted...]
-      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
         <v>127</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>128</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>129</v>
@@ -1817,213 +1814,213 @@
       </c>
       <c r="G35" t="s">
         <v>149</v>
       </c>
       <c r="H35">
         <v>8.53</v>
       </c>
       <c r="I35">
         <v>4.23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>40005</v>
+        <v>30043</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>152</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>30043</v>
+        <v>40005</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>155</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H38">
         <v>12.08</v>
       </c>
       <c r="I38">
         <v>7.45</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H39">
         <v>12.08</v>
       </c>
       <c r="I39">
         <v>7.45</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
         <v>164</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" t="s">
         <v>169</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D41">
         <v>741</v>
       </c>
       <c r="E41">
         <v>12119</v>
       </c>
       <c r="F41">
         <v>2016</v>
       </c>
       <c r="G41" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0.25</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" t="s">
         <v>172</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F42">
         <v>2014</v>
       </c>
       <c r="G42"/>
       <c r="H42">
         <v>2.26</v>
       </c>
       <c r="I42">
         <v>0.85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>