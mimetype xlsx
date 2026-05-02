--- v2 (2026-04-07)
+++ v3 (2026-05-02)
@@ -92,74 +92,74 @@
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
     <t>High-Harmonic Generation from Resonant Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
     <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk, Yuri Kivshar</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01511</t>
   </si>
   <si>
+    <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
+  </si>
+  <si>
+    <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012104</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012104</t>
+  </si>
+  <si>
     <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012129</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012129</t>
   </si>
   <si>
-    <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
-[...10 lines deleted...]
-  <si>
     <t>Generation of High Harmonics in Silicon Metasurfaces Boosted by Bound States in the Continuum</t>
   </si>
   <si>
     <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9542035</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>All-dielectric thermonanophotonics</t>
@@ -344,95 +344,95 @@
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>107 (11)</t>
   </si>
   <si>
     <t>732-738</t>
   </si>
   <si>
     <t>10.7868/S0370274X18110085</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
+    <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
+  </si>
+  <si>
+    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov, Yuri Kivshar</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8262339</t>
+  </si>
+  <si>
+    <t>Multifunctional sensing with hybrid nanophotonic structures</t>
+  </si>
+  <si>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
+  </si>
+  <si>
+    <t>1491-1493</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8261982</t>
+  </si>
+  <si>
+    <t>Highly efficient optical heating of non-plasmonic nananoparticles</t>
+  </si>
+  <si>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8261981</t>
+  </si>
+  <si>
     <t>Light-Emitting Halide Perovskite Nanoantennas</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
   </si>
   <si>
     <t>1185-1190</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
-    <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
-[...31 lines deleted...]
-  <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
@@ -464,66 +464,66 @@
   <si>
     <t>Georgiy Zograf, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.5007277</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
     <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
+    <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
+  </si>
+  <si>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998078</t>
+  </si>
+  <si>
     <t>Gap size impact on metal-dielectric nanocavity heater properties</t>
   </si>
   <si>
     <t>Georgiy Zograf, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1063/1.4998072</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Resonant non-plasmonic nanoparticles for efficient temperature-feedback optical heating</t>
   </si>
   <si>
     <t>2945-2952</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00183</t>
   </si>
   <si>
     <t>Efficient Second-Harmonic Generation in Nanocrystalline Silicon Nanoparticle</t>
   </si>
   <si>
     <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
   </si>
   <si>
     <t>3047-3053</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00392</t>
   </si>
   <si>
     <t>Modeling of formation mechanism and optical properties of Si/Au core-shell nanoparticles</t>
   </si>
@@ -1041,83 +1041,83 @@
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2022</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>7.08</v>
       </c>
       <c r="I5">
         <v>2.27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6">
         <v>2015</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6">
         <v>2021</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6">
         <v>0.55</v>
       </c>
       <c r="I6">
         <v>0.21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7">
         <v>2015</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
         <v>2021</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
         <v>0.55</v>
       </c>
       <c r="I7">
         <v>0.21</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
@@ -1348,51 +1348,51 @@
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
       <c r="H17">
         <v>11.19</v>
       </c>
       <c r="I17">
         <v>4.85</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D18">
         <v>1461</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
@@ -1404,51 +1404,51 @@
       </c>
       <c r="E19">
         <v>106825</v>
       </c>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
         <v>3.05</v>
       </c>
       <c r="I19">
         <v>0.89</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D20">
         <v>1410</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
@@ -1489,51 +1489,51 @@
       </c>
       <c r="E22" t="s">
         <v>95</v>
       </c>
       <c r="F22">
         <v>2019</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
       <c r="H22">
         <v>1.4</v>
       </c>
       <c r="I22">
         <v>0.58</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23">
         <v>12179</v>
       </c>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0.24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
@@ -1570,135 +1570,135 @@
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>109</v>
       </c>
       <c r="H25">
         <v>6.97</v>
       </c>
       <c r="I25">
         <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="E26" t="s">
         <v>112</v>
       </c>
+      <c r="D26"/>
+      <c r="E26"/>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
         <v>113</v>
       </c>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26"/>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
       <c r="C27" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27" t="s">
         <v>116</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D28"/>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E28"/>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
         <v>122</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
         <v>123</v>
       </c>
-      <c r="C29" t="s">
-[...3 lines deleted...]
-      <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>124</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
+      <c r="H29">
+        <v>12.28</v>
+      </c>
+      <c r="I29">
+        <v>6.21</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
         <v>127</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>128</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>129</v>
@@ -1814,78 +1814,78 @@
       </c>
       <c r="G35" t="s">
         <v>149</v>
       </c>
       <c r="H35">
         <v>8.53</v>
       </c>
       <c r="I35">
         <v>4.23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>30043</v>
+        <v>40005</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>152</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>40005</v>
+        <v>30043</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>155</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
@@ -1943,51 +1943,51 @@
       </c>
       <c r="C40" t="s">
         <v>165</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>166</v>
       </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
         <v>167</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>169</v>
       </c>
       <c r="C41" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D41">
         <v>741</v>
       </c>
       <c r="E41">
         <v>12119</v>
       </c>
       <c r="F41">
         <v>2016</v>
       </c>
       <c r="G41" t="s">
         <v>170</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0.25</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>171</v>
       </c>
       <c r="B42" t="s">
         <v>172</v>
       </c>