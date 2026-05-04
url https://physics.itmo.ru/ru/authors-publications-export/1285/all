--- v3 (2026-05-02)
+++ v4 (2026-05-04)
@@ -344,93 +344,93 @@
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>107 (11)</t>
   </si>
   <si>
     <t>732-738</t>
   </si>
   <si>
     <t>10.7868/S0370274X18110085</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
+    <t>Multifunctional sensing with hybrid nanophotonic structures</t>
+  </si>
+  <si>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>1491-1493</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8261982</t>
+  </si>
+  <si>
+    <t>Highly efficient optical heating of non-plasmonic nananoparticles</t>
+  </si>
+  <si>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8261981</t>
+  </si>
+  <si>
+    <t>Light-Emitting Halide Perovskite Nanoantennas</t>
+  </si>
+  <si>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov, Yuri Kivshar</t>
+  </si>
+  <si>
+    <t>1185-1190</t>
+  </si>
+  <si>
+    <t>10.1021/acs.nanolett.7b04727</t>
+  </si>
+  <si>
     <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
   </si>
   <si>
     <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov, Yuri Kivshar</t>
   </si>
   <si>
-    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers.2017.8262339</t>
-  </si>
-[...31 lines deleted...]
-    <t>10.1021/acs.nanolett.7b04727</t>
   </si>
   <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
@@ -1573,132 +1573,132 @@
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>109</v>
       </c>
       <c r="H25">
         <v>6.97</v>
       </c>
       <c r="I25">
         <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26"/>
-      <c r="E26"/>
+      <c r="E26" t="s">
+        <v>113</v>
+      </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C27" t="s">
         <v>112</v>
       </c>
       <c r="D27"/>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="E28"/>
+        <v>72</v>
+      </c>
+      <c r="D28">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>120</v>
+      </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="I28"/>
+        <v>121</v>
+      </c>
+      <c r="H28">
+        <v>12.28</v>
+      </c>
+      <c r="I28">
+        <v>6.21</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>124</v>
       </c>
-      <c r="H29">
-[...4 lines deleted...]
-      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
         <v>127</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>128</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>129</v>