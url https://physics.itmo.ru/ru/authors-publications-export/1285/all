--- v4 (2026-05-04)
+++ v5 (2026-06-25)
@@ -83,195 +83,195 @@
   <si>
     <t>Daniil Ryabov, Olesya Pashina, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2022-0074</t>
   </si>
   <si>
     <t>Thermo-optical reshaping of second-harmonic emission from dimer all-dielectric nanoresonators</t>
   </si>
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
     <t>High-Harmonic Generation from Resonant Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Viacheslav Korolev, Richard Hollinger, Duk-Yong Choi, Michael Zuerch, Christian Spielmann, Daniil Kartashov, Sergey Makarov, Sergey S. Kruk</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01511</t>
   </si>
   <si>
+    <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012129</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012129</t>
+  </si>
+  <si>
     <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
   </si>
   <si>
     <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012104</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012104</t>
   </si>
   <si>
-    <t>Optical heating of doped semiconductor nanocylinders supporting quasi-BIC modes</t>
-[...7 lines deleted...]
-  <si>
     <t>Generation of High Harmonics in Silicon Metasurfaces Boosted by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9542035</t>
   </si>
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>All-dielectric thermonanophotonics</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advances in Optics and Photonics</t>
   </si>
   <si>
     <t>10.1364/aop.426047</t>
   </si>
   <si>
     <t>Silicon metasurfaces with bound states in the continuum for high-harmonic generation</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Barry Luther Davies, Michael Zurch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2592977</t>
   </si>
   <si>
     <t>Enhanced Raman Scattering for Probing Near‐Field Distribution in All‐Dielectric Nanostructures</t>
   </si>
   <si>
     <t>Georgiy Zograf, Kseniia Baryshnikova, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202000139</t>
   </si>
   <si>
     <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020033</t>
   </si>
   <si>
     <t>10.1063/5.0031853</t>
   </si>
   <si>
     <t>Bound States in the Continuum for Enhanced Generation of High Optical Harmonics</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Viacheslav Korolev, Anastasia Zalogina, Duk-Yong Choi, Richard Hollinger, Michael Zürch, Daniil Kartashov, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF)</t>
   </si>
   <si>
     <t>10.1364/np.2020.npm3e.1</t>
   </si>
   <si>
     <t>High-Harmonic Generation in Dielectric Metasurfaces Empowered by Bound States in the Continuum</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Anastasia Zalogina, Duk-Yong Choi, Viacheslav Korolev, Richard Hollinger, Daniil Kartashov, Michael Zürch, Christian Spielmann, Sergey Makarov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fth1c.5</t>
   </si>
   <si>
     <t>Manipulation Technique for Precise Transfer of Single Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Filipp Komissarenko, Georgiy Zograf, Sergey Makarov, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10071306</t>
   </si>
   <si>
     <t>Stimulated Raman scattering from Mie-resonant subwavelength nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Georgiy Zograf, Daniil Ryabov, Pavel Voroshilov, Pavel Tonkaev, Dmitry Permyakov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>5786–5791</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.0c01646</t>
   </si>
   <si>
     <t>Light induced temperature decrease of semiconductor nanoparticle</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Georgiy Zograf, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>012179</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012179</t>
   </si>
   <si>
     <t>Electrically driven metal and all-dielectric nanoantennas for plasmon polariton excitation</t>
   </si>
@@ -344,95 +344,95 @@
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>107 (11)</t>
   </si>
   <si>
     <t>732-738</t>
   </si>
   <si>
     <t>10.7868/S0370274X18110085</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
+    <t>Light-Emitting Halide Perovskite Nanoantennas</t>
+  </si>
+  <si>
+    <t>Ekaterina Tiguntseva, Georgiy Zograf, Filipp Komissarenko, Dmitry Zuev, Anvar Zakhidov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>1185-1190</t>
+  </si>
+  <si>
+    <t>10.1021/acs.nanolett.7b04727</t>
+  </si>
+  <si>
+    <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
+  </si>
+  <si>
+    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8262339</t>
+  </si>
+  <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
     <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
-    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Highly efficient optical heating of non-plasmonic nananoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261981</t>
   </si>
   <si>
-    <t>Light-Emitting Halide Perovskite Nanoantennas</t>
-[...19 lines deleted...]
-  <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
@@ -464,81 +464,81 @@
   <si>
     <t>Georgiy Zograf, Sergey Makarov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.5007277</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
     <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
+    <t>Gap size impact on metal-dielectric nanocavity heater properties</t>
+  </si>
+  <si>
+    <t>Georgiy Zograf, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998072</t>
+  </si>
+  <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
-    <t>Gap size impact on metal-dielectric nanocavity heater properties</t>
-[...7 lines deleted...]
-  <si>
     <t>Resonant non-plasmonic nanoparticles for efficient temperature-feedback optical heating</t>
   </si>
   <si>
     <t>2945-2952</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00183</t>
   </si>
   <si>
     <t>Efficient Second-Harmonic Generation in Nanocrystalline Silicon Nanoparticle</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf</t>
   </si>
   <si>
     <t>3047-3053</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00392</t>
   </si>
   <si>
     <t>Modeling of formation mechanism and optical properties of Si/Au core-shell nanoparticles</t>
   </si>
   <si>
     <t>Georgiy Zograf, Mikhail Rybin, Dmitry Zuev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>460-464</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756894</t>
   </si>
   <si>
     <t>Laser printing of Au/Si core-shell nanoparticles</t>
   </si>
@@ -1041,83 +1041,83 @@
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2022</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
         <v>7.08</v>
       </c>
       <c r="I5">
         <v>2.27</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D6">
         <v>2015</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F6">
         <v>2021</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="H6">
         <v>0.55</v>
       </c>
       <c r="I6">
         <v>0.21</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D7">
         <v>2015</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7">
         <v>2021</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7">
         <v>0.55</v>
       </c>
       <c r="I7">
         <v>0.21</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
@@ -1348,51 +1348,51 @@
       </c>
       <c r="E17" t="s">
         <v>73</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>74</v>
       </c>
       <c r="H17">
         <v>11.19</v>
       </c>
       <c r="I17">
         <v>4.85</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18">
         <v>1461</v>
       </c>
       <c r="E18" t="s">
         <v>77</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>0.23</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
@@ -1404,51 +1404,51 @@
       </c>
       <c r="E19">
         <v>106825</v>
       </c>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
         <v>3.05</v>
       </c>
       <c r="I19">
         <v>0.89</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20">
         <v>1410</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>86</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.22</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
@@ -1489,51 +1489,51 @@
       </c>
       <c r="E22" t="s">
         <v>95</v>
       </c>
       <c r="F22">
         <v>2019</v>
       </c>
       <c r="G22" t="s">
         <v>96</v>
       </c>
       <c r="H22">
         <v>1.4</v>
       </c>
       <c r="I22">
         <v>0.58</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D23" t="s">
         <v>98</v>
       </c>
       <c r="E23">
         <v>12179</v>
       </c>
       <c r="F23">
         <v>2018</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>0.24</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
@@ -1570,124 +1570,124 @@
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>109</v>
       </c>
       <c r="H25">
         <v>6.97</v>
       </c>
       <c r="I25">
         <v>2.4</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D26">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
         <v>112</v>
-      </c>
-[...2 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="I26"/>
+        <v>113</v>
+      </c>
+      <c r="H26">
+        <v>12.28</v>
+      </c>
+      <c r="I26">
+        <v>6.21</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
         <v>115</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>117</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D28"/>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>121</v>
       </c>
-      <c r="H28">
-[...4 lines deleted...]
-      </c>
+      <c r="H28"/>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>122</v>
       </c>
       <c r="B29" t="s">
         <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>124</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>126</v>
       </c>
       <c r="C30" t="s">
         <v>127</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
@@ -1814,78 +1814,78 @@
       </c>
       <c r="G35" t="s">
         <v>149</v>
       </c>
       <c r="H35">
         <v>8.53</v>
       </c>
       <c r="I35">
         <v>4.23</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" t="s">
         <v>55</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>40005</v>
+        <v>30043</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>152</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" t="s">
         <v>55</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>30043</v>
+        <v>40005</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>155</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
@@ -1943,51 +1943,51 @@
       </c>
       <c r="C40" t="s">
         <v>165</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>166</v>
       </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
         <v>167</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>168</v>
       </c>
       <c r="B41" t="s">
         <v>169</v>
       </c>
       <c r="C41" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D41">
         <v>741</v>
       </c>
       <c r="E41">
         <v>12119</v>
       </c>
       <c r="F41">
         <v>2016</v>
       </c>
       <c r="G41" t="s">
         <v>170</v>
       </c>
       <c r="H41"/>
       <c r="I41">
         <v>0.25</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>171</v>
       </c>
       <c r="B42" t="s">
         <v>172</v>
       </c>