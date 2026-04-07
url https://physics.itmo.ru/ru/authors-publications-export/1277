--- v1 (2026-03-10)
+++ v2 (2026-04-07)
@@ -236,77 +236,77 @@
   <si>
     <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Polina Kapitanova, Ivan Iorsh, Stanislav Glybovski, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012196</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012196</t>
   </si>
   <si>
     <t>A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Anna Hurshkainen, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>012085</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012085</t>
   </si>
   <si>
+    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski, Ingmar J. Voogt, Irina Melchakova, Pavel Belov, Cornelis A.T. van den Berg, Alexander J.E. Raaijmakers</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2019.100764</t>
+  </si>
+  <si>
     <t>Radio Frequency Coil for Dual-Nuclei MR Muscle Energetics Investigation Based on Two Capacitively Coupled Periodic Wire Arrays</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Marc Dubois, Christophe Vilmen, Stanislav Glybovski</t>
   </si>
   <si>
     <t>IEEE Antennas and Wireless Propagation Letters</t>
   </si>
   <si>
     <t>721-725</t>
   </si>
   <si>
     <t>10.1109/lawp.2019.2960610</t>
   </si>
   <si>
-    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
-[...10 lines deleted...]
-  <si>
     <t>RF-coil with variable resonant frequency for multiheteronuclear ultra-high field MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Georgiy Solomakha, Mikhail Zubkov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2019.100747</t>
   </si>
   <si>
     <t>An artificial magnetic shield for a volume coil for 7T MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Ksenia Lezhennikova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
   </si>
   <si>
     <t>10.1109/iceaa.2019.8878996</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipoles by a Single Passive Scatterer for Ultra-High Field MRI</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Anna Hurshkainen</t>
@@ -353,86 +353,86 @@
   <si>
     <t>10.1109/metamaterials.2018.8534082</t>
   </si>
   <si>
     <t>Experimental observation of hybrid TE-TM polarized surface waves supported by hyperbolic metasurface</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.195404</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipole Antennas by a Split-Loop Resonator</t>
   </si>
   <si>
     <t>Radio Science</t>
   </si>
   <si>
     <t>1398-1405</t>
   </si>
   <si>
     <t>10.1029/2018RS006679</t>
   </si>
   <si>
+    <t>Passive Decoupling Techniques in Ultra-High Field MRI</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>012049</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012049</t>
+  </si>
+  <si>
+    <t>Decoupling of Dipole Antennas by a Split Loop</t>
+  </si>
+  <si>
+    <t>Stanislav Glybovski, Anna Hurshkainen</t>
+  </si>
+  <si>
+    <t>012137</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012137</t>
+  </si>
+  <si>
     <t>Small animal large field of view magnetic resonance imaging with metamaterial-inspired resonator</t>
   </si>
   <si>
     <t>Mikhail Zubkov, Anna Hurshkainen, Ekaterina Brui, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>012180</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012180</t>
   </si>
   <si>
-    <t>Passive Decoupling Techniques in Ultra-High Field MRI</t>
-[...22 lines deleted...]
-  <si>
     <t>Passive Electromagnetic Decoupling in an Active Metasurface of Dipoles</t>
   </si>
   <si>
     <t>53-61</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2018.10.001</t>
   </si>
   <si>
     <t>Small animal whole-body imaging with metamaterial-inspired RF coil</t>
   </si>
   <si>
     <t>NMR in Biomedicine</t>
   </si>
   <si>
     <t>31(8)</t>
   </si>
   <si>
     <t>e3952</t>
   </si>
   <si>
     <t>10.1002/nbm.3952</t>
   </si>
   <si>
     <t>Hybridized eigenmodes of periodic wire arrays and their application in radiofrequency coils for preclinical MRI</t>
@@ -443,66 +443,66 @@
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-018-27327-y</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
+    <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
+  </si>
+  <si>
+    <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998040</t>
+  </si>
+  <si>
     <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998028</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/1.4998040</t>
   </si>
   <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
     <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>193-197</t>
   </si>
@@ -1332,106 +1332,106 @@
       <c r="E17" t="s">
         <v>72</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>39</v>
+      </c>
+      <c r="E18">
+        <v>100764</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H18">
-        <v>3.83</v>
+        <v>2.45</v>
       </c>
       <c r="I18">
-        <v>1.33</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19">
+        <v>19</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>100764</v>
       </c>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
-        <v>2.45</v>
+        <v>3.83</v>
       </c>
       <c r="I19">
-        <v>0.58</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D20">
         <v>38</v>
       </c>
       <c r="E20">
         <v>100747</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
       <c r="H20">
         <v>1.96</v>
       </c>
       <c r="I20">
         <v>0.47</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
@@ -1662,77 +1662,77 @@
       <c r="D30">
         <v>1092</v>
       </c>
       <c r="E30" t="s">
         <v>123</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>126</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
         <v>127</v>
       </c>
       <c r="H31">
         <v>1.58</v>
       </c>
       <c r="I31">
         <v>0.43</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C32" t="s">
         <v>129</v>
       </c>
       <c r="D32" t="s">
         <v>130</v>
       </c>
       <c r="E32" t="s">
         <v>131</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>132</v>
       </c>
       <c r="H32">
         <v>3.41</v>
       </c>
       <c r="I32">
         <v>1.71</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
@@ -1797,78 +1797,78 @@
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>142</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>145</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>150</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">