--- v2 (2026-04-07)
+++ v3 (2026-04-27)
@@ -443,66 +443,66 @@
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-018-27327-y</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
+    <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998028</t>
+  </si>
+  <si>
     <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998040</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/1.4998028</t>
   </si>
   <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
     <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>193-197</t>
   </si>
@@ -1797,78 +1797,78 @@
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>142</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>145</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>150</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">