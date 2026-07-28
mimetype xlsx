--- v4 (2026-06-13)
+++ v5 (2026-07-28)
@@ -137,51 +137,51 @@
   <si>
     <t>Olga S. Pavlova, Mikhail V. Gulyaev, Lev L. Gervits, Anna Hurshkainen, Anton V. Nikulin, Viktor Puchnin, Ekaterina D. Teploukhova, Tatyana A. Kuropatkina, Nikolay V. Anisimov, Nataliya A. Medvedeva, Yury A. Pirogov</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>2318-2331</t>
   </si>
   <si>
     <t>10.1002/mrm.29606</t>
   </si>
   <si>
     <t>A Surface RF Coil with a Configurable Field of View for 23Na MR Spectroscopy at 0.5T</t>
   </si>
   <si>
     <t>2022 IEEE International Multi-Conference on Engineering, Computer and Information Sciences (SIBIRCON)</t>
   </si>
   <si>
     <t>10.1109/sibircon56155.2022.10017017</t>
   </si>
   <si>
     <t>Quadrature transceive wireless coil: Design concept and application for bilateral breast MRI at 1.5 T</t>
   </si>
   <si>
-    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Petrova, Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
+    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Raskina (Petrova), Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1002/mrm.29507</t>
   </si>
   <si>
     <t>Comparison of different wireless coils for 1.5 T bilateral breast MRI</t>
   </si>
   <si>
     <t>Viktor Puchnin, Anna Hurshkainen, Georgiy Solomakha, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012116</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012116</t>
   </si>
   <si>
     <t>Metamaterial inspired resonator for targeted breast MRI at 1.5 T.</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
@@ -200,113 +200,113 @@
   <si>
     <t>IEEE Transactions on Antennas and Propagation</t>
   </si>
   <si>
     <t>1094-1106</t>
   </si>
   <si>
     <t>10.1109/tap.2020.3016495</t>
   </si>
   <si>
     <t>Constructive Near-Field Interference Effect in a Birdcage MRI Coil with an Artificial Magnetic Shield</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Anna Hurshkainen, A. Vignaud, M. Dubois, P. Jomin, Irina Melchakova, Pavel Belov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>064004</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.13.064004</t>
   </si>
   <si>
+    <t>Volume metasolenoid-based coil for 23Na MRI at 7 Tesla</t>
+  </si>
+  <si>
+    <t>Georgiy Solomakha, Anna Hurshkainen, Stanislav Glybovski, Anna Andreychenko</t>
+  </si>
+  <si>
+    <t>012056</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012056</t>
+  </si>
+  <si>
     <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Polina Kapitanova, Ivan Iorsh, Stanislav Glybovski, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012196</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012196</t>
   </si>
   <si>
     <t>A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</t>
   </si>
   <si>
     <t>Ksenia Lezhennikova, Anna Hurshkainen, Irina Melchakova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>012085</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012085</t>
   </si>
   <si>
-    <t>Volume metasolenoid-based coil for 23Na MRI at 7 Tesla</t>
-[...8 lines deleted...]
-    <t>10.1088/1742-6596/1461/1/012056</t>
+    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski, Ingmar J. Voogt, Irina Melchakova, Pavel Belov, Cornelis A.T. van den Berg, Alexander J.E. Raaijmakers</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2019.100764</t>
   </si>
   <si>
     <t>Radio Frequency Coil for Dual-Nuclei MR Muscle Energetics Investigation Based on Two Capacitively Coupled Periodic Wire Arrays</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Marc Dubois, Christophe Vilmen, Stanislav Glybovski</t>
   </si>
   <si>
     <t>IEEE Antennas and Wireless Propagation Letters</t>
   </si>
   <si>
     <t>721-725</t>
   </si>
   <si>
     <t>10.1109/lawp.2019.2960610</t>
   </si>
   <si>
-    <t>A parametric study of radiative dipole body array coil for 7 Tesla MRI</t>
-[...10 lines deleted...]
-  <si>
     <t>RF-coil with variable resonant frequency for multiheteronuclear ultra-high field MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Georgiy Solomakha, Mikhail Zubkov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2019.100747</t>
   </si>
   <si>
     <t>An artificial magnetic shield for a volume coil for 7T MRI</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Ksenia Lezhennikova, Stanislav Glybovski</t>
   </si>
   <si>
     <t>2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</t>
   </si>
   <si>
     <t>10.1109/iceaa.2019.8878996</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipoles by a Single Passive Scatterer for Ultra-High Field MRI</t>
   </si>
   <si>
     <t>Sergei Kurdjumov, Anna Hurshkainen</t>
@@ -353,84 +353,84 @@
   <si>
     <t>10.1109/metamaterials.2018.8534082</t>
   </si>
   <si>
     <t>Experimental observation of hybrid TE-TM polarized surface waves supported by hyperbolic metasurface</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.195404</t>
   </si>
   <si>
     <t>Decoupling of Two Closely Located Dipole Antennas by a Split-Loop Resonator</t>
   </si>
   <si>
     <t>Radio Science</t>
   </si>
   <si>
     <t>1398-1405</t>
   </si>
   <si>
     <t>10.1029/2018RS006679</t>
   </si>
   <si>
+    <t>Passive Decoupling Techniques in Ultra-High Field MRI</t>
+  </si>
+  <si>
+    <t>Anna Hurshkainen, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>012049</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012049</t>
+  </si>
+  <si>
+    <t>Decoupling of Dipole Antennas by a Split Loop</t>
+  </si>
+  <si>
+    <t>Stanislav Glybovski, Anna Hurshkainen</t>
+  </si>
+  <si>
+    <t>012137</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012137</t>
+  </si>
+  <si>
     <t>Small animal large field of view magnetic resonance imaging with metamaterial-inspired resonator</t>
   </si>
   <si>
     <t>Mikhail Zubkov, Anna Hurshkainen, Ekaterina Brui, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>012180</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012180</t>
-  </si>
-[...22 lines deleted...]
-    <t>10.1088/1742-6596/1092/1/012137</t>
   </si>
   <si>
     <t>Passive Electromagnetic Decoupling in an Active Metasurface of Dipoles</t>
   </si>
   <si>
     <t>53-61</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2018.10.001</t>
   </si>
   <si>
     <t>Small animal whole-body imaging with metamaterial-inspired RF coil</t>
   </si>
   <si>
     <t>NMR in Biomedicine</t>
   </si>
   <si>
     <t>31(8)</t>
   </si>
   <si>
     <t>e3952</t>
   </si>
   <si>
     <t>10.1002/nbm.3952</t>
   </si>
@@ -1332,106 +1332,106 @@
       <c r="E17" t="s">
         <v>72</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
         <v>73</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.23</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>39</v>
+      </c>
+      <c r="E18">
+        <v>100764</v>
       </c>
       <c r="F18">
         <v>2020</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H18">
-        <v>3.83</v>
+        <v>2.45</v>
       </c>
       <c r="I18">
-        <v>1.33</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>80</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19">
+        <v>19</v>
+      </c>
+      <c r="E19" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>100764</v>
       </c>
       <c r="F19">
         <v>2020</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
-        <v>2.45</v>
+        <v>3.83</v>
       </c>
       <c r="I19">
-        <v>0.58</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D20">
         <v>38</v>
       </c>
       <c r="E20">
         <v>100747</v>
       </c>
       <c r="F20">
         <v>2019</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
       <c r="H20">
         <v>1.96</v>
       </c>
       <c r="I20">
         <v>0.47</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
@@ -1520,51 +1520,51 @@
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>104</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>105</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
       <c r="D26">
         <v>98</v>
       </c>
       <c r="E26">
         <v>195404</v>
       </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
         <v>108</v>
       </c>
       <c r="H26">
         <v>3.74</v>
       </c>
       <c r="I26">
         <v>1.5</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
@@ -1662,77 +1662,77 @@
       <c r="D30">
         <v>1092</v>
       </c>
       <c r="E30" t="s">
         <v>123</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>124</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>126</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
         <v>127</v>
       </c>
       <c r="H31">
         <v>1.58</v>
       </c>
       <c r="I31">
         <v>0.43</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>128</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C32" t="s">
         <v>129</v>
       </c>
       <c r="D32" t="s">
         <v>130</v>
       </c>
       <c r="E32" t="s">
         <v>131</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>132</v>
       </c>
       <c r="H32">
         <v>3.41</v>
       </c>
       <c r="I32">
         <v>1.71</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">