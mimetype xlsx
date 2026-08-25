--- v5 (2026-07-28)
+++ v6 (2026-08-25)
@@ -443,66 +443,66 @@
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262394</t>
   </si>
   <si>
     <t>A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/s41598-018-27327-y</t>
   </si>
   <si>
     <t>A metamaterial-inspired MR antenna independently tunable at two frequencies</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107858</t>
   </si>
   <si>
+    <t>A mechanically tunable and efficient ceramic probe for MR-microscopy at 17 Tesla</t>
+  </si>
+  <si>
+    <t>Sergei Kurdjumov, Stanislav Glybovski, Anna Hurshkainen, Irina Melchakova, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998040</t>
+  </si>
+  <si>
     <t>Decoupling capabilities of split-loop resonator structure for 7 Tesla MRI surface array coils</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Sergei Kurdjumov, Stanislav Glybovski, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998028</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1063/1.4998040</t>
   </si>
   <si>
     <t>EBG metasurfaces for MRI application</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Tatiana Derzhavskaya, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.1109/radio.2016.7772010</t>
   </si>
   <si>
     <t>Decoupling of antennas with wire metasurface structures: MRI applications</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Stanislav Glybovski, Irina Melchakova</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>193-197</t>
   </si>
@@ -1797,78 +1797,78 @@
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>142</v>
       </c>
       <c r="H35"/>
       <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>144</v>
       </c>
       <c r="C36" t="s">
         <v>49</v>
       </c>
       <c r="D36">
         <v>1874</v>
       </c>
       <c r="E36">
-        <v>20007</v>
+        <v>30011</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>145</v>
       </c>
       <c r="H36"/>
       <c r="I36">
         <v>0.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>147</v>
       </c>
       <c r="C37" t="s">
         <v>49</v>
       </c>
       <c r="D37">
         <v>1874</v>
       </c>
       <c r="E37">
-        <v>30011</v>
+        <v>20007</v>
       </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37"/>
       <c r="I37">
         <v>0.17</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
         <v>150</v>
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38">