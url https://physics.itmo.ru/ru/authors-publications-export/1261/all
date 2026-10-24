--- v5 (2026-09-01)
+++ v6 (2026-10-24)
@@ -377,86 +377,86 @@
   <si>
     <t>Excitation of a bound state in the continuum in nonlinear systems from the far field</t>
   </si>
   <si>
     <t>Sergei Krasikov, Alexander Chukhrov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2591938</t>
   </si>
   <si>
     <t>Propagative Oscillations in Codirectional Polariton Waveguide Couplers</t>
   </si>
   <si>
     <t>J. Beierlein, E. Rozas, O. A. Egorov, M. Klaas, Alexey Yulin, H. Suchomel, T. H. Harder, M. Emmerling, M. D. Martín, Ivan Shelykh, C. Schneider, L. Viña, S. Höfling, S. Klembt</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.126.075302</t>
   </si>
   <si>
+    <t>Probing of vortex States with polariton waves of low intensity</t>
+  </si>
+  <si>
+    <t>Alexey Yulin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020135</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031848</t>
+  </si>
+  <si>
     <t>Spontaneous symmetry breaking and control of the radiation from microlaser          arrays</t>
   </si>
   <si>
     <t>Дарья Долинина, Алексей Юлин</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020024</t>
   </si>
   <si>
     <t>10.1063/5.0032057</t>
   </si>
   <si>
     <t>Dynamics of a dark mode excitation in nonlinear systems</t>
   </si>
   <si>
     <t>020068</t>
   </si>
   <si>
     <t>10.1063/5.0031923</t>
   </si>
   <si>
-    <t>Probing of vortex States with polariton waves of low intensity</t>
-[...10 lines deleted...]
-  <si>
     <t>Optical analogue of Dresselhaus spin–orbit interaction in photonic graphene</t>
   </si>
   <si>
     <t>C. E. Whittaker, T. Dowling, Anton Nalitov, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>10.1038/s41566-020-00729-z</t>
   </si>
   <si>
     <t>Dynamics of Particles Trapped by Dissipative Domain Walls</t>
   </si>
   <si>
     <t>Daria Dolinina, Alexander Shalin, Alexey Yulin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>71-76</t>
   </si>
   <si>
     <t>10.1134/s0021364020140027</t>
@@ -626,75 +626,75 @@
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Laser-Induced Periodical Structures Fabrication for Third Harmonic Generation</t>
   </si>
   <si>
     <t>Sergey Makarov, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012112</t>
   </si>
   <si>
     <t>Nonlinear band-structure of an exciton-polariton condensate in a one-dimensional lattice</t>
   </si>
   <si>
     <t>I. Yu. Chestnov, Alexey Yulin, A. P. Alodjants, Ivan Shelykh, O. A. Egorov</t>
   </si>
   <si>
     <t>2016 International Conference Laser Optics (LO)</t>
   </si>
   <si>
     <t>10.1109/lo.2016.7549882</t>
   </si>
   <si>
+    <t>Self-Adjusted All-Dielectric Metasurface for Deep Ultraviolet Femtosecond Pulses Generation</t>
+  </si>
+  <si>
+    <t>Sergey Makarov, Tatiana Voytova, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>17809-17814</t>
+  </si>
+  <si>
+    <t>10.1039/C6NR04860A</t>
+  </si>
+  <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00384</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1039/C6NR04860A</t>
   </si>
   <si>
     <t>The role of Purcell effect for third harmonic generation</t>
   </si>
   <si>
     <t>Tatiana Voytova, Alexey Yulin, Kseniia Baryshnikova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012034</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1866,78 +1866,78 @@
       <c r="C31" t="s">
         <v>123</v>
       </c>
       <c r="D31">
         <v>2300</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>125</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
         <v>123</v>
       </c>
       <c r="D32">
         <v>2300</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>0.19</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>123</v>
       </c>
       <c r="D33">
         <v>2300</v>
       </c>
       <c r="E33" t="s">
         <v>131</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
         <v>132</v>
       </c>
       <c r="H33"/>
       <c r="I33">
         <v>0.19</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>133</v>
       </c>
@@ -2445,101 +2445,101 @@
       <c r="A52" t="s">
         <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>201</v>
       </c>
       <c r="C52" t="s">
         <v>202</v>
       </c>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52">
         <v>2016</v>
       </c>
       <c r="G52" t="s">
         <v>203</v>
       </c>
       <c r="H52"/>
       <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>204</v>
       </c>
       <c r="B53" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C53" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>206</v>
+      </c>
+      <c r="D53">
+        <v>8</v>
       </c>
       <c r="E53" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F53">
         <v>2016</v>
       </c>
       <c r="G53" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H53">
-        <v>6.76</v>
+        <v>7.37</v>
       </c>
       <c r="I53">
-        <v>3.47</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B54" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="C54" t="s">
+        <v>103</v>
+      </c>
+      <c r="D54" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>211</v>
       </c>
       <c r="F54">
         <v>2016</v>
       </c>
       <c r="G54" t="s">
         <v>212</v>
       </c>
       <c r="H54">
-        <v>7.37</v>
+        <v>6.76</v>
       </c>
       <c r="I54">
-        <v>2.79</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>213</v>
       </c>
       <c r="B55" t="s">
         <v>214</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>690</v>
       </c>
       <c r="E55">
         <v>12034</v>
       </c>
       <c r="F55">
         <v>2016</v>
       </c>
       <c r="G55" t="s">
         <v>215</v>
       </c>
       <c r="H55"/>