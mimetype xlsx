--- v2 (2025-11-23)
+++ v3 (2026-04-07)
@@ -350,86 +350,86 @@
   <si>
     <t>Excitation of a bound state in the continuum in nonlinear systems from the far field</t>
   </si>
   <si>
     <t>Sergei Krasikov, Alexander Chukhrov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2591938</t>
   </si>
   <si>
     <t>Propagative Oscillations in Codirectional Polariton Waveguide Couplers</t>
   </si>
   <si>
     <t>J. Beierlein, E. Rozas, O. A. Egorov, M. Klaas, Alexey Yulin, H. Suchomel, T. H. Harder, M. Emmerling, M. D. Martín, Ivan Shelykh, C. Schneider, L. Viña, S. Höfling, S. Klembt</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.126.075302</t>
   </si>
   <si>
+    <t>Probing of vortex States with polariton waves of low intensity</t>
+  </si>
+  <si>
+    <t>Alexey Yulin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020135</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031848</t>
+  </si>
+  <si>
     <t>Spontaneous symmetry breaking and control of the radiation from microlaser          arrays</t>
   </si>
   <si>
     <t>Дарья Долинина, Алексей Юлин</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020024</t>
   </si>
   <si>
     <t>10.1063/5.0032057</t>
   </si>
   <si>
     <t>Dynamics of a dark mode excitation in nonlinear systems</t>
   </si>
   <si>
     <t>020068</t>
   </si>
   <si>
     <t>10.1063/5.0031923</t>
   </si>
   <si>
-    <t>Probing of vortex States with polariton waves of low intensity</t>
-[...10 lines deleted...]
-  <si>
     <t>Optical analogue of Dresselhaus spin–orbit interaction in photonic graphene</t>
   </si>
   <si>
     <t>C. E. Whittaker, T. Dowling, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>10.1038/s41566-020-00729-z</t>
   </si>
   <si>
     <t>Dynamics of Particles Trapped by Dissipative Domain Walls</t>
   </si>
   <si>
     <t>Daria Dolinina, Alexander Shalin, Alexey Yulin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>71-76</t>
   </si>
   <si>
     <t>10.1134/s0021364020140027</t>
@@ -551,111 +551,111 @@
   <si>
     <t>Nonlinear control of electromagnetic topological edge states</t>
   </si>
   <si>
     <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.163901</t>
   </si>
   <si>
     <t>Resonant interaction of slow light solitons and dispersive waves in nonlinear chiral photonic waveguide</t>
   </si>
   <si>
     <t>Alexey Yulin, Ivan Iorsh, Ivan Shelykh</t>
   </si>
   <si>
     <t>053065</t>
   </si>
   <si>
     <t>10.1088/1367-2630/aac4fa</t>
   </si>
   <si>
     <t>Van der Waals metal-organic framework as an excitonic material for advanced photonics</t>
   </si>
   <si>
-    <t>Valentin Milichko, Sergey Makarov, Alexey Yulin, Andrey Krasilin, Pavel Belov</t>
+    <t>Sergey Makarov, Alexey Yulin, Andrey Krasilin, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.201606034</t>
   </si>
   <si>
     <t>Solitary waves in chains of silicon nanoparticles</t>
   </si>
   <si>
     <t>Roman Savelev, Alexey Yulin, Yuri Kivshar</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>367-372</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Laser-Induced Periodical Structures Fabrication for Third Harmonic Generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Valentin Milichko, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+    <t>Sergey Makarov, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012112</t>
   </si>
   <si>
     <t>Nonlinear band-structure of an exciton-polariton condensate in a one-dimensional lattice</t>
   </si>
   <si>
     <t>I. Yu. Chestnov, Alexey Yulin, A. P. Alodjants, Ivan Shelykh, O. A. Egorov</t>
   </si>
   <si>
     <t>2016 International Conference Laser Optics (LO)</t>
   </si>
   <si>
     <t>10.1109/lo.2016.7549882</t>
   </si>
   <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00384</t>
   </si>
   <si>
     <t>Self-Adjusted All-Dielectric Metasurface for Deep Ultraviolet Femtosecond Pulses Generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Tatiana Voytova, Valentin Milichko, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+    <t>Sergey Makarov, Tatiana Voytova, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>17809-17814</t>
   </si>
   <si>
     <t>10.1039/C6NR04860A</t>
   </si>
   <si>
     <t>The role of Purcell effect for third harmonic generation</t>
   </si>
   <si>
     <t>Tatiana Voytova, Alexey Yulin, Kseniia Baryshnikova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012034</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1753,78 +1753,78 @@
       <c r="C28" t="s">
         <v>114</v>
       </c>
       <c r="D28">
         <v>2300</v>
       </c>
       <c r="E28" t="s">
         <v>115</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
         <v>116</v>
       </c>
       <c r="H28"/>
       <c r="I28">
         <v>0.19</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>118</v>
       </c>
       <c r="C29" t="s">
         <v>114</v>
       </c>
       <c r="D29">
         <v>2300</v>
       </c>
       <c r="E29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.19</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>114</v>
       </c>
       <c r="D30">
         <v>2300</v>
       </c>
       <c r="E30" t="s">
         <v>122</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
         <v>123</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>124</v>
       </c>