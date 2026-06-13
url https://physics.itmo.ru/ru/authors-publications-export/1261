--- v3 (2026-04-07)
+++ v4 (2026-06-13)
@@ -12,109 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Spin relaxation in a polariton fluid: Quantum hydrodynamic approach</t>
+  </si>
+  <si>
+    <t>Daria Saltykova, Alexey Yulin, Ivan Shelykh</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>10.1103/schp-qjmz</t>
+  </si>
+  <si>
     <t>Transverse instability of hybrid solitons in the strong light-matter coupling regime</t>
   </si>
   <si>
     <t>Alexey Yulin, Dmitry Zezyulin</t>
   </si>
   <si>
-    <t>Physical Review B</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/51pc-cv8b</t>
   </si>
   <si>
     <t>High‐Efficient Switchable Third Harmonic Generation on Thin Film Phase Change Materials</t>
   </si>
   <si>
     <t>Daniil Litvinov, Olga Kushchenko, Petr I. Lazarenko, Alexey O. Yakubov, Alexey Yulin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202501669</t>
   </si>
   <si>
     <t>Quantum hydrodynamics of a polariton fluid: Pure energy relaxation terms</t>
   </si>
   <si>
-    <t>Daria Saltykova, Alexey Yulin, Ivan Shelykh</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/1m12-wvk8</t>
   </si>
   <si>
     <t>Short‐Term Bienenstock‐Cooper‐Munro Learning in Optoelectrically‐Driven Flexible Halide Perovskite Single Crystal Memristors</t>
   </si>
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Kerr nonlinearity effect on the stability of Wannier-Stark states in active optical systems</t>
   </si>
   <si>
     <t>Aleksei Verbitskii, Alexey Yulin</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101316</t>
@@ -389,51 +395,51 @@
   <si>
     <t>Spontaneous symmetry breaking and control of the radiation from microlaser          arrays</t>
   </si>
   <si>
     <t>Дарья Долинина, Алексей Юлин</t>
   </si>
   <si>
     <t>020024</t>
   </si>
   <si>
     <t>10.1063/5.0032057</t>
   </si>
   <si>
     <t>Dynamics of a dark mode excitation in nonlinear systems</t>
   </si>
   <si>
     <t>020068</t>
   </si>
   <si>
     <t>10.1063/5.0031923</t>
   </si>
   <si>
     <t>Optical analogue of Dresselhaus spin–orbit interaction in photonic graphene</t>
   </si>
   <si>
-    <t>C. E. Whittaker, T. Dowling, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
+    <t>C. E. Whittaker, T. Dowling, Anton Nalitov, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>10.1038/s41566-020-00729-z</t>
   </si>
   <si>
     <t>Dynamics of Particles Trapped by Dissipative Domain Walls</t>
   </si>
   <si>
     <t>Daria Dolinina, Alexander Shalin, Alexey Yulin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>71-76</t>
   </si>
   <si>
     <t>10.1134/s0021364020140027</t>
   </si>
   <si>
     <t>Impact of the Energetic Landscape on Polariton Condensates' Propagation along a Coupler</t>
   </si>
@@ -458,156 +464,159 @@
   <si>
     <t>10.1364/ol.396951</t>
   </si>
   <si>
     <t>BIC-solitons in one-dimensional photonic crystal slab</t>
   </si>
   <si>
     <t>012030</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012030</t>
   </si>
   <si>
     <t>Dynamics of localized dissipative structures in a generalized Lugiato–Lefever model with negative quartic group-velocity dispersion</t>
   </si>
   <si>
     <t>O. Melchert, Alexey Yulin, A. Demircan</t>
   </si>
   <si>
     <t>10.1364/ol.392180</t>
   </si>
   <si>
     <t>Spinning polariton vortices with magnetic field</t>
   </si>
   <si>
+    <t>Alexey Yulin, Anton Nalitov, Ivan Shelykh</t>
+  </si>
+  <si>
     <t>10.1103/physrevb.101.104308</t>
   </si>
   <si>
     <t>Complex Dynamics of Optical Solitons Interacting with Nanoparticles</t>
   </si>
   <si>
     <t>268-272</t>
   </si>
   <si>
     <t>10.1134/s002136402005001x</t>
   </si>
   <si>
     <t>Dynamics of particles trapped by dissipative solitons</t>
   </si>
   <si>
     <t>755-756</t>
   </si>
   <si>
     <t>10.1134/s0370274x19230085</t>
   </si>
   <si>
     <t>Acoustic waves in polariton wires</t>
   </si>
   <si>
-    <t>Valerii Kozin, Alexey Yulin, Ivan Iorsh, Ivan Shelykh</t>
+    <t>Valerii Kozin, Alexey Yulin, Anton Nalitov, Ivan Iorsh, Ivan Shelykh</t>
   </si>
   <si>
     <t>012023</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1331/1/012023</t>
   </si>
   <si>
     <t>Resonant excitation of acoustic waves in one-dimensional exciton-polariton systems</t>
   </si>
   <si>
-    <t>Alexey Yulin, Valerii Kozin, Ivan Shelykh</t>
+    <t>Alexey Yulin, Valerii Kozin, Anton Nalitov, Ivan Shelykh</t>
   </si>
   <si>
     <t>043610</t>
   </si>
   <si>
     <t>10.1103/physreva.100.043610</t>
   </si>
   <si>
     <t>Amplification of nonlinear polariton pulses in waveguides</t>
   </si>
   <si>
     <t>Lucy E. Tapia Rodriguez, Paul M. Walker, Helgi Sigurdsson, Ben Royall, Ian Farrer, David A. Ritchie, Alexey Yulin, Ivan Shelykh,  Maurice S. Skolnick, Dmitry N. Krizhanovskii</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.27.010692</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>Nonlinear control of electromagnetic topological edge states</t>
   </si>
   <si>
-    <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Alexey Yulin, Alexey Slobozhanyuk, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.121.163901</t>
   </si>
   <si>
     <t>Resonant interaction of slow light solitons and dispersive waves in nonlinear chiral photonic waveguide</t>
   </si>
   <si>
     <t>Alexey Yulin, Ivan Iorsh, Ivan Shelykh</t>
   </si>
   <si>
     <t>053065</t>
   </si>
   <si>
     <t>10.1088/1367-2630/aac4fa</t>
   </si>
   <si>
     <t>Van der Waals metal-organic framework as an excitonic material for advanced photonics</t>
   </si>
   <si>
     <t>Sergey Makarov, Alexey Yulin, Andrey Krasilin, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.201606034</t>
   </si>
   <si>
     <t>Solitary waves in chains of silicon nanoparticles</t>
   </si>
   <si>
-    <t>Roman Savelev, Alexey Yulin, Yuri Kivshar</t>
+    <t>Roman Savelev, Alexey Yulin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>367-372</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Laser-Induced Periodical Structures Fabrication for Third Harmonic Generation</t>
   </si>
   <si>
     <t>Sergey Makarov, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012112</t>
   </si>
   <si>
     <t>Nonlinear band-structure of an exciton-polariton condensate in a one-dimensional lattice</t>
   </si>
   <si>
     <t>I. Yu. Chestnov, Alexey Yulin, A. P. Alodjants, Ivan Shelykh, O. A. Egorov</t>
   </si>
@@ -977,51 +986,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1036,1423 +1045,1450 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>4.04</v>
       </c>
       <c r="I2">
         <v>1.78</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D3"/>
+        <v>11</v>
+      </c>
+      <c r="D3">
+        <v>112</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H3">
-        <v>13.14</v>
+        <v>4.04</v>
       </c>
       <c r="I3">
-        <v>3.78</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
         <v>17</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
-        <v>4.04</v>
+        <v>13.14</v>
       </c>
       <c r="I4">
-        <v>1.78</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="D5">
-        <v>9</v>
+        <v>112</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H5">
-        <v>14.19</v>
+        <v>4.04</v>
       </c>
       <c r="I5">
-        <v>4.66</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6">
+        <v>9</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6">
+        <v>2025</v>
+      </c>
+      <c r="G6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H6">
-        <v>3.01</v>
+        <v>14.19</v>
       </c>
       <c r="I6">
-        <v>0.55</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-        <v>31</v>
+      <c r="D7">
+        <v>62</v>
+      </c>
+      <c r="E7">
+        <v>101316</v>
       </c>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="H7">
-        <v>6.89</v>
+        <v>3.01</v>
       </c>
       <c r="I7">
-        <v>1.85</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="H8">
-        <v>4.54</v>
+        <v>6.89</v>
       </c>
       <c r="I8">
-        <v>1.13</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9" t="s">
         <v>38</v>
       </c>
-      <c r="B9" t="s">
-[...8 lines deleted...]
-      <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>39</v>
+      </c>
+      <c r="H9">
+        <v>4.54</v>
+      </c>
+      <c r="I9">
+        <v>1.13</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10"/>
+      <c r="D10">
+        <v>6</v>
+      </c>
       <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="B11" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D11"/>
+      <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="H11">
-        <v>1.29</v>
+        <v>10.38</v>
       </c>
       <c r="I11">
-        <v>0.43</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12">
+        <v>165</v>
+      </c>
+      <c r="E12" t="s">
         <v>50</v>
       </c>
-      <c r="B12" t="s">
+      <c r="F12">
+        <v>2024</v>
+      </c>
+      <c r="G12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H12">
-        <v>3.91</v>
+        <v>1.29</v>
       </c>
       <c r="I12">
-        <v>1.54</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>108</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H13">
         <v>3.91</v>
       </c>
       <c r="I13">
         <v>1.54</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>11</v>
       </c>
       <c r="D14">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H14">
-        <v>6.86</v>
+        <v>3.91</v>
       </c>
       <c r="I14">
-        <v>2.01</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" t="s">
-[...8 lines deleted...]
-      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>62</v>
       </c>
       <c r="H15">
-        <v>3.91</v>
+        <v>6.86</v>
       </c>
       <c r="I15">
-        <v>1.54</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D16">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="H16">
-        <v>2.97</v>
+        <v>3.91</v>
       </c>
       <c r="I16">
-        <v>1.18</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="H17">
-        <v>17.46</v>
+        <v>2.97</v>
       </c>
       <c r="I17">
-        <v>5.5</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" t="s">
         <v>71</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="I18"/>
+        <v>72</v>
+      </c>
+      <c r="H18">
+        <v>17.46</v>
+      </c>
+      <c r="I18">
+        <v>5.5</v>
+      </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>73</v>
+      </c>
+      <c r="B19" t="s">
+        <v>74</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19">
+        <v>86</v>
+      </c>
+      <c r="E19" t="s">
         <v>76</v>
       </c>
-      <c r="B19" t="s">
+      <c r="F19">
+        <v>2023</v>
+      </c>
+      <c r="G19" t="s">
         <v>77</v>
       </c>
-      <c r="C19" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20">
+        <v>25</v>
+      </c>
+      <c r="E20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
-[...8 lines deleted...]
-      <c r="E20"/>
       <c r="F20">
         <v>2022</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="H20">
-        <v>2.71</v>
+        <v>3.73</v>
       </c>
       <c r="I20">
-        <v>0.85</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21">
+        <v>106</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21">
+        <v>2022</v>
+      </c>
+      <c r="G21" t="s">
         <v>85</v>
       </c>
-      <c r="C21" t="s">
-[...14 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>2.71</v>
+      </c>
       <c r="I21">
-        <v>0.21</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22">
+        <v>2015</v>
+      </c>
+      <c r="E22" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
-[...8 lines deleted...]
-      <c r="E22"/>
       <c r="F22">
         <v>2021</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H22"/>
       <c r="I22">
-        <v>1.54</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="D23">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>2021</v>
       </c>
       <c r="G23" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="H23">
-        <v>7.08</v>
+        <v>3.91</v>
       </c>
       <c r="I23">
-        <v>2.27</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D24">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
       </c>
-      <c r="B24" t="s">
-[...8 lines deleted...]
-      <c r="E24"/>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="H24">
-        <v>3.91</v>
+        <v>7.08</v>
       </c>
       <c r="I24">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>103</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="H25">
-        <v>17.69</v>
+        <v>3.91</v>
       </c>
       <c r="I25">
-        <v>4.85</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" t="s">
         <v>104</v>
       </c>
-      <c r="B26" t="s">
-[...5 lines deleted...]
-      <c r="D26"/>
+      <c r="D26">
+        <v>12</v>
+      </c>
       <c r="E26"/>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-      <c r="I26"/>
+        <v>105</v>
+      </c>
+      <c r="H26">
+        <v>17.69</v>
+      </c>
+      <c r="I26">
+        <v>4.85</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" t="s">
+        <v>107</v>
+      </c>
+      <c r="C27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28">
+        <v>126</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28">
+        <v>2021</v>
+      </c>
+      <c r="G28" t="s">
         <v>113</v>
       </c>
-      <c r="C28" t="s">
-[...14 lines deleted...]
-      <c r="H28"/>
+      <c r="H28">
+        <v>9.19</v>
+      </c>
       <c r="I28">
-        <v>0.19</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D29">
         <v>2300</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.19</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D30">
         <v>2300</v>
       </c>
       <c r="E30" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31">
+        <v>2300</v>
+      </c>
+      <c r="E31" t="s">
         <v>124</v>
       </c>
-      <c r="B31" t="s">
-[...6 lines deleted...]
-      <c r="E31"/>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="H31"/>
       <c r="I31">
-        <v>13.67</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>127</v>
+      </c>
+      <c r="C32" t="s">
         <v>128</v>
       </c>
-      <c r="B32" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D32"/>
+      <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="H32">
-        <v>1.53</v>
+        <v>38.77</v>
       </c>
       <c r="I32">
-        <v>0.57</v>
+        <v>13.67</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>130</v>
+      </c>
+      <c r="B33" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D33">
+        <v>112</v>
+      </c>
+      <c r="E33" t="s">
         <v>133</v>
-      </c>
-[...10 lines deleted...]
-        <v>2000650</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="H33">
-        <v>9.93</v>
+        <v>1.53</v>
       </c>
       <c r="I33">
-        <v>2.89</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" t="s">
         <v>137</v>
       </c>
-      <c r="B34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D34">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="E34">
-        <v>3781</v>
+        <v>2000650</v>
       </c>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H34">
-        <v>3.78</v>
+        <v>9.93</v>
       </c>
       <c r="I34">
-        <v>1.52</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>140</v>
+      </c>
+      <c r="C35" t="s">
         <v>141</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>45</v>
+      </c>
+      <c r="E35">
+        <v>3781</v>
       </c>
       <c r="F35">
         <v>2020</v>
       </c>
       <c r="G35" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>142</v>
+      </c>
+      <c r="H35">
+        <v>3.78</v>
+      </c>
       <c r="I35">
-        <v>0.23</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>143</v>
+      </c>
+      <c r="B36" t="s">
+        <v>140</v>
+      </c>
+      <c r="C36" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36">
+        <v>1461</v>
+      </c>
+      <c r="E36" t="s">
         <v>144</v>
-      </c>
-[...10 lines deleted...]
-        <v>2764</v>
       </c>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="H36"/>
       <c r="I36">
-        <v>1.52</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
         <v>147</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="D37">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="E37"/>
+        <v>45</v>
+      </c>
+      <c r="E37">
+        <v>2764</v>
+      </c>
       <c r="F37">
         <v>2020</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37">
-        <v>4.04</v>
+        <v>3.78</v>
       </c>
       <c r="I37">
-        <v>1.78</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>149</v>
       </c>
       <c r="B38" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="C38" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="D38">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E38"/>
       <c r="F38">
         <v>2020</v>
       </c>
       <c r="G38" t="s">
         <v>151</v>
       </c>
       <c r="H38">
-        <v>1.53</v>
+        <v>4.04</v>
       </c>
       <c r="I38">
-        <v>0.57</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>152</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C39" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D39">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E39" t="s">
         <v>153</v>
       </c>
       <c r="F39">
         <v>2020</v>
       </c>
       <c r="G39" t="s">
         <v>154</v>
       </c>
       <c r="H39">
         <v>1.53</v>
       </c>
       <c r="I39">
         <v>0.57</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>155</v>
       </c>
       <c r="B40" t="s">
+        <v>131</v>
+      </c>
+      <c r="C40" t="s">
+        <v>132</v>
+      </c>
+      <c r="D40">
+        <v>110</v>
+      </c>
+      <c r="E40" t="s">
         <v>156</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F40">
+        <v>2020</v>
+      </c>
+      <c r="G40" t="s">
         <v>157</v>
       </c>
-      <c r="F40">
-[...5 lines deleted...]
-      <c r="H40"/>
+      <c r="H40">
+        <v>1.53</v>
+      </c>
       <c r="I40">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
         <v>159</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41">
+        <v>1331</v>
+      </c>
+      <c r="E41" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="F41">
         <v>2019</v>
       </c>
       <c r="G41" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="H41"/>
       <c r="I41">
-        <v>1.42</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B42" t="s">
         <v>163</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42">
+        <v>100</v>
+      </c>
+      <c r="E42" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>10692</v>
       </c>
       <c r="F42">
         <v>2019</v>
       </c>
       <c r="G42" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="H42">
-        <v>3.67</v>
+        <v>2.78</v>
       </c>
       <c r="I42">
-        <v>1.53</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>166</v>
+      </c>
+      <c r="B43" t="s">
         <v>167</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>168</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="E43">
-        <v>4140</v>
+        <v>10692</v>
       </c>
       <c r="F43">
         <v>2019</v>
       </c>
       <c r="G43" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H43">
-        <v>14.59</v>
+        <v>3.67</v>
       </c>
       <c r="I43">
-        <v>6.13</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>172</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D44">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="E44">
-        <v>163901</v>
+        <v>4140</v>
       </c>
       <c r="F44">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G44" t="s">
         <v>173</v>
       </c>
       <c r="H44">
-        <v>9.23</v>
+        <v>14.59</v>
       </c>
       <c r="I44">
-        <v>3.57</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>174</v>
       </c>
       <c r="B45" t="s">
         <v>175</v>
       </c>
       <c r="C45" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="D45">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>121</v>
+      </c>
+      <c r="E45">
+        <v>163901</v>
       </c>
       <c r="F45">
         <v>2018</v>
       </c>
       <c r="G45" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H45">
-        <v>3.78</v>
+        <v>9.23</v>
       </c>
       <c r="I45">
-        <v>1.66</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
         <v>178</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46">
+        <v>20</v>
+      </c>
+      <c r="E46" t="s">
         <v>179</v>
       </c>
-      <c r="C46" t="s">
+      <c r="F46">
+        <v>2018</v>
+      </c>
+      <c r="G46" t="s">
         <v>180</v>
       </c>
-      <c r="D46">
-[...10 lines deleted...]
-      </c>
       <c r="H46">
-        <v>21.95</v>
+        <v>3.78</v>
       </c>
       <c r="I46">
-        <v>10.58</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
         <v>182</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>183</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47">
+        <v>1606034</v>
+      </c>
+      <c r="E47">
+        <v>43709</v>
+      </c>
+      <c r="F47">
+        <v>2017</v>
+      </c>
+      <c r="G47" t="s">
         <v>184</v>
       </c>
-      <c r="D47"/>
-[...10 lines deleted...]
-      <c r="I47"/>
+      <c r="H47">
+        <v>21.95</v>
+      </c>
+      <c r="I47">
+        <v>10.58</v>
+      </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>186</v>
+      </c>
+      <c r="C48" t="s">
         <v>187</v>
       </c>
-      <c r="B48" t="s">
+      <c r="D48"/>
+      <c r="E48" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>12112</v>
       </c>
       <c r="F48">
         <v>2016</v>
       </c>
       <c r="G48" t="s">
         <v>189</v>
       </c>
       <c r="H48"/>
-      <c r="I48">
-[...1 lines deleted...]
-      </c>
+      <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>190</v>
       </c>
       <c r="B49" t="s">
         <v>191</v>
       </c>
       <c r="C49" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="E49"/>
+        <v>88</v>
+      </c>
+      <c r="D49">
+        <v>741</v>
+      </c>
+      <c r="E49">
+        <v>12112</v>
+      </c>
       <c r="F49">
         <v>2016</v>
       </c>
       <c r="G49" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="H49"/>
-      <c r="I49"/>
+      <c r="I49">
+        <v>0.25</v>
+      </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
         <v>194</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>195</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
+      <c r="E50"/>
       <c r="F50">
         <v>2016</v>
       </c>
       <c r="G50" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>197</v>
+      </c>
+      <c r="B51" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" t="s">
+        <v>96</v>
+      </c>
+      <c r="D51" t="s">
         <v>198</v>
       </c>
-      <c r="B51" t="s">
+      <c r="E51" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F51">
         <v>2016</v>
       </c>
       <c r="G51" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H51">
-        <v>7.37</v>
+        <v>6.76</v>
       </c>
       <c r="I51">
-        <v>2.79</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" t="s">
+        <v>202</v>
+      </c>
+      <c r="C52" t="s">
         <v>203</v>
       </c>
-      <c r="B52" t="s">
+      <c r="D52">
+        <v>8</v>
+      </c>
+      <c r="E52" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>12034</v>
       </c>
       <c r="F52">
         <v>2016</v>
       </c>
       <c r="G52" t="s">
         <v>205</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>7.37</v>
+      </c>
       <c r="I52">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>206</v>
+      </c>
+      <c r="B53" t="s">
+        <v>207</v>
+      </c>
+      <c r="C53" t="s">
+        <v>88</v>
+      </c>
+      <c r="D53">
+        <v>690</v>
+      </c>
+      <c r="E53">
+        <v>12034</v>
+      </c>
+      <c r="F53">
+        <v>2016</v>
+      </c>
+      <c r="G53" t="s">
+        <v>208</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
         <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>