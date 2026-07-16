--- v4 (2026-06-13)
+++ v5 (2026-07-16)
@@ -356,84 +356,84 @@
   <si>
     <t>Excitation of a bound state in the continuum in nonlinear systems from the far field</t>
   </si>
   <si>
     <t>Sergei Krasikov, Alexander Chukhrov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2591938</t>
   </si>
   <si>
     <t>Propagative Oscillations in Codirectional Polariton Waveguide Couplers</t>
   </si>
   <si>
     <t>J. Beierlein, E. Rozas, O. A. Egorov, M. Klaas, Alexey Yulin, H. Suchomel, T. H. Harder, M. Emmerling, M. D. Martín, Ivan Shelykh, C. Schneider, L. Viña, S. Höfling, S. Klembt</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.126.075302</t>
   </si>
   <si>
+    <t>Spontaneous symmetry breaking and control of the radiation from microlaser          arrays</t>
+  </si>
+  <si>
+    <t>Дарья Долинина, Алексей Юлин</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020024</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032057</t>
+  </si>
+  <si>
+    <t>Dynamics of a dark mode excitation in nonlinear systems</t>
+  </si>
+  <si>
+    <t>020068</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031923</t>
+  </si>
+  <si>
     <t>Probing of vortex States with polariton waves of low intensity</t>
   </si>
   <si>
     <t>Alexey Yulin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020135</t>
   </si>
   <si>
     <t>10.1063/5.0031848</t>
-  </si>
-[...19 lines deleted...]
-    <t>10.1063/5.0031923</t>
   </si>
   <si>
     <t>Optical analogue of Dresselhaus spin–orbit interaction in photonic graphene</t>
   </si>
   <si>
     <t>C. E. Whittaker, T. Dowling, Anton Nalitov, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>10.1038/s41566-020-00729-z</t>
   </si>
   <si>
     <t>Dynamics of Particles Trapped by Dissipative Domain Walls</t>
   </si>
   <si>
     <t>Daria Dolinina, Alexander Shalin, Alexey Yulin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>71-76</t>
   </si>
@@ -1789,78 +1789,78 @@
       <c r="C29" t="s">
         <v>116</v>
       </c>
       <c r="D29">
         <v>2300</v>
       </c>
       <c r="E29" t="s">
         <v>117</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
         <v>118</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>0.19</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
         <v>116</v>
       </c>
       <c r="D30">
         <v>2300</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F30">
         <v>2020</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>0.19</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31">
         <v>2300</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
         <v>125</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>126</v>
       </c>