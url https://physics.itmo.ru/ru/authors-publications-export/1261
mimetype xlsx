--- v5 (2026-07-16)
+++ v6 (2026-09-03)
@@ -12,88 +12,109 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Ground-state selection by pure energy relaxation in polariton condensates</t>
+  </si>
+  <si>
+    <t>Daria Saltykova, Alexey Yulin, Ivan Shelykh</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>10.1103/9whd-2dzw</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
+  </si>
+  <si>
     <t>Spin relaxation in a polariton fluid: Quantum hydrodynamic approach</t>
   </si>
   <si>
-    <t>Daria Saltykova, Alexey Yulin, Ivan Shelykh</t>
-[...4 lines deleted...]
-  <si>
     <t>10.1103/schp-qjmz</t>
   </si>
   <si>
     <t>Transverse instability of hybrid solitons in the strong light-matter coupling regime</t>
   </si>
   <si>
     <t>Alexey Yulin, Dmitry Zezyulin</t>
   </si>
   <si>
     <t>10.1103/51pc-cv8b</t>
   </si>
   <si>
     <t>High‐Efficient Switchable Third Harmonic Generation on Thin Film Phase Change Materials</t>
   </si>
   <si>
     <t>Daniil Litvinov, Olga Kushchenko, Petr I. Lazarenko, Alexey O. Yakubov, Alexey Yulin, Artem Sinelnik</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202501669</t>
   </si>
   <si>
     <t>Quantum hydrodynamics of a polariton fluid: Pure energy relaxation terms</t>
@@ -356,86 +377,86 @@
   <si>
     <t>Excitation of a bound state in the continuum in nonlinear systems from the far field</t>
   </si>
   <si>
     <t>Sergei Krasikov, Alexander Chukhrov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2591938</t>
   </si>
   <si>
     <t>Propagative Oscillations in Codirectional Polariton Waveguide Couplers</t>
   </si>
   <si>
     <t>J. Beierlein, E. Rozas, O. A. Egorov, M. Klaas, Alexey Yulin, H. Suchomel, T. H. Harder, M. Emmerling, M. D. Martín, Ivan Shelykh, C. Schneider, L. Viña, S. Höfling, S. Klembt</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.126.075302</t>
   </si>
   <si>
+    <t>Dynamics of a dark mode excitation in nonlinear systems</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020068</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031923</t>
+  </si>
+  <si>
+    <t>Probing of vortex States with polariton waves of low intensity</t>
+  </si>
+  <si>
+    <t>Alexey Yulin</t>
+  </si>
+  <si>
+    <t>020135</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031848</t>
+  </si>
+  <si>
     <t>Spontaneous symmetry breaking and control of the radiation from microlaser          arrays</t>
   </si>
   <si>
     <t>Дарья Долинина, Алексей Юлин</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020024</t>
   </si>
   <si>
     <t>10.1063/5.0032057</t>
   </si>
   <si>
-    <t>Dynamics of a dark mode excitation in nonlinear systems</t>
-[...19 lines deleted...]
-  <si>
     <t>Optical analogue of Dresselhaus spin–orbit interaction in photonic graphene</t>
   </si>
   <si>
     <t>C. E. Whittaker, T. Dowling, Anton Nalitov, Alexey Yulin, B. Royall, E. Clarke, M. S. Skolnick, Ivan Shelykh</t>
   </si>
   <si>
     <t>Nature Photonics</t>
   </si>
   <si>
     <t>10.1038/s41566-020-00729-z</t>
   </si>
   <si>
     <t>Dynamics of Particles Trapped by Dissipative Domain Walls</t>
   </si>
   <si>
     <t>Daria Dolinina, Alexander Shalin, Alexey Yulin</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>71-76</t>
   </si>
   <si>
     <t>10.1134/s0021364020140027</t>
@@ -605,75 +626,75 @@
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Laser-Induced Periodical Structures Fabrication for Third Harmonic Generation</t>
   </si>
   <si>
     <t>Sergey Makarov, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012112</t>
   </si>
   <si>
     <t>Nonlinear band-structure of an exciton-polariton condensate in a one-dimensional lattice</t>
   </si>
   <si>
     <t>I. Yu. Chestnov, Alexey Yulin, A. P. Alodjants, Ivan Shelykh, O. A. Egorov</t>
   </si>
   <si>
     <t>2016 International Conference Laser Optics (LO)</t>
   </si>
   <si>
     <t>10.1109/lo.2016.7549882</t>
   </si>
   <si>
+    <t>Self-Adjusted All-Dielectric Metasurface for Deep Ultraviolet Femtosecond Pulses Generation</t>
+  </si>
+  <si>
+    <t>Sergey Makarov, Tatiana Voytova, Ivan Mukhin, Alexey Yulin, Pavel Belov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>17809-17814</t>
+  </si>
+  <si>
+    <t>10.1039/C6NR04860A</t>
+  </si>
+  <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00384</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1039/C6NR04860A</t>
   </si>
   <si>
     <t>The role of Purcell effect for third harmonic generation</t>
   </si>
   <si>
     <t>Tatiana Voytova, Alexey Yulin, Kseniia Baryshnikova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012034</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -986,51 +1007,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="155.676" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="308.925" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1045,1450 +1066,1506 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>4.04</v>
       </c>
       <c r="I2">
         <v>1.78</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D3">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>656</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>4.04</v>
+        <v>49.96</v>
       </c>
       <c r="I3">
-        <v>1.78</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D4"/>
+        <v>11</v>
+      </c>
+      <c r="D4">
+        <v>113</v>
+      </c>
       <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
-        <v>13.14</v>
+        <v>4.04</v>
       </c>
       <c r="I4">
-        <v>3.78</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>112</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5">
         <v>4.04</v>
       </c>
       <c r="I5">
         <v>1.78</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H6">
-        <v>14.19</v>
+        <v>13.14</v>
       </c>
       <c r="I6">
-        <v>4.66</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7">
+        <v>112</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7">
+        <v>2025</v>
+      </c>
+      <c r="G7" t="s">
         <v>28</v>
       </c>
-      <c r="D7">
-[...10 lines deleted...]
-      </c>
       <c r="H7">
-        <v>3.01</v>
+        <v>4.04</v>
       </c>
       <c r="I7">
-        <v>0.55</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8">
+        <v>9</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8">
+        <v>2025</v>
+      </c>
+      <c r="G8" t="s">
         <v>32</v>
       </c>
-      <c r="D8"/>
-[...8 lines deleted...]
-      </c>
       <c r="H8">
-        <v>6.89</v>
+        <v>14.19</v>
       </c>
       <c r="I8">
-        <v>1.85</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-        <v>38</v>
+      <c r="D9">
+        <v>62</v>
+      </c>
+      <c r="E9">
+        <v>101316</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H9">
-        <v>4.54</v>
+        <v>3.01</v>
       </c>
       <c r="I9">
-        <v>1.13</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10" t="s">
         <v>40</v>
       </c>
-      <c r="B10" t="s">
-[...8 lines deleted...]
-      <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="I10"/>
+        <v>41</v>
+      </c>
+      <c r="H10">
+        <v>6.89</v>
+      </c>
+      <c r="I10">
+        <v>1.85</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11"/>
+      <c r="E11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
-[...3 lines deleted...]
-      <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H11">
-        <v>10.38</v>
+        <v>4.54</v>
       </c>
       <c r="I11">
-        <v>2.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>6</v>
+      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
         <v>52</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13">
-        <v>3.91</v>
+        <v>10.38</v>
       </c>
       <c r="I13">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
         <v>56</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>165</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
       <c r="F14">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H14">
-        <v>3.91</v>
+        <v>1.29</v>
       </c>
       <c r="I14">
-        <v>1.54</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="D15">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H15">
-        <v>6.86</v>
+        <v>3.91</v>
       </c>
       <c r="I15">
-        <v>2.01</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16">
         <v>108</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>64</v>
       </c>
       <c r="H16">
         <v>3.91</v>
       </c>
       <c r="I16">
         <v>1.54</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E17"/>
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
       <c r="F17">
         <v>2023</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H17">
-        <v>2.97</v>
+        <v>6.86</v>
       </c>
       <c r="I17">
-        <v>1.18</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D18">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>2023</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="H18">
-        <v>17.46</v>
+        <v>3.91</v>
       </c>
       <c r="I18">
-        <v>5.5</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
         <v>73</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>74</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="E19"/>
       <c r="F19">
         <v>2023</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I19"/>
+        <v>75</v>
+      </c>
+      <c r="H19">
+        <v>2.97</v>
+      </c>
+      <c r="I19">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" t="s">
         <v>78</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20">
+        <v>12</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20">
+        <v>2023</v>
+      </c>
+      <c r="G20" t="s">
         <v>79</v>
       </c>
-      <c r="C20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H20">
-        <v>3.73</v>
+        <v>17.46</v>
       </c>
       <c r="I20">
-        <v>1.58</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D21">
+        <v>86</v>
+      </c>
+      <c r="E21" t="s">
         <v>83</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="F21">
+        <v>2023</v>
+      </c>
+      <c r="G21" t="s">
         <v>84</v>
       </c>
-      <c r="D21">
-[...14 lines deleted...]
-      </c>
+      <c r="H21"/>
+      <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
         <v>86</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>87</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
         <v>88</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>2022</v>
+      </c>
+      <c r="G22" t="s">
         <v>89</v>
       </c>
-      <c r="F22">
-[...5 lines deleted...]
-      <c r="H22"/>
+      <c r="H22">
+        <v>3.73</v>
+      </c>
       <c r="I22">
-        <v>0.21</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" t="s">
         <v>91</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E23"/>
       <c r="F23">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H23">
-        <v>3.91</v>
+        <v>2.71</v>
       </c>
       <c r="I23">
-        <v>1.54</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>2015</v>
+      </c>
+      <c r="E24" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F24">
         <v>2021</v>
       </c>
       <c r="G24" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="H24"/>
       <c r="I24">
-        <v>2.27</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>2021</v>
       </c>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="H25">
         <v>3.91</v>
       </c>
       <c r="I25">
         <v>1.54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>103</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
         <v>104</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26"/>
       <c r="F26">
         <v>2021</v>
       </c>
       <c r="G26" t="s">
         <v>105</v>
       </c>
       <c r="H26">
-        <v>17.69</v>
+        <v>7.08</v>
       </c>
       <c r="I26">
-        <v>4.85</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>107</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>11</v>
+      </c>
+      <c r="D27">
+        <v>103</v>
+      </c>
       <c r="E27"/>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="I27"/>
+        <v>108</v>
+      </c>
+      <c r="H27">
+        <v>3.91</v>
+      </c>
+      <c r="I27">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" t="s">
         <v>110</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>111</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>126</v>
+        <v>12</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2021</v>
       </c>
       <c r="G28" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="H28">
-        <v>9.19</v>
+        <v>17.69</v>
       </c>
       <c r="I28">
-        <v>3.25</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
         <v>114</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>115</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
+        <v>2021</v>
+      </c>
+      <c r="G29" t="s">
         <v>116</v>
       </c>
-      <c r="D29">
-[...10 lines deleted...]
-      </c>
       <c r="H29"/>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>118</v>
+      </c>
+      <c r="C30" t="s">
         <v>119</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30">
-        <v>2300</v>
-[...1 lines deleted...]
-      <c r="E30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30">
+        <v>2021</v>
+      </c>
+      <c r="G30" t="s">
         <v>120</v>
       </c>
-      <c r="F30">
-[...5 lines deleted...]
-      <c r="H30"/>
+      <c r="H30">
+        <v>9.19</v>
+      </c>
       <c r="I30">
-        <v>0.19</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D31">
         <v>2300</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="F31">
         <v>2020</v>
       </c>
       <c r="G31" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="H31"/>
       <c r="I31">
         <v>0.19</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" t="s">
         <v>126</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>122</v>
+      </c>
+      <c r="D32">
+        <v>2300</v>
+      </c>
+      <c r="E32" t="s">
         <v>127</v>
       </c>
-      <c r="C32" t="s">
-[...3 lines deleted...]
-      <c r="E32"/>
       <c r="F32">
         <v>2020</v>
       </c>
       <c r="G32" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="H32"/>
       <c r="I32">
-        <v>13.67</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" t="s">
         <v>130</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33">
+        <v>2300</v>
+      </c>
+      <c r="E33" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F33">
         <v>2020</v>
       </c>
       <c r="G33" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="H33"/>
       <c r="I33">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" t="s">
+        <v>134</v>
+      </c>
+      <c r="C34" t="s">
         <v>135</v>
       </c>
-      <c r="B34" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D34"/>
+      <c r="E34"/>
       <c r="F34">
         <v>2020</v>
       </c>
       <c r="G34" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="H34">
-        <v>9.93</v>
+        <v>38.77</v>
       </c>
       <c r="I34">
-        <v>2.89</v>
+        <v>13.67</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>137</v>
+      </c>
+      <c r="B35" t="s">
+        <v>138</v>
+      </c>
+      <c r="C35" t="s">
         <v>139</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35">
+        <v>112</v>
+      </c>
+      <c r="E35" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>3781</v>
       </c>
       <c r="F35">
         <v>2020</v>
       </c>
       <c r="G35" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H35">
-        <v>3.78</v>
+        <v>1.53</v>
       </c>
       <c r="I35">
-        <v>1.52</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" t="s">
         <v>143</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>144</v>
       </c>
       <c r="D36">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>8</v>
+      </c>
+      <c r="E36">
+        <v>2000650</v>
       </c>
       <c r="F36">
         <v>2020</v>
       </c>
       <c r="G36" t="s">
         <v>145</v>
       </c>
-      <c r="H36"/>
+      <c r="H36">
+        <v>9.93</v>
+      </c>
       <c r="I36">
-        <v>0.23</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>146</v>
       </c>
       <c r="B37" t="s">
         <v>147</v>
       </c>
       <c r="C37" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D37">
         <v>45</v>
       </c>
       <c r="E37">
-        <v>2764</v>
+        <v>3781</v>
       </c>
       <c r="F37">
         <v>2020</v>
       </c>
       <c r="G37" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H37">
         <v>3.78</v>
       </c>
       <c r="I37">
         <v>1.52</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D38">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="E38"/>
+        <v>1461</v>
+      </c>
+      <c r="E38" t="s">
+        <v>151</v>
+      </c>
       <c r="F38">
         <v>2020</v>
       </c>
       <c r="G38" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H38"/>
       <c r="I38">
-        <v>1.78</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
-        <v>131</v>
+        <v>154</v>
       </c>
       <c r="C39" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="D39">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>45</v>
+      </c>
+      <c r="E39">
+        <v>2764</v>
       </c>
       <c r="F39">
         <v>2020</v>
       </c>
       <c r="G39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H39">
-        <v>1.53</v>
+        <v>3.78</v>
       </c>
       <c r="I39">
-        <v>0.57</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
-        <v>131</v>
+        <v>157</v>
       </c>
       <c r="C40" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="D40">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E40"/>
       <c r="F40">
         <v>2020</v>
       </c>
       <c r="G40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H40">
-        <v>1.53</v>
+        <v>4.04</v>
       </c>
       <c r="I40">
-        <v>0.57</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="C41" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="D41">
-        <v>1331</v>
+        <v>111</v>
       </c>
       <c r="E41" t="s">
         <v>160</v>
       </c>
       <c r="F41">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G41" t="s">
         <v>161</v>
       </c>
-      <c r="H41"/>
+      <c r="H41">
+        <v>1.53</v>
+      </c>
       <c r="I41">
-        <v>0.22</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>162</v>
       </c>
       <c r="B42" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42">
+        <v>110</v>
+      </c>
+      <c r="E42" t="s">
         <v>163</v>
       </c>
-      <c r="C42" t="s">
-[...5 lines deleted...]
-      <c r="E42" t="s">
+      <c r="F42">
+        <v>2020</v>
+      </c>
+      <c r="G42" t="s">
         <v>164</v>
       </c>
-      <c r="F42">
-[...4 lines deleted...]
-      </c>
       <c r="H42">
-        <v>2.78</v>
+        <v>1.53</v>
       </c>
       <c r="I42">
-        <v>1.42</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
         <v>166</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43">
+        <v>1331</v>
+      </c>
+      <c r="E43" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>10692</v>
       </c>
       <c r="F43">
         <v>2019</v>
       </c>
       <c r="G43" t="s">
-        <v>169</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="H43"/>
       <c r="I43">
-        <v>1.53</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" t="s">
         <v>170</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
+        <v>74</v>
+      </c>
+      <c r="D44">
+        <v>100</v>
+      </c>
+      <c r="E44" t="s">
         <v>171</v>
-      </c>
-[...7 lines deleted...]
-        <v>4140</v>
       </c>
       <c r="F44">
         <v>2019</v>
       </c>
       <c r="G44" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="H44">
-        <v>14.59</v>
+        <v>2.78</v>
       </c>
       <c r="I44">
-        <v>6.13</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
         <v>174</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>175</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="E45">
-        <v>163901</v>
+        <v>10692</v>
       </c>
       <c r="F45">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G45" t="s">
         <v>176</v>
       </c>
       <c r="H45">
-        <v>9.23</v>
+        <v>3.67</v>
       </c>
       <c r="I45">
-        <v>3.57</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>178</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>179</v>
       </c>
       <c r="D46">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>13</v>
+      </c>
+      <c r="E46">
+        <v>4140</v>
       </c>
       <c r="F46">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G46" t="s">
         <v>180</v>
       </c>
       <c r="H46">
-        <v>3.78</v>
+        <v>14.59</v>
       </c>
       <c r="I46">
-        <v>1.66</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>181</v>
       </c>
       <c r="B47" t="s">
         <v>182</v>
       </c>
       <c r="C47" t="s">
+        <v>119</v>
+      </c>
+      <c r="D47">
+        <v>121</v>
+      </c>
+      <c r="E47">
+        <v>163901</v>
+      </c>
+      <c r="F47">
+        <v>2018</v>
+      </c>
+      <c r="G47" t="s">
         <v>183</v>
       </c>
-      <c r="D47">
-[...10 lines deleted...]
-      </c>
       <c r="H47">
-        <v>21.95</v>
+        <v>9.23</v>
       </c>
       <c r="I47">
-        <v>10.58</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>184</v>
+      </c>
+      <c r="B48" t="s">
         <v>185</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
+        <v>87</v>
+      </c>
+      <c r="D48">
+        <v>20</v>
+      </c>
+      <c r="E48" t="s">
         <v>186</v>
       </c>
-      <c r="C48" t="s">
+      <c r="F48">
+        <v>2018</v>
+      </c>
+      <c r="G48" t="s">
         <v>187</v>
       </c>
-      <c r="D48"/>
-[...10 lines deleted...]
-      <c r="I48"/>
+      <c r="H48">
+        <v>3.78</v>
+      </c>
+      <c r="I48">
+        <v>1.66</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>189</v>
+      </c>
+      <c r="C49" t="s">
         <v>190</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49">
+        <v>1606034</v>
+      </c>
+      <c r="E49">
+        <v>43709</v>
+      </c>
+      <c r="F49">
+        <v>2017</v>
+      </c>
+      <c r="G49" t="s">
         <v>191</v>
       </c>
-      <c r="C49" t="s">
-[...14 lines deleted...]
-      <c r="H49"/>
+      <c r="H49">
+        <v>21.95</v>
+      </c>
       <c r="I49">
-        <v>0.25</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>192</v>
+      </c>
+      <c r="B50" t="s">
         <v>193</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>194</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50"/>
+      <c r="E50" t="s">
         <v>195</v>
       </c>
-      <c r="D50"/>
-      <c r="E50"/>
       <c r="F50">
         <v>2016</v>
       </c>
       <c r="G50" t="s">
         <v>196</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>197</v>
       </c>
       <c r="B51" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C51" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>95</v>
+      </c>
+      <c r="D51">
+        <v>741</v>
+      </c>
+      <c r="E51">
+        <v>12112</v>
       </c>
       <c r="F51">
         <v>2016</v>
       </c>
       <c r="G51" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="H51"/>
       <c r="I51">
-        <v>3.47</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B52" t="s">
         <v>201</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>202</v>
       </c>
-      <c r="C52" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D52"/>
+      <c r="E52"/>
       <c r="F52">
         <v>2016</v>
       </c>
       <c r="G52" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52"/>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>205</v>
+      </c>
+      <c r="C53" t="s">
         <v>206</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>12034</v>
       </c>
       <c r="F53">
         <v>2016</v>
       </c>
       <c r="G53" t="s">
         <v>208</v>
       </c>
-      <c r="H53"/>
+      <c r="H53">
+        <v>7.37</v>
+      </c>
       <c r="I53">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>193</v>
+      </c>
+      <c r="C54" t="s">
+        <v>103</v>
+      </c>
+      <c r="D54" t="s">
+        <v>210</v>
+      </c>
+      <c r="E54" t="s">
+        <v>211</v>
+      </c>
+      <c r="F54">
+        <v>2016</v>
+      </c>
+      <c r="G54" t="s">
+        <v>212</v>
+      </c>
+      <c r="H54">
+        <v>6.76</v>
+      </c>
+      <c r="I54">
+        <v>3.47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>214</v>
+      </c>
+      <c r="C55" t="s">
+        <v>95</v>
+      </c>
+      <c r="D55">
+        <v>690</v>
+      </c>
+      <c r="E55">
+        <v>12034</v>
+      </c>
+      <c r="F55">
+        <v>2016</v>
+      </c>
+      <c r="G55" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55">
         <v>0.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>