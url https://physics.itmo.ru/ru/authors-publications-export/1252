--- v6 (2026-09-04)
+++ v7 (2026-09-25)
@@ -434,171 +434,171 @@
   <si>
     <t>10.1109/metamaterials.2019.8900879</t>
   </si>
   <si>
     <t>Smart Table Based on a Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Kseniia Baryshnikova, Aleksandr Markvart, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>054046</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.11.054046</t>
   </si>
   <si>
     <t>Metamaterials-inspired resonator for wireless power transfer systems</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012083</t>
   </si>
   <si>
+    <t>Nonlocal homogenization of coated wire medium</t>
+  </si>
+  <si>
+    <t>Andrey Bogdanov, Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8262260</t>
+  </si>
+  <si>
     <t>Wireless power transfer through multipole coupling in dielectric resonators</t>
   </si>
   <si>
     <t>Mingzhao Song, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
-    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers.2017.8262011</t>
   </si>
   <si>
-    <t>Nonlocal homogenization of coated wire medium</t>
-[...7 lines deleted...]
-  <si>
     <t>Resonators for wireless power transfer systems</t>
   </si>
   <si>
     <t>Mingzhao Song, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.23919/radio.2017.8242234</t>
   </si>
   <si>
     <t>Wireless power transfer system based on colossal permittivity resonators</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107799</t>
   </si>
   <si>
+    <t>Multipolar modes in dielectric disk resonator for wireless power transfer</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998066</t>
+  </si>
+  <si>
     <t>Dielectric resonators for mid-range wireless power transfer application</t>
   </si>
   <si>
     <t>2017 IEEE Wireless Power Transfer Conference (WPTC)</t>
   </si>
   <si>
     <t>10.1109/WPT.2017.7953832</t>
   </si>
   <si>
-    <t>Multipolar modes in dielectric disk resonator for wireless power transfer</t>
-[...4 lines deleted...]
-  <si>
     <t>Colossal permittivity resonators for wireless power transfer systems</t>
   </si>
   <si>
     <t>2017 11th European Conference on Antennas and Propagation, EUCAP 2017</t>
   </si>
   <si>
     <t>904-907</t>
   </si>
   <si>
     <t>10.23919/EuCAP.2017.7928275</t>
   </si>
   <si>
     <t>Wireless power transfer inspired by the modern trends in electromagnetics</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>10.1063/1.4981396</t>
   </si>
   <si>
     <t>Experimental investigation of wireless power transfer systems based on dielectric resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mingzhao Song, Pavel Belov</t>
   </si>
   <si>
     <t>2016 46th European Microwave Conference (EuMC)</t>
   </si>
   <si>
     <t>10.1109/eumc.2016.7824453</t>
   </si>
   <si>
     <t>Wireless power transfer based on dielectric resonators with colossal permittivity</t>
   </si>
   <si>
     <t>10.1063/1.4971185</t>
   </si>
   <si>
+    <t>Wireless power transfer system based on ceramic resonators</t>
+  </si>
+  <si>
+    <t>Polina Kapitanova, Mingzhao Song, Ivan Iorsh, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
+  </si>
+  <si>
+    <t>151-153</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2016.7746469</t>
+  </si>
+  <si>
     <t>High permittivity dielectric resonators for wireless power transfer system</t>
   </si>
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>153-154</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7695785</t>
-  </si>
-[...13 lines deleted...]
-    <t>10.1109/MetaMaterials.2016.7746469</t>
   </si>
   <si>
     <t>Wireless power transfer system based on high-index dielectric resonators</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>202-206</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756842</t>
   </si>
   <si>
     <t>Topological transition in coated wire medium</t>
   </si>
   <si>
     <t>Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>900-904</t>
   </si>
@@ -1990,226 +1990,226 @@
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>110</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>102</v>
+      </c>
+      <c r="D38">
+        <v>1874</v>
+      </c>
       <c r="E38">
-        <v>43525</v>
+        <v>30037</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H38"/>
-      <c r="I38"/>
+      <c r="I38">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>145</v>
+      </c>
+      <c r="C39" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D39"/>
       <c r="E39">
-        <v>30037</v>
+        <v>43525</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>158</v>
       </c>
       <c r="H39"/>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>159</v>
       </c>
       <c r="B40" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
         <v>160</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>161</v>
       </c>
       <c r="F40">
         <v>2017</v>
       </c>
       <c r="G40" t="s">
         <v>162</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>163</v>
       </c>
       <c r="B41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>164</v>
       </c>
       <c r="D41">
         <v>4</v>
       </c>
       <c r="E41">
         <v>21102</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>165</v>
       </c>
       <c r="H41">
         <v>12.89</v>
       </c>
       <c r="I41">
         <v>4.16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>167</v>
       </c>
       <c r="C42" t="s">
         <v>168</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>2017</v>
       </c>
       <c r="G42" t="s">
         <v>169</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>170</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43">
         <v>109</v>
       </c>
       <c r="E43">
         <v>223902</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
         <v>171</v>
       </c>
       <c r="H43">
         <v>3.41</v>
       </c>
       <c r="I43">
         <v>1.67</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>172</v>
       </c>
       <c r="B44" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F44">
         <v>2016</v>
       </c>
       <c r="G44" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="C45" t="s">
         <v>178</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45">
         <v>2016</v>
       </c>
       <c r="G45" t="s">
         <v>180</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>167</v>
       </c>
       <c r="C46" t="s">