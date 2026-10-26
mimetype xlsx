--- v7 (2026-09-25)
+++ v8 (2026-10-26)
@@ -218,71 +218,71 @@
   <si>
     <t>10.1117/12.3008377</t>
   </si>
   <si>
     <t>Nanoimprinted halide perovskite nanowires with directly-written gratings</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Ekaterina Tiguntseva, Ivan Sinev, Konstantin Ladutenko, Mingzhao Song, H.V. Demir, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101103</t>
   </si>
   <si>
     <t>One-to-Many Wireless Power Transfer Systems Using Metasurface-Inspired Resonators</t>
   </si>
   <si>
     <t>Pavel Smirnov, Georgii Baranov, Tatyana Filimonova, Altana Tsyrinova, Aydar Rakhmatullin, Mingzhao Song, Lev Zelenkov, Eduard Danilovskiy, Sergey Makarov, Polina Kapitanova</t>
   </si>
   <si>
     <t>2022 Wireless Power Week (WPW)</t>
   </si>
   <si>
     <t>10.1109/wpw54272.2022.9901329</t>
   </si>
   <si>
+    <t>Rotational Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
+  </si>
+  <si>
+    <t>Xinrui Liu, Xinyu Huang, Polina Kapitanova, Mingzhao Song</t>
+  </si>
+  <si>
+    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
+  </si>
+  <si>
+    <t>10.1109/ap-s/usnc-ursi47032.2022.9886697</t>
+  </si>
+  <si>
     <t>Uniform Near Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Xinrui Liu, Fan Zhang, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
-    <t>2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/ap-s/usnc-ursi47032.2022.9886811</t>
   </si>
   <si>
-    <t>Rotational Magnetic Field Generated by Metasurface for Wireless Power Transfer</t>
-[...7 lines deleted...]
-  <si>
     <t>Uniform near magnetic field generated by metasurface-based resonator for wireless power transfer</t>
   </si>
   <si>
     <t>Fan Zhang, Xinrui Liu, Polina Kapitanova, Mingzhao Song</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101056</t>
   </si>
   <si>
     <t>Anapole state as a new paradigm for highly efficient wireless power transfer</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Adria Сanos Valero, Alexander Shalin, Polina Kapitanova, Mingzhao Song, Elizaveta Nenasheva, Andrey Miroshnichenko, Andrey Evlyukhin</t>
   </si>
   <si>
     <t>10.1109/wpw54272.2022.9853903</t>
   </si>
   <si>
     <t>Nonradiating sources for efficient wireless power transfer</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Mingzhao Song, Adria Сanos Valero, Alexander Shalin, Andrey Miroshnichenko, Andrey Evlyukhin, Polina Kapitanova</t>
   </si>
   <si>
     <t>Nanophotonics</t>
@@ -314,89 +314,89 @@
   <si>
     <t>Mingzhao Song, Prasad Jayathurathnage, Esmaeel Zanganeh, Mariia Krasikova, Pavel Smirnov, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>Nature Electronics</t>
   </si>
   <si>
     <t>707-716</t>
   </si>
   <si>
     <t>10.1038/s41928-021-00658-x</t>
   </si>
   <si>
     <t>Anapole Meta-Atoms: Nonradiating Electric and Magnetic Sources</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Andrey Evlyukhin, Andrey Miroshnichenko, Mingzhao Song, Polina Kapitanova</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.127.096804</t>
   </si>
   <si>
+    <t>WPT smart table driven by coherent excitation</t>
+  </si>
+  <si>
+    <t>Mingzhao Song, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020122</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031847</t>
+  </si>
+  <si>
     <t>Electromagnetic anapole States of nano-disks</t>
   </si>
   <si>
     <t>Esmaeel Zanganeh, Mingzhao Song, Andrei Evlyukhin, Polina Kapitanova</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020138</t>
   </si>
   <si>
     <t>10.1063/5.0031780</t>
   </si>
   <si>
     <t>Numerical study of hybrid metasurface as WPT transmitter</t>
   </si>
   <si>
     <t>Pavel Smirnov, Mingzhao Song, Polina Kapitanova</t>
   </si>
   <si>
     <t>020119</t>
   </si>
   <si>
     <t>10.1063/5.0031861</t>
   </si>
   <si>
-    <t>WPT smart table driven by coherent excitation</t>
-[...10 lines deleted...]
-  <si>
     <t>Seeing the Unseen: Experimental Observation of Magnetic Anapole State Inside a High‐Index Dielectric Particle</t>
   </si>
   <si>
     <t>Polina Kapitanova, Esmaeel Zanganeh, Nikita Pavlov, Mingzhao Song, Pavel Belov, Andrei Evlyukhin, Andrey Miroshnichenko</t>
   </si>
   <si>
     <t>Annalen der Physik</t>
   </si>
   <si>
     <t>10.1002/andp.202000293</t>
   </si>
   <si>
     <t>Multi-mode metamaterial-inspired resonator for near-field wireless power transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Pavel Smirnov, Ekaterina Puhtina, Esmaeel Zanganeh, Stanislav Glybovski, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>083501</t>
   </si>
   <si>
     <t>10.1063/5.0012006</t>
   </si>
   <si>
     <t>Obstruction tolerant metasurface-based wireless power transfer system for multiple receivers</t>
@@ -434,171 +434,171 @@
   <si>
     <t>10.1109/metamaterials.2019.8900879</t>
   </si>
   <si>
     <t>Smart Table Based on a Metasurface for Wireless Power Transfer</t>
   </si>
   <si>
     <t>Mingzhao Song, Kseniia Baryshnikova, Aleksandr Markvart, Pavel Belov, Polina Kapitanova</t>
   </si>
   <si>
     <t>054046</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.11.054046</t>
   </si>
   <si>
     <t>Metamaterials-inspired resonator for wireless power transfer systems</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012083</t>
   </si>
   <si>
+    <t>Wireless power transfer through multipole coupling in dielectric resonators</t>
+  </si>
+  <si>
+    <t>Mingzhao Song, Pavel Belov, Polina Kapitanova</t>
+  </si>
+  <si>
+    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/piers.2017.8262011</t>
+  </si>
+  <si>
     <t>Nonlocal homogenization of coated wire medium</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
-    <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/piers.2017.8262260</t>
   </si>
   <si>
-    <t>Wireless power transfer through multipole coupling in dielectric resonators</t>
-[...7 lines deleted...]
-  <si>
     <t>Resonators for wireless power transfer systems</t>
   </si>
   <si>
     <t>Mingzhao Song, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</t>
   </si>
   <si>
     <t>10.23919/radio.2017.8242234</t>
   </si>
   <si>
     <t>Wireless power transfer system based on colossal permittivity resonators</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107799</t>
   </si>
   <si>
+    <t>Dielectric resonators for mid-range wireless power transfer application</t>
+  </si>
+  <si>
+    <t>2017 IEEE Wireless Power Transfer Conference (WPTC)</t>
+  </si>
+  <si>
+    <t>10.1109/WPT.2017.7953832</t>
+  </si>
+  <si>
     <t>Multipolar modes in dielectric disk resonator for wireless power transfer</t>
   </si>
   <si>
     <t>10.1063/1.4998066</t>
   </si>
   <si>
-    <t>Dielectric resonators for mid-range wireless power transfer application</t>
-[...7 lines deleted...]
-  <si>
     <t>Colossal permittivity resonators for wireless power transfer systems</t>
   </si>
   <si>
     <t>2017 11th European Conference on Antennas and Propagation, EUCAP 2017</t>
   </si>
   <si>
     <t>904-907</t>
   </si>
   <si>
     <t>10.23919/EuCAP.2017.7928275</t>
   </si>
   <si>
     <t>Wireless power transfer inspired by the modern trends in electromagnetics</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>10.1063/1.4981396</t>
   </si>
   <si>
     <t>Experimental investigation of wireless power transfer systems based on dielectric resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mingzhao Song, Pavel Belov</t>
   </si>
   <si>
     <t>2016 46th European Microwave Conference (EuMC)</t>
   </si>
   <si>
     <t>10.1109/eumc.2016.7824453</t>
   </si>
   <si>
     <t>Wireless power transfer based on dielectric resonators with colossal permittivity</t>
   </si>
   <si>
     <t>10.1063/1.4971185</t>
   </si>
   <si>
+    <t>High permittivity dielectric resonators for wireless power transfer system</t>
+  </si>
+  <si>
+    <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
+  </si>
+  <si>
+    <t>153-154</t>
+  </si>
+  <si>
+    <t>10.1109/APS.2016.7695785</t>
+  </si>
+  <si>
     <t>Wireless power transfer system based on ceramic resonators</t>
   </si>
   <si>
     <t>Polina Kapitanova, Mingzhao Song, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
   </si>
   <si>
     <t>151-153</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746469</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/APS.2016.7695785</t>
   </si>
   <si>
     <t>Wireless power transfer system based on high-index dielectric resonators</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>202-206</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756842</t>
   </si>
   <si>
     <t>Topological transition in coated wire medium</t>
   </si>
   <si>
     <t>Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>900-904</t>
   </si>
@@ -1969,247 +1969,247 @@
       <c r="A36" t="s">
         <v>147</v>
       </c>
       <c r="B36" t="s">
         <v>148</v>
       </c>
       <c r="C36" t="s">
         <v>149</v>
       </c>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36">
         <v>2018</v>
       </c>
       <c r="G36" t="s">
         <v>150</v>
       </c>
       <c r="H36"/>
       <c r="I36"/>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C38" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="D38"/>
       <c r="E38">
-        <v>30037</v>
+        <v>43525</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>102</v>
+      </c>
+      <c r="D39">
+        <v>1874</v>
+      </c>
       <c r="E39">
-        <v>43525</v>
+        <v>30037</v>
       </c>
       <c r="F39">
         <v>2017</v>
       </c>
       <c r="G39" t="s">
         <v>158</v>
       </c>
       <c r="H39"/>
-      <c r="I39"/>
+      <c r="I39">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>159</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C40" t="s">
         <v>160</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>161</v>
       </c>
       <c r="F40">
         <v>2017</v>
       </c>
       <c r="G40" t="s">
         <v>162</v>
       </c>
       <c r="H40"/>
       <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>163</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C41" t="s">
         <v>164</v>
       </c>
       <c r="D41">
         <v>4</v>
       </c>
       <c r="E41">
         <v>21102</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>165</v>
       </c>
       <c r="H41">
         <v>12.89</v>
       </c>
       <c r="I41">
         <v>4.16</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>166</v>
       </c>
       <c r="B42" t="s">
         <v>167</v>
       </c>
       <c r="C42" t="s">
         <v>168</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>2017</v>
       </c>
       <c r="G42" t="s">
         <v>169</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>170</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43">
         <v>109</v>
       </c>
       <c r="E43">
         <v>223902</v>
       </c>
       <c r="F43">
         <v>2016</v>
       </c>
       <c r="G43" t="s">
         <v>171</v>
       </c>
       <c r="H43">
         <v>3.41</v>
       </c>
       <c r="I43">
         <v>1.67</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>172</v>
       </c>
       <c r="B44" t="s">
+        <v>141</v>
+      </c>
+      <c r="C44" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F44">
         <v>2016</v>
       </c>
       <c r="G44" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="C45" t="s">
         <v>178</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>179</v>
       </c>
       <c r="F45">
         <v>2016</v>
       </c>
       <c r="G45" t="s">
         <v>180</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>167</v>
       </c>
       <c r="C46" t="s">