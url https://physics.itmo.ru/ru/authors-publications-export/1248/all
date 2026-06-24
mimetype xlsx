--- v2 (2026-03-17)
+++ v3 (2026-06-24)
@@ -12,83 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Long-Range Evanescent Coupling through Photonic Molecules</t>
+  </si>
+  <si>
+    <t>Romina Abarca-Ramírez, Diego Román-Cortés, Maxim Mazanov, Vlad Simonian, Konstantin Rodionenko, Maxim Gorlach, Rodrigo A. Vicencio</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6c00645</t>
+  </si>
+  <si>
+    <t>Topological transitions controlled by the interaction range</t>
+  </si>
+  <si>
+    <t>Vlad Simonian, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>Physical Review A</t>
+  </si>
+  <si>
+    <t>10.1103/y9vn-bbnk</t>
+  </si>
+  <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02488-8</t>
   </si>
   <si>
     <t>Quantized topological transport mediated by the long-range couplings</t>
   </si>
   <si>
     <t>Ekaterina Lebedeva, Maxim Mazanov, Alexey V. Kavokin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0302994</t>
   </si>
   <si>
     <t>Cherenkov radiation in isotropic chiral matter: Unlocking threshold-free emission</t>
   </si>
   <si>
     <t>R. Martínez von Dossow, Manuel Eduardo Barredo Alamilla, Maxim Gorlach, L. F. Urrutia</t>
   </si>
@@ -167,53 +191,50 @@
   <si>
     <t>Fyodor Nuckij, Manuel Eduardo Barredo Alamilla, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1063/5.0267381</t>
   </si>
   <si>
     <t>Multipole generalization of the Witten effect in Mie-resonant photonics</t>
   </si>
   <si>
     <t>Timur Seidov, Maxim Gorlach</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>3054-3057</t>
   </si>
   <si>
     <t>10.1364/ol.559175</t>
   </si>
   <si>
     <t>Unbounded Tellegen response in media with multiple resonances</t>
   </si>
   <si>
-    <t>Physical Review A</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/physreva.111.033521</t>
   </si>
   <si>
     <t>Observation of Invisibility Angle and Flat Band Physics in Dipolar Photonic Lattices</t>
   </si>
   <si>
     <t>Diego Román-Cortés, Maxim Mazanov, Rodrigo A. Vicencio, Maxim Gorlach</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>2726-2732</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c05951</t>
   </si>
   <si>
     <t>Optimizing state transfer in a three-qubit array via quantum brachistochrone method</t>
   </si>
   <si>
     <t>Kseniya Chernova, Andrey Stepanenko, Maxim Gorlach</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
@@ -293,51 +314,51 @@
   <si>
     <t>Rustam  Balafendiev, Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289542</t>
   </si>
   <si>
     <t>Tunable wire metamaterials for an axion haloscope</t>
   </si>
   <si>
     <t>Nolan Kowitt, Rustam  Balafendiev, Dajie Sun, Mackenzie Wooten, Alexander Droster, Maxim Gorlach, Karl van Bibber, Pavel Belov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.20.044051</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Emergent axion response in multilayered metamaterials</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Maxim Mazanov, Daniil Bobylev, Frank Wilczek, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.108.115101</t>
   </si>
   <si>
     <t>Observation of topological corner states in a D4 -symmetric square lattice of split-ring resonators</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Maxim Gorlach, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>10.1063/5.0138763</t>
   </si>
@@ -380,53 +401,50 @@
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920800</t>
   </si>
   <si>
     <t>Topological Edge and Corner States Designed via Meta‐Atoms Orientation</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Dmitry Zhirihin, Maxim Mazanov, Anton Vakulenko, Daria A. Smirnova, Alexander B. Khanikaev, Maxim Gorlach</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202100567</t>
   </si>
   <si>
     <t>Reconfigurable Topological States in Arrays of Bianisotropic Particles</t>
   </si>
   <si>
     <t>Zuxian He, Daniil Bobylev, Daria A. Smirnova, Dmitry Zhirihin, Maxim Gorlach, Vladimir R. Tuz</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>2322-2326</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.2c00309</t>
   </si>
   <si>
     <t>Higher-Order Topological Phase of Interacting Photon Pairs</t>
   </si>
   <si>
     <t>10.1103/physrevlett.128.213903</t>
   </si>
   <si>
     <t>Tailoring higher-order topological phases via orbital hybridization</t>
   </si>
   <si>
     <t>Maxim Mazanov, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.205117</t>
   </si>
   <si>
     <t>Topological transitions driven by quantum statistics and their electrical circuit emulation</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Andrey Stepanenko, Alexey Dmitriev, Daniil Bobylev, Maxim Gorlach</t>
@@ -437,71 +455,71 @@
   <si>
     <t>Experimental realization of topological corner states in long-range-coupled electrical circuits</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Alexey Dmitriev, Oleg Burmistrov,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.l081107</t>
   </si>
   <si>
     <t>Topological edge states of anyon pairs emulated in electric circuits</t>
   </si>
   <si>
     <t>Alina Rozenblit, Nikita Olekhno, Alexey Dmitriev,  Pavel Seregin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012127</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012127</t>
   </si>
   <si>
+    <t>Detection of the two-photon topological phase in the inversion-symmetric interacting dissipative systems</t>
+  </si>
+  <si>
+    <t>Andrey Stepanenko, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>2021 Fifteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials52332.2021.9577125</t>
+  </si>
+  <si>
     <t>Tuning of Electromagnetic Topological States via Staggered Bianisotropy</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Zhirihin, Dmitry Tikhonenko,  A. Vakulenko, Maxim Gorlach</t>
   </si>
   <si>
-    <t>2021 Fifteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials52332.2021.9577102</t>
   </si>
   <si>
-    <t>Detection of the two-photon topological phase in the inversion-symmetric interacting dissipative systems</t>
-[...7 lines deleted...]
-  <si>
     <t>Three-Dimensional Higher-Order Topological Insulator Protected by Cubic Symmetry</t>
   </si>
   <si>
     <t>Valeriy Kachin, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.024032</t>
   </si>
   <si>
     <t>Higher-Order Topological States in the Extended Two-Dimensional SSH Model and Their Electric Circuit Implementation</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Oleg Burmistrov, Alexey Dmitriev,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.ftu1m.5</t>
   </si>
   <si>
     <t>Topological excitations and bound photon pairs in a superconducting quantum metamaterial</t>
   </si>
   <si>
     <t>Ilya S. Besedin, Maxim Gorlach, Nikolay N. Abramov, Ivan Tsitsilin, Ilya N. Moskalenko, Alina A. Dobronosova, Dmitry O. Moskalev, Alexey R. Matanin, Nikita S. Smirnov, Ilya A. Rodionov, Alexander Poddubny, Alexey V. Ustinov</t>
@@ -728,51 +746,51 @@
   <si>
     <t>10.1038/s41566-019-0561-9</t>
   </si>
   <si>
     <t>Photonic quadrupole topological phases</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>692-696</t>
   </si>
   <si>
     <t>10.1038/s41566-019-0452-0</t>
   </si>
   <si>
     <t>Photonic Jackiw-Rebbi states in all-dielectric structures controlled by bianisotropy</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.205122</t>
   </si>
   <si>
     <t>Experimental Realization of Three-Dimensional All-Dielectric Photonic Topological Insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2018 USNC-URSI Radio Science Meeting</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>10.1109/USNC-URSI.2018.8602701</t>
   </si>
   <si>
     <t>Photonic spin Hall effect mediated by bianisotropy</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, Sergey Li, Denis Sokolov, Alexey Slobozhanyuk, Maxim Gorlach</t>
   </si>
   <si>
     <t>1694-1697</t>
   </si>
   <si>
     <t>10.1364/OL.44.001694</t>
   </si>
   <si>
     <t>Simulation of two-boson bound states using arrays of driven-dissipative coupled linear optical resonators</t>
   </si>
@@ -848,51 +866,51 @@
   <si>
     <t>10.17586/2220-8054-2017-8-6-695-700</t>
   </si>
   <si>
     <t>Nonlinear symmetry breaking in photometamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexey Slobozhanyuk, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.115119</t>
   </si>
   <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Spectroscopy of topological photonic states in dielectric metasurfaces</t>
   </si>
   <si>
     <t>Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998043</t>
   </si>
   <si>
     <t>Topological edge states of bound photon pairs</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.053866</t>
   </si>
   <si>
     <t>Topological edge states in acoustic Kagome lattices</t>
   </si>
   <si>
     <t>Maxim Gorlach</t>
   </si>
@@ -911,102 +929,102 @@
   <si>
     <t>arXiv</t>
   </si>
   <si>
     <t>1-17</t>
   </si>
   <si>
     <t>10.48550/arXiv.1705.04236</t>
   </si>
   <si>
     <t>Matter-wave tractor beams</t>
   </si>
   <si>
     <t>Maxim Gorlach, Andrey Novitsky</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.118.180401</t>
   </si>
   <si>
     <t>Interaction-induced two-photon edge states in an extended Hubbard model realized in a cavity array</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.033831</t>
   </si>
   <si>
+    <t>Nonlocality in uniaxially polarizable media and cubic metamaterials</t>
+  </si>
+  <si>
+    <t>Pavel Belov, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
+  </si>
+  <si>
+    <t>58-60</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2016.7746435</t>
+  </si>
+  <si>
     <t>Nonlocality in discrete nonlinear metamaterials</t>
   </si>
   <si>
-    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
-[...1 lines deleted...]
-  <si>
     <t>118-120</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746457</t>
   </si>
   <si>
-    <t>Nonlocality in uniaxially polarizable media and cubic metamaterials</t>
-[...10 lines deleted...]
-  <si>
     <t>Topological transition in coated wire medium</t>
   </si>
   <si>
     <t>Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>900-904</t>
   </si>
   <si>
     <t>10.1002/pssr.201600289</t>
   </si>
   <si>
     <t>Giant spatial-dispersion-induced birefringence in metamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Stanislav Glybovski, Anna Hurshkainen, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.201115</t>
   </si>
   <si>
     <t>Nonlocal homogenization for nonlinear metamaterials</t>
   </si>
   <si>
-    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Yuri Kivshar, Pavel Belov</t>
+    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.165125</t>
   </si>
   <si>
     <t>Spatial dispersion in metamaterials based on three-dimensional arrays of spheres and disks</t>
   </si>
   <si>
     <t>Alexander Chebykin, Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>Nonlocality in uniaxially polarizable media</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.085107</t>
   </si>
   <si>
     <t>Spatial-dispersion-induced birefringence in metamaterials with cubic symmetry</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.045127</t>
   </si>
@@ -1388,51 +1406,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I100"/>
+  <dimension ref="A1:I102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1455,2633 +1473,2685 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>43.84</v>
+        <v>7.53</v>
       </c>
       <c r="I2">
-        <v>14.34</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>3.79</v>
+        <v>3.14</v>
       </c>
       <c r="I3">
-        <v>1.18</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>5.3</v>
+        <v>43.84</v>
       </c>
       <c r="I4">
-        <v>1.89</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D5">
         <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5">
         <v>3.79</v>
       </c>
       <c r="I5">
         <v>1.18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D6">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H6">
         <v>5.3</v>
       </c>
       <c r="I6">
         <v>1.89</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D7">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>2.65</v>
+        <v>3.79</v>
       </c>
       <c r="I7">
-        <v>0.5</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>34</v>
       </c>
       <c r="H8">
-        <v>14.92</v>
+        <v>5.3</v>
       </c>
       <c r="I8">
-        <v>5.56</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>556</v>
+      </c>
+      <c r="E9">
+        <v>130810</v>
+      </c>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
         <v>38</v>
       </c>
       <c r="H9">
-        <v>9.16</v>
+        <v>2.65</v>
       </c>
       <c r="I9">
-        <v>3.69</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D10">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H10">
-        <v>9.16</v>
+        <v>14.92</v>
       </c>
       <c r="I10">
-        <v>3.69</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D11">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H11">
-        <v>3.97</v>
+        <v>9.16</v>
       </c>
       <c r="I11">
-        <v>1.04</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
         <v>49</v>
       </c>
       <c r="H12">
-        <v>3.78</v>
+        <v>9.16</v>
       </c>
       <c r="I12">
-        <v>1.52</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="D13">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>2025</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13">
-        <v>3.14</v>
+        <v>3.97</v>
       </c>
       <c r="I13">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14">
         <v>2025</v>
       </c>
       <c r="G14" t="s">
         <v>57</v>
       </c>
       <c r="H14">
-        <v>11.19</v>
+        <v>3.78</v>
       </c>
       <c r="I14">
-        <v>4.85</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D15">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2025</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="H15">
-        <v>3.44</v>
+        <v>3.14</v>
       </c>
       <c r="I15">
-        <v>0.93</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
+      <c r="F16">
+        <v>2025</v>
+      </c>
+      <c r="G16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H16">
-        <v>4.04</v>
+        <v>11.19</v>
       </c>
       <c r="I16">
-        <v>1.78</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
         <v>68</v>
       </c>
-      <c r="C17" t="s">
-[...5 lines deleted...]
-      <c r="E17"/>
       <c r="F17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G17" t="s">
         <v>69</v>
       </c>
       <c r="H17">
-        <v>3.97</v>
+        <v>3.44</v>
       </c>
       <c r="I17">
-        <v>1.04</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D18">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H18">
-        <v>3.91</v>
+        <v>4.04</v>
       </c>
       <c r="I18">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D19">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H19">
-        <v>3.91</v>
+        <v>3.97</v>
       </c>
       <c r="I19">
-        <v>1.54</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D20">
         <v>109</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H20">
         <v>3.91</v>
       </c>
       <c r="I20">
         <v>1.54</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>72</v>
+      </c>
+      <c r="D21">
+        <v>109</v>
+      </c>
       <c r="E21"/>
       <c r="F21">
         <v>2024</v>
       </c>
       <c r="G21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H21">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I21">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="D22">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E22"/>
       <c r="F22">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H22">
-        <v>2.97</v>
+        <v>3.91</v>
       </c>
       <c r="I22">
-        <v>1.18</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G23" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="I23"/>
+        <v>88</v>
+      </c>
+      <c r="H23">
+        <v>12.26</v>
+      </c>
+      <c r="I23">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>89</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H24">
-        <v>4.99</v>
+        <v>2.97</v>
       </c>
       <c r="I24">
-        <v>1.88</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" t="s">
         <v>96</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>97</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
         <v>98</v>
       </c>
       <c r="H26">
-        <v>3.91</v>
+        <v>4.99</v>
       </c>
       <c r="I26">
-        <v>1.54</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2023</v>
       </c>
       <c r="G27" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>72</v>
+      </c>
+      <c r="D28">
+        <v>108</v>
+      </c>
       <c r="E28"/>
       <c r="F28">
         <v>2023</v>
       </c>
       <c r="G28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H28">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I28">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>23</v>
+      </c>
+      <c r="D29">
+        <v>122</v>
+      </c>
       <c r="E29"/>
       <c r="F29">
         <v>2023</v>
       </c>
       <c r="G29" t="s">
         <v>108</v>
       </c>
-      <c r="H29"/>
-      <c r="I29"/>
+      <c r="H29">
+        <v>3.97</v>
+      </c>
+      <c r="I29">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
       <c r="F30">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G30" t="s">
         <v>111</v>
       </c>
       <c r="H30">
-        <v>3.97</v>
+        <v>12.26</v>
       </c>
       <c r="I30">
-        <v>1.03</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G31" t="s">
         <v>115</v>
       </c>
       <c r="H31"/>
       <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>23</v>
+      </c>
+      <c r="D32">
+        <v>121</v>
+      </c>
       <c r="E32">
-        <v>2100567</v>
+        <v>201705</v>
       </c>
       <c r="F32">
         <v>2022</v>
       </c>
       <c r="G32" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H32">
-        <v>10.95</v>
+        <v>3.97</v>
       </c>
       <c r="I32">
-        <v>3.17</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>121</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D33"/>
+      <c r="E33"/>
       <c r="F33">
         <v>2022</v>
       </c>
       <c r="G33" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>122</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
-[...8 lines deleted...]
-      <c r="E34"/>
+      <c r="D34"/>
+      <c r="E34">
+        <v>2100567</v>
+      </c>
       <c r="F34">
         <v>2022</v>
       </c>
       <c r="G34" t="s">
         <v>126</v>
       </c>
       <c r="H34">
-        <v>9.19</v>
+        <v>10.95</v>
       </c>
       <c r="I34">
-        <v>3.25</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D35">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E35"/>
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
       <c r="F35">
         <v>2022</v>
       </c>
       <c r="G35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H35">
-        <v>3.91</v>
+        <v>7.08</v>
       </c>
       <c r="I35">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D36">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="E36"/>
       <c r="F36">
         <v>2022</v>
       </c>
       <c r="G36" t="s">
         <v>132</v>
       </c>
       <c r="H36">
-        <v>3.91</v>
+        <v>9.19</v>
       </c>
       <c r="I36">
-        <v>1.54</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D37">
         <v>105</v>
       </c>
       <c r="E37"/>
       <c r="F37">
         <v>2022</v>
       </c>
       <c r="G37" t="s">
         <v>135</v>
       </c>
       <c r="H37">
         <v>3.91</v>
       </c>
       <c r="I37">
         <v>1.54</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38">
+        <v>105</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38">
+        <v>2022</v>
+      </c>
+      <c r="G38" t="s">
         <v>138</v>
       </c>
-      <c r="D38">
-[...11 lines deleted...]
-      <c r="H38"/>
+      <c r="H38">
+        <v>3.91</v>
+      </c>
       <c r="I38">
-        <v>0.21</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>72</v>
+      </c>
+      <c r="D39">
+        <v>105</v>
+      </c>
       <c r="E39"/>
       <c r="F39">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G39" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="I39"/>
+        <v>141</v>
+      </c>
+      <c r="H39">
+        <v>3.91</v>
+      </c>
+      <c r="I39">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" t="s">
+        <v>144</v>
+      </c>
+      <c r="D40">
+        <v>2015</v>
+      </c>
+      <c r="E40" t="s">
         <v>145</v>
       </c>
-      <c r="B40" t="s">
-[...6 lines deleted...]
-      <c r="E40"/>
       <c r="F40">
         <v>2021</v>
       </c>
       <c r="G40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H40"/>
-      <c r="I40"/>
+      <c r="I40">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" t="s">
         <v>148</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>149</v>
       </c>
-      <c r="C41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>2021</v>
       </c>
       <c r="G41" t="s">
         <v>150</v>
       </c>
-      <c r="H41">
-[...4 lines deleted...]
-      </c>
+      <c r="H41"/>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>151</v>
       </c>
       <c r="B42" t="s">
         <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>2021</v>
       </c>
       <c r="G42" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" t="s">
         <v>155</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D43">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="E43"/>
       <c r="F43">
         <v>2021</v>
       </c>
       <c r="G43" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H43">
-        <v>3.91</v>
+        <v>4.93</v>
       </c>
       <c r="I43">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
         <v>158</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44"/>
       <c r="F44">
         <v>2021</v>
       </c>
       <c r="G44" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      </c>
+        <v>160</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D45"/>
+        <v>72</v>
+      </c>
+      <c r="D45">
+        <v>103</v>
+      </c>
       <c r="E45"/>
       <c r="F45">
         <v>2021</v>
       </c>
       <c r="G45" t="s">
         <v>163</v>
       </c>
       <c r="H45">
-        <v>4.13</v>
+        <v>3.91</v>
       </c>
       <c r="I45">
-        <v>1.48</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
+        <v>148</v>
+      </c>
+      <c r="C46" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46">
+        <v>46</v>
+      </c>
+      <c r="E46">
+        <v>2726</v>
+      </c>
+      <c r="F46">
+        <v>2021</v>
+      </c>
+      <c r="G46" t="s">
         <v>165</v>
       </c>
-      <c r="C46" t="s">
-[...14 lines deleted...]
-      <c r="H46"/>
+      <c r="H46">
+        <v>3.56</v>
+      </c>
       <c r="I46">
-        <v>0.23</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47">
+        <v>2021</v>
+      </c>
+      <c r="G47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H47">
-        <v>13.14</v>
+        <v>4.13</v>
       </c>
       <c r="I47">
-        <v>3.78</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
         <v>171</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="D48">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E48"/>
+        <v>1695</v>
+      </c>
+      <c r="E48" t="s">
+        <v>172</v>
+      </c>
       <c r="F48">
         <v>2020</v>
       </c>
       <c r="G48" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="H48"/>
       <c r="I48">
-        <v>1.88</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>125</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49">
+        <v>1900392</v>
       </c>
       <c r="F49">
         <v>2020</v>
       </c>
       <c r="G49" t="s">
         <v>176</v>
       </c>
-      <c r="H49"/>
+      <c r="H49">
+        <v>13.14</v>
+      </c>
       <c r="I49">
-        <v>0.19</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="D50">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E50"/>
       <c r="F50">
         <v>2020</v>
       </c>
       <c r="G50" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="H50"/>
+        <v>178</v>
+      </c>
+      <c r="H50">
+        <v>4.99</v>
+      </c>
       <c r="I50">
-        <v>0.19</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="C51" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D51">
         <v>2300</v>
       </c>
       <c r="E51" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="F51">
         <v>2020</v>
       </c>
       <c r="G51" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0.19</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
+        <v>184</v>
+      </c>
+      <c r="C52" t="s">
+        <v>180</v>
+      </c>
+      <c r="D52">
+        <v>2300</v>
+      </c>
+      <c r="E52" t="s">
         <v>185</v>
       </c>
-      <c r="B52" t="s">
-[...6 lines deleted...]
-      <c r="E52"/>
       <c r="F52">
         <v>2020</v>
       </c>
       <c r="G52" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H52"/>
-      <c r="I52"/>
+      <c r="I52">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>187</v>
+      </c>
+      <c r="B53" t="s">
         <v>188</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D53">
         <v>2300</v>
       </c>
       <c r="E53" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F53">
         <v>2020</v>
       </c>
       <c r="G53" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0.19</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" t="s">
         <v>192</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D54"/>
       <c r="E54"/>
       <c r="F54">
         <v>2020</v>
       </c>
       <c r="G54" t="s">
         <v>193</v>
       </c>
-      <c r="H54">
-[...4 lines deleted...]
-      </c>
+      <c r="H54"/>
+      <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>194</v>
       </c>
       <c r="B55" t="s">
-        <v>169</v>
+        <v>195</v>
       </c>
       <c r="C55" t="s">
-        <v>65</v>
+        <v>180</v>
       </c>
       <c r="D55">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E55"/>
+        <v>2300</v>
+      </c>
+      <c r="E55" t="s">
+        <v>196</v>
+      </c>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
-        <v>195</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="H55"/>
       <c r="I55">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="C56" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="D56">
         <v>102</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E56"/>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H56">
-        <v>3.14</v>
+        <v>4.04</v>
       </c>
       <c r="I56">
-        <v>1.39</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>200</v>
+        <v>175</v>
       </c>
       <c r="C57" t="s">
-        <v>138</v>
+        <v>72</v>
       </c>
       <c r="D57">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E57"/>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="H57"/>
+        <v>201</v>
+      </c>
+      <c r="H57">
+        <v>4.04</v>
+      </c>
       <c r="I57">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>202</v>
+      </c>
+      <c r="B58" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58">
+        <v>102</v>
+      </c>
+      <c r="E58" t="s">
         <v>203</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="H58"/>
+        <v>204</v>
+      </c>
+      <c r="H58">
+        <v>3.14</v>
+      </c>
       <c r="I58">
-        <v>0.23</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>205</v>
+      </c>
+      <c r="B59" t="s">
+        <v>206</v>
+      </c>
+      <c r="C59" t="s">
+        <v>144</v>
+      </c>
+      <c r="D59">
+        <v>1461</v>
+      </c>
+      <c r="E59" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0.23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" t="s">
+        <v>210</v>
+      </c>
+      <c r="C60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60">
+        <v>1461</v>
+      </c>
+      <c r="E60" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="H60"/>
       <c r="I60">
-        <v>5.56</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>213</v>
+      </c>
+      <c r="B61" t="s">
         <v>214</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
+        <v>144</v>
+      </c>
+      <c r="D61">
+        <v>1482</v>
+      </c>
+      <c r="E61" t="s">
         <v>215</v>
       </c>
-      <c r="C61" t="s">
-[...3 lines deleted...]
-      <c r="E61"/>
       <c r="F61">
         <v>2020</v>
       </c>
       <c r="G61" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H61"/>
-      <c r="I61"/>
+      <c r="I61">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>217</v>
+      </c>
+      <c r="B62" t="s">
         <v>218</v>
       </c>
-      <c r="B62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C62" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="D62">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>11</v>
+      </c>
+      <c r="E62">
+        <v>1436</v>
       </c>
       <c r="F62">
         <v>2020</v>
       </c>
       <c r="G62" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="H62">
-        <v>4.04</v>
+        <v>14.92</v>
       </c>
       <c r="I62">
-        <v>1.78</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>220</v>
+      </c>
+      <c r="B63" t="s">
+        <v>221</v>
+      </c>
+      <c r="C63" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D63"/>
       <c r="E63"/>
       <c r="F63">
         <v>2020</v>
       </c>
       <c r="G63" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>224</v>
+      </c>
+      <c r="B64" t="s">
+        <v>225</v>
+      </c>
+      <c r="C64" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64">
+        <v>101</v>
+      </c>
+      <c r="E64" t="s">
         <v>226</v>
       </c>
-      <c r="B64" t="s">
+      <c r="F64">
+        <v>2020</v>
+      </c>
+      <c r="G64" t="s">
         <v>227</v>
       </c>
-      <c r="C64" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H64">
-        <v>31.24</v>
+        <v>4.04</v>
       </c>
       <c r="I64">
-        <v>13.61</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>228</v>
+      </c>
+      <c r="B65" t="s">
+        <v>229</v>
+      </c>
+      <c r="C65" t="s">
+        <v>230</v>
+      </c>
+      <c r="D65"/>
+      <c r="E65"/>
+      <c r="F65">
+        <v>2020</v>
+      </c>
+      <c r="G65" t="s">
         <v>231</v>
       </c>
-      <c r="B65" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="H65"/>
+      <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>232</v>
+      </c>
+      <c r="B66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C66" t="s">
+        <v>234</v>
+      </c>
+      <c r="D66">
+        <v>14</v>
+      </c>
+      <c r="E66" t="s">
         <v>235</v>
-      </c>
-[...10 lines deleted...]
-        <v>205122</v>
       </c>
       <c r="F66">
         <v>2019</v>
       </c>
       <c r="G66" t="s">
         <v>236</v>
       </c>
       <c r="H66">
-        <v>3.58</v>
+        <v>31.24</v>
       </c>
       <c r="I66">
-        <v>1.81</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>237</v>
       </c>
       <c r="B67" t="s">
         <v>238</v>
       </c>
       <c r="C67" t="s">
+        <v>234</v>
+      </c>
+      <c r="D67">
+        <v>13</v>
+      </c>
+      <c r="E67" t="s">
         <v>239</v>
-      </c>
-[...2 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F67">
         <v>2019</v>
       </c>
       <c r="G67" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="I67"/>
+        <v>240</v>
+      </c>
+      <c r="H67">
+        <v>31.24</v>
+      </c>
+      <c r="I67">
+        <v>13.61</v>
+      </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
-        <v>243</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D68">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>99</v>
+      </c>
+      <c r="E68">
+        <v>205122</v>
       </c>
       <c r="F68">
         <v>2019</v>
       </c>
       <c r="G68" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="H68">
-        <v>3.71</v>
+        <v>3.58</v>
       </c>
       <c r="I68">
-        <v>1.79</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>243</v>
+      </c>
+      <c r="B69" t="s">
+        <v>244</v>
+      </c>
+      <c r="C69" t="s">
+        <v>245</v>
+      </c>
+      <c r="D69"/>
+      <c r="E69" t="s">
         <v>246</v>
       </c>
-      <c r="B69" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F69">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G69" t="s">
         <v>247</v>
       </c>
-      <c r="H69">
-[...4 lines deleted...]
-      </c>
+      <c r="H69"/>
+      <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>248</v>
       </c>
       <c r="B70" t="s">
         <v>249</v>
       </c>
       <c r="C70" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="D70">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12128</v>
+        <v>44</v>
+      </c>
+      <c r="E70" t="s">
+        <v>250</v>
       </c>
       <c r="F70">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="H70"/>
+        <v>251</v>
+      </c>
+      <c r="H70">
+        <v>3.71</v>
+      </c>
       <c r="I70">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B71" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C71" t="s">
-        <v>138</v>
+        <v>15</v>
       </c>
       <c r="D71">
-        <v>1092</v>
+        <v>98</v>
       </c>
       <c r="E71">
-        <v>12176</v>
+        <v>63625</v>
       </c>
       <c r="F71">
         <v>2018</v>
       </c>
       <c r="G71" t="s">
         <v>253</v>
       </c>
-      <c r="H71"/>
+      <c r="H71">
+        <v>2.91</v>
+      </c>
       <c r="I71">
-        <v>0.24</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>254</v>
       </c>
       <c r="B72" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="C72" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>144</v>
+      </c>
+      <c r="D72">
+        <v>1092</v>
       </c>
       <c r="E72">
-        <v>12045</v>
+        <v>12128</v>
       </c>
       <c r="F72">
         <v>2018</v>
       </c>
       <c r="G72" t="s">
         <v>256</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0.24</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>257</v>
       </c>
       <c r="B73" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="C73" t="s">
-        <v>65</v>
+        <v>144</v>
       </c>
       <c r="D73">
-        <v>98</v>
+        <v>1092</v>
       </c>
       <c r="E73">
-        <v>45415</v>
+        <v>12176</v>
       </c>
       <c r="F73">
         <v>2018</v>
       </c>
       <c r="G73" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="H73"/>
       <c r="I73">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B74" t="s">
-        <v>260</v>
+        <v>238</v>
       </c>
       <c r="C74" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>144</v>
+      </c>
+      <c r="D74" t="s">
+        <v>261</v>
       </c>
       <c r="E74">
-        <v>909</v>
+        <v>12045</v>
       </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="H74"/>
       <c r="I74">
-        <v>5.99</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B75" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C75" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="E75"/>
+        <v>72</v>
+      </c>
+      <c r="D75">
+        <v>98</v>
+      </c>
+      <c r="E75">
+        <v>45415</v>
+      </c>
       <c r="F75">
         <v>2018</v>
       </c>
       <c r="G75" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I75"/>
+        <v>264</v>
+      </c>
+      <c r="H75">
+        <v>3.74</v>
+      </c>
+      <c r="I75">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>265</v>
+      </c>
+      <c r="B76" t="s">
         <v>266</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" t="s">
-        <v>268</v>
+        <v>41</v>
       </c>
       <c r="D76">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>9</v>
+      </c>
+      <c r="E76">
+        <v>909</v>
       </c>
       <c r="F76">
         <v>2018</v>
       </c>
       <c r="G76" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-      <c r="I76"/>
+        <v>267</v>
+      </c>
+      <c r="H76">
+        <v>11.88</v>
+      </c>
+      <c r="I76">
+        <v>5.99</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B77" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C77" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>270</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77"/>
       <c r="F77">
         <v>2018</v>
       </c>
       <c r="G77" t="s">
-        <v>273</v>
-[...6 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" t="s">
+        <v>273</v>
+      </c>
+      <c r="C78" t="s">
         <v>274</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
         <v>275</v>
       </c>
-      <c r="D78"/>
-      <c r="E78"/>
       <c r="F78">
         <v>2018</v>
       </c>
       <c r="G78" t="s">
         <v>276</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>277</v>
       </c>
       <c r="B79" t="s">
         <v>278</v>
       </c>
       <c r="C79" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="D79">
-        <v>1874</v>
+        <v>97</v>
       </c>
       <c r="E79">
-        <v>40005</v>
+        <v>115119</v>
       </c>
       <c r="F79">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G79" t="s">
         <v>279</v>
       </c>
-      <c r="H79"/>
+      <c r="H79">
+        <v>3.74</v>
+      </c>
       <c r="I79">
-        <v>0.17</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>280</v>
       </c>
       <c r="B80" t="s">
+        <v>238</v>
+      </c>
+      <c r="C80" t="s">
         <v>281</v>
       </c>
-      <c r="C80" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D80"/>
+      <c r="E80"/>
       <c r="F80">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G80" t="s">
         <v>282</v>
       </c>
       <c r="H80"/>
-      <c r="I80">
-[...1 lines deleted...]
-      </c>
+      <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>283</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="C81" t="s">
-        <v>51</v>
+        <v>180</v>
       </c>
       <c r="D81">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E81">
-        <v>53866</v>
+        <v>40005</v>
       </c>
       <c r="F81">
         <v>2017</v>
       </c>
       <c r="G81" t="s">
-        <v>284</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="H81"/>
       <c r="I81">
-        <v>1.48</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B82" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C82" t="s">
-        <v>287</v>
+        <v>180</v>
       </c>
       <c r="D82">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E82"/>
+        <v>1874</v>
+      </c>
+      <c r="E82">
+        <v>30014</v>
+      </c>
       <c r="F82">
         <v>2017</v>
       </c>
       <c r="G82" t="s">
         <v>288</v>
       </c>
-      <c r="H82">
-[...1 lines deleted...]
-      </c>
+      <c r="H82"/>
       <c r="I82">
-        <v>1.65</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>289</v>
       </c>
       <c r="B83" t="s">
-        <v>290</v>
+        <v>238</v>
       </c>
       <c r="C83" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-        <v>292</v>
+        <v>15</v>
+      </c>
+      <c r="D83">
+        <v>95</v>
+      </c>
+      <c r="E83">
+        <v>53866</v>
       </c>
       <c r="F83">
         <v>2017</v>
       </c>
       <c r="G83" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-      <c r="I83"/>
+        <v>290</v>
+      </c>
+      <c r="H83">
+        <v>2.91</v>
+      </c>
+      <c r="I83">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B84" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C84" t="s">
-        <v>37</v>
+        <v>293</v>
       </c>
       <c r="D84">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="E84"/>
       <c r="F84">
         <v>2017</v>
       </c>
       <c r="G84" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H84">
-        <v>8.84</v>
+        <v>3.58</v>
       </c>
       <c r="I84">
-        <v>3.62</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>295</v>
+      </c>
+      <c r="B85" t="s">
+        <v>296</v>
+      </c>
+      <c r="C85" t="s">
         <v>297</v>
       </c>
-      <c r="B85" t="s">
-[...9 lines deleted...]
-        <v>33831</v>
+      <c r="D85"/>
+      <c r="E85" t="s">
+        <v>298</v>
       </c>
       <c r="F85">
         <v>2017</v>
       </c>
       <c r="G85" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>299</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B86" t="s">
-        <v>281</v>
+        <v>301</v>
       </c>
       <c r="C86" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-        <v>301</v>
+        <v>45</v>
+      </c>
+      <c r="D86">
+        <v>118</v>
+      </c>
+      <c r="E86">
+        <v>180401</v>
       </c>
       <c r="F86">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G86" t="s">
         <v>302</v>
       </c>
-      <c r="H86"/>
-      <c r="I86"/>
+      <c r="H86">
+        <v>8.84</v>
+      </c>
+      <c r="I86">
+        <v>3.62</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
         <v>303</v>
       </c>
       <c r="B87" t="s">
+        <v>238</v>
+      </c>
+      <c r="C87" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87">
+        <v>95</v>
+      </c>
+      <c r="E87">
+        <v>33831</v>
+      </c>
+      <c r="F87">
+        <v>2017</v>
+      </c>
+      <c r="G87" t="s">
         <v>304</v>
       </c>
-      <c r="C87" t="s">
-[...13 lines deleted...]
-      <c r="I87"/>
+      <c r="H87">
+        <v>2.91</v>
+      </c>
+      <c r="I87">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>305</v>
+      </c>
+      <c r="B88" t="s">
+        <v>306</v>
+      </c>
+      <c r="C88" t="s">
         <v>307</v>
       </c>
-      <c r="B88" t="s">
+      <c r="D88"/>
+      <c r="E88" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F88">
         <v>2016</v>
       </c>
       <c r="G88" t="s">
-        <v>311</v>
-[...6 lines deleted...]
-      </c>
+        <v>309</v>
+      </c>
+      <c r="H88"/>
+      <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B89" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="C89" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>201115</v>
+        <v>307</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89" t="s">
+        <v>311</v>
       </c>
       <c r="F89">
         <v>2016</v>
       </c>
       <c r="G89" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="H89"/>
       <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>313</v>
+      </c>
+      <c r="B90" t="s">
+        <v>314</v>
+      </c>
+      <c r="C90" t="s">
         <v>315</v>
       </c>
-      <c r="B90" t="s">
+      <c r="D90">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>165125</v>
       </c>
       <c r="F90">
         <v>2016</v>
       </c>
       <c r="G90" t="s">
         <v>317</v>
       </c>
       <c r="H90">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>2.58</v>
+      </c>
+      <c r="I90">
+        <v>1.15</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>318</v>
       </c>
       <c r="B91" t="s">
         <v>319</v>
       </c>
       <c r="C91" t="s">
+        <v>72</v>
+      </c>
+      <c r="D91">
+        <v>93</v>
+      </c>
+      <c r="E91">
+        <v>201115</v>
+      </c>
+      <c r="F91">
+        <v>2016</v>
+      </c>
+      <c r="G91" t="s">
         <v>320</v>
       </c>
-      <c r="D91"/>
-[...5 lines deleted...]
-      <c r="H91"/>
+      <c r="H91">
+        <v>3.84</v>
+      </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>321</v>
       </c>
       <c r="B92" t="s">
-        <v>281</v>
+        <v>322</v>
       </c>
       <c r="C92" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D92">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E92">
-        <v>85107</v>
+        <v>165125</v>
       </c>
       <c r="F92">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G92" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H92">
-        <v>3.72</v>
+        <v>3.84</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B93" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C93" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="D93"/>
+      <c r="E93"/>
       <c r="F93">
         <v>2015</v>
       </c>
-      <c r="G93" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G93"/>
+      <c r="H93"/>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B94" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C94" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-        <v>327</v>
+        <v>72</v>
+      </c>
+      <c r="D94">
+        <v>92</v>
+      </c>
+      <c r="E94">
+        <v>85107</v>
       </c>
       <c r="F94">
         <v>2015</v>
       </c>
-      <c r="G94"/>
-      <c r="H94"/>
+      <c r="G94" t="s">
+        <v>328</v>
+      </c>
+      <c r="H94">
+        <v>3.72</v>
+      </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B95" t="s">
-        <v>281</v>
+        <v>325</v>
       </c>
       <c r="C95" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D95">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E95">
-        <v>115136</v>
+        <v>45127</v>
       </c>
       <c r="F95">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G95" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H95">
-        <v>3.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B96" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="C96" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>35106</v>
+        <v>332</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96" t="s">
+        <v>333</v>
       </c>
       <c r="F96">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B97" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="C97" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-      <c r="E97"/>
+        <v>72</v>
+      </c>
+      <c r="D97">
+        <v>90</v>
+      </c>
+      <c r="E97">
+        <v>115136</v>
+      </c>
       <c r="F97">
         <v>2014</v>
       </c>
       <c r="G97" t="s">
         <v>335</v>
       </c>
-      <c r="H97"/>
-      <c r="I97"/>
+      <c r="H97">
+        <v>3.74</v>
+      </c>
+      <c r="I97">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>336</v>
       </c>
       <c r="B98" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C98" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="D98">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E98">
-        <v>32508</v>
+        <v>35106</v>
       </c>
       <c r="F98">
         <v>2014</v>
       </c>
       <c r="G98" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H98">
+        <v>3.74</v>
+      </c>
+      <c r="I98">
         <v>2.81</v>
       </c>
-      <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B99" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="C99" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99"/>
       <c r="F99">
         <v>2014</v>
       </c>
       <c r="G99" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="H99"/>
       <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B100" t="s">
-        <v>286</v>
+        <v>337</v>
       </c>
       <c r="C100" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="D100">
         <v>89</v>
       </c>
       <c r="E100">
-        <v>13847</v>
+        <v>32508</v>
       </c>
       <c r="F100">
         <v>2014</v>
       </c>
       <c r="G100" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H100">
         <v>2.81</v>
       </c>
       <c r="I100"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>344</v>
+      </c>
+      <c r="B101" t="s">
+        <v>292</v>
+      </c>
+      <c r="C101" t="s">
+        <v>15</v>
+      </c>
+      <c r="D101">
+        <v>89</v>
+      </c>
+      <c r="E101" t="s">
+        <v>345</v>
+      </c>
+      <c r="F101">
+        <v>2014</v>
+      </c>
+      <c r="G101" t="s">
+        <v>346</v>
+      </c>
+      <c r="H101">
+        <v>2.81</v>
+      </c>
+      <c r="I101"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>347</v>
+      </c>
+      <c r="B102" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102">
+        <v>89</v>
+      </c>
+      <c r="E102">
+        <v>13847</v>
+      </c>
+      <c r="F102">
+        <v>2014</v>
+      </c>
+      <c r="G102" t="s">
+        <v>348</v>
+      </c>
+      <c r="H102">
+        <v>2.81</v>
+      </c>
+      <c r="I102"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>