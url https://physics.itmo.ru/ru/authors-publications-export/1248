--- v3 (2026-06-26)
+++ v4 (2026-11-04)
@@ -12,79 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Nonreciprocal Lensing and Backscattering Suppression via Magneto-optical Nonlocality</t>
+  </si>
+  <si>
+    <t>Dmitrij Vagin, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>Physical Review Letters</t>
+  </si>
+  <si>
+    <t>10.1103/jbqq-v3hh</t>
+  </si>
+  <si>
+    <t>Beyond adiabaticity in topological evolution</t>
+  </si>
+  <si>
+    <t>Xuanyu Liu, Maxim Gorlach, Wange Song</t>
+  </si>
+  <si>
+    <t>Science Bulletin</t>
+  </si>
+  <si>
+    <t>10.1016/j.scib.2026.07.075</t>
+  </si>
+  <si>
     <t>Long-Range Evanescent Coupling through Photonic Molecules</t>
   </si>
   <si>
     <t>Romina Abarca-Ramírez, Diego Román-Cortés, Maxim Mazanov, Vlad Simonian, Konstantin Rodionenko, Maxim Gorlach, Rodrigo A. Vicencio</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6c00645</t>
   </si>
   <si>
     <t>Topological transitions controlled by the interaction range</t>
   </si>
   <si>
     <t>Vlad Simonian, Maxim Gorlach</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/y9vn-bbnk</t>
   </si>
   <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
@@ -149,53 +173,50 @@
   <si>
     <t>Physics Letters A</t>
   </si>
   <si>
     <t>10.1016/j.physleta.2025.130810</t>
   </si>
   <si>
     <t>Dual origin of effective axion response</t>
   </si>
   <si>
     <t>Timur Seidov, Manuel Eduardo Barredo Alamilla, Daniil Bobylev, Leon Shaposhnikov, Maxim Mazanov, Maxim Gorlach</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-025-61183-5</t>
   </si>
   <si>
     <t>Time-Optimal Transfer of the Quantum State in Long Qubit Arrays</t>
   </si>
   <si>
     <t>Andrey Stepanenko, Kseniya Chernova, Maxim Gorlach</t>
   </si>
   <si>
-    <t>Physical Review Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/mxrq-7rl4</t>
   </si>
   <si>
     <t>Probing Ultrafast Magnetization Dynamics via Synthetic Axion Fields</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Manuel Eduardo Barredo Alamilla, Frank Wilczek, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/2rrr-glyn</t>
   </si>
   <si>
     <t>Complex-valued Tellegen response</t>
   </si>
   <si>
     <t>Fyodor Nuckij, Manuel Eduardo Barredo Alamilla, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1063/5.0267381</t>
   </si>
   <si>
     <t>Multipole generalization of the Witten effect in Mie-resonant photonics</t>
   </si>
   <si>
     <t>Timur Seidov, Maxim Gorlach</t>
@@ -455,248 +476,248 @@
   <si>
     <t>Experimental realization of topological corner states in long-range-coupled electrical circuits</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Alexey Dmitriev, Oleg Burmistrov,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.l081107</t>
   </si>
   <si>
     <t>Topological edge states of anyon pairs emulated in electric circuits</t>
   </si>
   <si>
     <t>Alina Rozenblit, Nikita Olekhno, Alexey Dmitriev,  Pavel Seregin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012127</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012127</t>
   </si>
   <si>
+    <t>Tuning of Electromagnetic Topological States via Staggered Bianisotropy</t>
+  </si>
+  <si>
+    <t>Daniil Bobylev, Dmitry Zhirihin, Dmitry Tikhonenko,  A. Vakulenko, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>2021 Fifteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials52332.2021.9577102</t>
+  </si>
+  <si>
     <t>Detection of the two-photon topological phase in the inversion-symmetric interacting dissipative systems</t>
   </si>
   <si>
     <t>Andrey Stepanenko, Maxim Gorlach</t>
   </si>
   <si>
-    <t>2021 Fifteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials52332.2021.9577125</t>
   </si>
   <si>
-    <t>Tuning of Electromagnetic Topological States via Staggered Bianisotropy</t>
-[...7 lines deleted...]
-  <si>
     <t>Three-Dimensional Higher-Order Topological Insulator Protected by Cubic Symmetry</t>
   </si>
   <si>
     <t>Valeriy Kachin, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.024032</t>
   </si>
   <si>
     <t>Higher-Order Topological States in the Extended Two-Dimensional SSH Model and Their Electric Circuit Implementation</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Valeriy Kachin, Oleg Burmistrov, Alexey Dmitriev,  Pavel Seregin, Dmitry Zhirihin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.ftu1m.5</t>
   </si>
   <si>
     <t>Topological excitations and bound photon pairs in a superconducting quantum metamaterial</t>
   </si>
   <si>
     <t>Ilya S. Besedin, Maxim Gorlach, Nikolay N. Abramov, Ivan Tsitsilin, Ilya N. Moskalenko, Alina A. Dobronosova, Dmitry O. Moskalev, Alexey R. Matanin, Nikita S. Smirnov, Ilya A. Rodionov, Alexander Poddubny, Alexey V. Ustinov</t>
   </si>
   <si>
     <t>10.1103/physrevb.103.224520</t>
   </si>
   <si>
     <t>Probing the topology of the two-photon bands via time-dependent quantum walks</t>
   </si>
   <si>
     <t>10.1364/ol.425841</t>
   </si>
   <si>
     <t>Enhanced Photoluminescence of Halide Perovskite Nanocrystals Mediated by a Higher-Order Topological Metasurface</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Anton Vakulenko, Svetlana Kiriushechkina, Mengyao Li, Yanxiu Li, Lev Zelenkov, Anatoly Pushkarev, Maxim Gorlach, Andrey L. Rogach, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.1c01492</t>
   </si>
   <si>
+    <t>Photonic Topological States Mediated by Staggered Bianisotropy</t>
+  </si>
+  <si>
+    <t>Daniil Bobylev, Daria A. Smirnova, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>10.1002/lpor.201900392</t>
+  </si>
+  <si>
     <t>Realizing topological corner states in two-dimensional Su-Schrieffer-Heeger model with next-nearest neighbor couplings</t>
   </si>
   <si>
     <t>Polina Ivanova, Nikita Olekhno, Valeriy Kachin, Dmitry Zhirihin,  Pavel Seregin, Maxim Gorlach</t>
   </si>
   <si>
     <t>012142</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1695/1/012142</t>
   </si>
   <si>
-    <t>Photonic Topological States Mediated by Staggered Bianisotropy</t>
-[...7 lines deleted...]
-  <si>
     <t>Topological States in Qubit Arrays Induced by Density-Dependent Coupling</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.14.064040</t>
   </si>
   <si>
+    <t>Statistics-induced topological States of interacting anyons</t>
+  </si>
+  <si>
+    <t>Nikita Olekhno, Alina Rozenblit,  Pavel Seregin, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020093</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031727</t>
+  </si>
+  <si>
+    <t>Demonstration of higher-order topological States in photonic kagome lattice with next-nearest-neighbour coupling</t>
+  </si>
+  <si>
+    <t>Dmitry Zhirihin, M. Li, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk, A. Alu</t>
+  </si>
+  <si>
+    <t>020139</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032066</t>
+  </si>
+  <si>
+    <t>Nonlocal dipole response of resonant particles</t>
+  </si>
+  <si>
+    <t>Daniil Bobylev, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031677</t>
+  </si>
+  <si>
+    <t>Engineering topological states in two-mode waveguide arrays</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>020107</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031935</t>
+  </si>
+  <si>
     <t>Two-photon topological States in the array of qubits caused by the effective photon-photon interaction</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020123</t>
   </si>
   <si>
     <t>10.1063/5.0031720</t>
   </si>
   <si>
-    <t>Statistics-induced topological States of interacting anyons</t>
-[...43 lines deleted...]
-  <si>
     <t>Topological states in arrays of optical waveguides engineered via mode interference</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.161112</t>
   </si>
   <si>
     <t>Nonlocal response of Mie-resonant dielectric particles</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.115110</t>
   </si>
   <si>
     <t>Interaction-induced topological states of photon pairs</t>
   </si>
   <si>
     <t>013510</t>
   </si>
   <si>
     <t>10.1103/physreva.102.013510</t>
   </si>
   <si>
+    <t>Optical modes in perovskite nanowire with shallow bi-periodic grating</t>
+  </si>
+  <si>
+    <t>Aleksander Berestennikov, Maxim Gorlach, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>012013</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012013</t>
+  </si>
+  <si>
     <t>Engineering coupling in electromagnetic topological models via staggered bianisotropy</t>
   </si>
   <si>
     <t>Maxim Gorlach, Dmitry Zhirihin, Daniil Bobylev, S V Li, D Y Sokolov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>012053</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012053</t>
   </si>
   <si>
-    <t>Optical modes in perovskite nanowire with shallow bi-periodic grating</t>
-[...10 lines deleted...]
-  <si>
     <t>Electromagnetic realization of topological states in one-dimensional arrays of bianisotropic particles</t>
   </si>
   <si>
     <t>Daniil Bobylev, Kseniia Baryshnikova, Maxim Gorlach</t>
   </si>
   <si>
     <t>012040</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1482/1/012040</t>
   </si>
   <si>
     <t>Topological edge states of interacting photon pairs emulated in a topolectrical circuit</t>
   </si>
   <si>
     <t>Nikita Olekhno, Egor Kretov, Andrey Stepanenko, Polina Ivanova, Vitaly Yaroshenko, Ekaterina Puhtina, Dmitry Filonov, Barbara Cappello, Ladislau Matekovits, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1038/s41467-020-14994-7</t>
   </si>
   <si>
     <t>Topological States of Interacting Photon Pairs Emulated in a Topolectrical Circuit</t>
   </si>
   <si>
     <t>Nikita Olekhno, Maxim Gorlach, Egor Kretov, Andrey Stepanenko, Polina Ivanova, Vitaly Yaroshenko, Ekaterina Puhtina, Dmitry Filonov, B. Cappello, L. Matekovits</t>
@@ -929,72 +950,72 @@
   <si>
     <t>arXiv</t>
   </si>
   <si>
     <t>1-17</t>
   </si>
   <si>
     <t>10.48550/arXiv.1705.04236</t>
   </si>
   <si>
     <t>Matter-wave tractor beams</t>
   </si>
   <si>
     <t>Maxim Gorlach, Andrey Novitsky</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.118.180401</t>
   </si>
   <si>
     <t>Interaction-induced two-photon edge states in an extended Hubbard model realized in a cavity array</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.033831</t>
   </si>
   <si>
+    <t>Nonlocality in discrete nonlinear metamaterials</t>
+  </si>
+  <si>
+    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
+  </si>
+  <si>
+    <t>118-120</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2016.7746457</t>
+  </si>
+  <si>
     <t>Nonlocality in uniaxially polarizable media and cubic metamaterials</t>
   </si>
   <si>
     <t>Pavel Belov, Maxim Gorlach</t>
   </si>
   <si>
-    <t>2016 10th International Congress on Adv. Electromagnetic Mat. in Microwaves and Optics (METAMAT.)</t>
-[...1 lines deleted...]
-  <si>
     <t>58-60</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2016.7746435</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/MetaMaterials.2016.7746457</t>
   </si>
   <si>
     <t>Topological transition in coated wire medium</t>
   </si>
   <si>
     <t>Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>900-904</t>
   </si>
   <si>
     <t>10.1002/pssr.201600289</t>
   </si>
   <si>
     <t>Giant spatial-dispersion-induced birefringence in metamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Stanislav Glybovski, Anna Hurshkainen, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.201115</t>
   </si>
@@ -1406,51 +1427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I102"/>
+  <dimension ref="A1:I104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1464,2694 +1485,2746 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>137</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>7.53</v>
+        <v>9.16</v>
       </c>
       <c r="I2">
-        <v>2.74</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>3.14</v>
+        <v>11.78</v>
       </c>
       <c r="I3">
-        <v>1.39</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>43.84</v>
+        <v>7.53</v>
       </c>
       <c r="I4">
-        <v>14.34</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>3.79</v>
+        <v>3.14</v>
       </c>
       <c r="I5">
-        <v>1.18</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
+      <c r="D6"/>
       <c r="E6"/>
       <c r="F6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>5.3</v>
+        <v>43.84</v>
       </c>
       <c r="I6">
-        <v>1.89</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D7">
         <v>127</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7">
         <v>3.79</v>
       </c>
       <c r="I7">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D8">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H8">
         <v>5.3</v>
       </c>
       <c r="I8">
         <v>1.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D9">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H9">
-        <v>2.65</v>
+        <v>3.79</v>
       </c>
       <c r="I9">
-        <v>0.5</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="D10">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10">
-        <v>14.92</v>
+        <v>5.3</v>
       </c>
       <c r="I10">
-        <v>5.56</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="E11"/>
+        <v>556</v>
+      </c>
+      <c r="E11">
+        <v>130810</v>
+      </c>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
-        <v>9.16</v>
+        <v>2.65</v>
       </c>
       <c r="I11">
-        <v>3.69</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D12">
-        <v>134</v>
+        <v>16</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H12">
-        <v>9.16</v>
+        <v>14.92</v>
       </c>
       <c r="I12">
-        <v>3.69</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D13">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>2025</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H13">
-        <v>3.97</v>
+        <v>9.16</v>
       </c>
       <c r="I13">
-        <v>1.04</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D14">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2025</v>
       </c>
       <c r="G14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H14">
-        <v>3.78</v>
+        <v>9.16</v>
       </c>
       <c r="I14">
-        <v>1.52</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
         <v>58</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="D15">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>2025</v>
       </c>
       <c r="G15" t="s">
         <v>59</v>
       </c>
       <c r="H15">
-        <v>3.14</v>
+        <v>3.97</v>
       </c>
       <c r="I15">
-        <v>1.39</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
         <v>2025</v>
       </c>
       <c r="G16" t="s">
         <v>64</v>
       </c>
       <c r="H16">
-        <v>11.19</v>
+        <v>3.78</v>
       </c>
       <c r="I16">
-        <v>4.85</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="D17">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E17"/>
       <c r="F17">
         <v>2025</v>
       </c>
       <c r="G17" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H17">
-        <v>3.44</v>
+        <v>3.14</v>
       </c>
       <c r="I17">
-        <v>0.93</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D18">
+        <v>23</v>
+      </c>
+      <c r="E18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
+      <c r="F18">
+        <v>2025</v>
+      </c>
+      <c r="G18" t="s">
         <v>71</v>
       </c>
-      <c r="C18" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H18">
-        <v>4.04</v>
+        <v>11.19</v>
       </c>
       <c r="I18">
-        <v>1.78</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" t="s">
         <v>74</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19">
+        <v>15</v>
+      </c>
+      <c r="E19" t="s">
         <v>75</v>
       </c>
-      <c r="C19" t="s">
-[...5 lines deleted...]
-      <c r="E19"/>
       <c r="F19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G19" t="s">
         <v>76</v>
       </c>
       <c r="H19">
-        <v>3.97</v>
+        <v>3.44</v>
       </c>
       <c r="I19">
-        <v>1.04</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D20">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H20">
-        <v>3.91</v>
+        <v>4.04</v>
       </c>
       <c r="I20">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="D21">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>2024</v>
       </c>
       <c r="G21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H21">
-        <v>3.91</v>
+        <v>3.97</v>
       </c>
       <c r="I21">
-        <v>1.54</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D22">
         <v>109</v>
       </c>
       <c r="E22"/>
       <c r="F22">
         <v>2024</v>
       </c>
       <c r="G22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H22">
         <v>3.91</v>
       </c>
       <c r="I22">
         <v>1.54</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>79</v>
+      </c>
+      <c r="D23">
+        <v>109</v>
+      </c>
       <c r="E23"/>
       <c r="F23">
         <v>2024</v>
       </c>
       <c r="G23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H23">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I23">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D24">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E24"/>
       <c r="F24">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H24">
-        <v>2.97</v>
+        <v>3.91</v>
       </c>
       <c r="I24">
-        <v>1.18</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C25" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G25" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="I25"/>
+        <v>95</v>
+      </c>
+      <c r="H25">
+        <v>12.26</v>
+      </c>
+      <c r="I25">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="C26" t="s">
-        <v>97</v>
+        <v>23</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="H26">
-        <v>4.99</v>
+        <v>2.97</v>
       </c>
       <c r="I26">
-        <v>1.88</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" t="s">
         <v>99</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2023</v>
       </c>
       <c r="G27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" t="s">
         <v>103</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>104</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2023</v>
       </c>
       <c r="G28" t="s">
         <v>105</v>
       </c>
       <c r="H28">
-        <v>3.91</v>
+        <v>4.99</v>
       </c>
       <c r="I28">
-        <v>1.54</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="D29"/>
       <c r="E29"/>
       <c r="F29">
         <v>2023</v>
       </c>
       <c r="G29" t="s">
-        <v>108</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D30"/>
+        <v>79</v>
+      </c>
+      <c r="D30">
+        <v>108</v>
+      </c>
       <c r="E30"/>
       <c r="F30">
         <v>2023</v>
       </c>
       <c r="G30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H30">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I30">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D31"/>
+        <v>31</v>
+      </c>
+      <c r="D31">
+        <v>122</v>
+      </c>
       <c r="E31"/>
       <c r="F31">
         <v>2023</v>
       </c>
       <c r="G31" t="s">
         <v>115</v>
       </c>
-      <c r="H31"/>
-      <c r="I31"/>
+      <c r="H31">
+        <v>3.97</v>
+      </c>
+      <c r="I31">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>116</v>
       </c>
       <c r="B32" t="s">
         <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32"/>
       <c r="F32">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G32" t="s">
         <v>118</v>
       </c>
       <c r="H32">
-        <v>3.97</v>
+        <v>12.26</v>
       </c>
       <c r="I32">
-        <v>1.03</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G33" t="s">
         <v>122</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="D34"/>
+        <v>31</v>
+      </c>
+      <c r="D34">
+        <v>121</v>
+      </c>
       <c r="E34">
-        <v>2100567</v>
+        <v>201705</v>
       </c>
       <c r="F34">
         <v>2022</v>
       </c>
       <c r="G34" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H34">
-        <v>10.95</v>
+        <v>3.97</v>
       </c>
       <c r="I34">
-        <v>3.17</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
         <v>127</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D35"/>
+      <c r="E35"/>
       <c r="F35">
         <v>2022</v>
       </c>
       <c r="G35" t="s">
-        <v>130</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35"/>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="E36"/>
+        <v>132</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>2100567</v>
+      </c>
       <c r="F36">
         <v>2022</v>
       </c>
       <c r="G36" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H36">
-        <v>9.19</v>
+        <v>10.95</v>
       </c>
       <c r="I36">
-        <v>3.25</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>72</v>
+        <v>19</v>
       </c>
       <c r="D37">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E37"/>
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>136</v>
+      </c>
       <c r="F37">
         <v>2022</v>
       </c>
       <c r="G37" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H37">
-        <v>3.91</v>
+        <v>7.08</v>
       </c>
       <c r="I37">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="C38" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="D38">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>2022</v>
       </c>
       <c r="G38" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H38">
-        <v>3.91</v>
+        <v>9.19</v>
       </c>
       <c r="I38">
-        <v>1.54</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D39">
         <v>105</v>
       </c>
       <c r="E39"/>
       <c r="F39">
         <v>2022</v>
       </c>
       <c r="G39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H39">
         <v>3.91</v>
       </c>
       <c r="I39">
         <v>1.54</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="D40">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="E40" t="s">
+        <v>105</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
+        <v>2022</v>
+      </c>
+      <c r="G40" t="s">
         <v>145</v>
       </c>
-      <c r="F40">
-[...5 lines deleted...]
-      <c r="H40"/>
+      <c r="H40">
+        <v>3.91</v>
+      </c>
       <c r="I40">
-        <v>0.21</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" t="s">
         <v>147</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>79</v>
+      </c>
+      <c r="D41">
+        <v>105</v>
+      </c>
       <c r="E41"/>
       <c r="F41">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G41" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="I41"/>
+        <v>148</v>
+      </c>
+      <c r="H41">
+        <v>3.91</v>
+      </c>
+      <c r="I41">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" t="s">
         <v>151</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42">
+        <v>2015</v>
+      </c>
+      <c r="E42" t="s">
         <v>152</v>
       </c>
-      <c r="C42" t="s">
-[...3 lines deleted...]
-      <c r="E42"/>
       <c r="F42">
         <v>2021</v>
       </c>
       <c r="G42" t="s">
         <v>153</v>
       </c>
       <c r="H42"/>
-      <c r="I42"/>
+      <c r="I42">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>154</v>
       </c>
       <c r="B43" t="s">
         <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
         <v>2021</v>
       </c>
       <c r="G43" t="s">
-        <v>156</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
         <v>2021</v>
       </c>
       <c r="G44" t="s">
         <v>160</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="D45">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="E45"/>
       <c r="F45">
         <v>2021</v>
       </c>
       <c r="G45" t="s">
         <v>163</v>
       </c>
       <c r="H45">
-        <v>3.91</v>
+        <v>4.93</v>
       </c>
       <c r="I45">
-        <v>1.54</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>165</v>
       </c>
       <c r="C46" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="D46"/>
+      <c r="E46"/>
       <c r="F46">
         <v>2021</v>
       </c>
       <c r="G46" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D47"/>
+        <v>79</v>
+      </c>
+      <c r="D47">
+        <v>103</v>
+      </c>
       <c r="E47"/>
       <c r="F47">
         <v>2021</v>
       </c>
       <c r="G47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H47">
-        <v>4.13</v>
+        <v>3.91</v>
       </c>
       <c r="I47">
-        <v>1.48</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B48" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="C48" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="D48">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="E48" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48">
+        <v>2726</v>
+      </c>
+      <c r="F48">
+        <v>2021</v>
+      </c>
+      <c r="G48" t="s">
         <v>172</v>
       </c>
-      <c r="F48">
-[...5 lines deleted...]
-      <c r="H48"/>
+      <c r="H48">
+        <v>3.56</v>
+      </c>
       <c r="I48">
-        <v>0.23</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>173</v>
+      </c>
+      <c r="B49" t="s">
         <v>174</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>175</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49"/>
-      <c r="E49">
-[...1 lines deleted...]
-      </c>
+      <c r="E49"/>
       <c r="F49">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G49" t="s">
         <v>176</v>
       </c>
       <c r="H49">
-        <v>13.14</v>
+        <v>4.13</v>
       </c>
       <c r="I49">
-        <v>3.78</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>120</v>
+        <v>178</v>
       </c>
       <c r="C50" t="s">
-        <v>97</v>
-[...4 lines deleted...]
-      <c r="E50"/>
+        <v>132</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
+        <v>1900392</v>
+      </c>
       <c r="F50">
         <v>2020</v>
       </c>
       <c r="G50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H50">
-        <v>4.99</v>
+        <v>13.14</v>
       </c>
       <c r="I50">
-        <v>1.88</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B51" t="s">
-        <v>120</v>
+        <v>181</v>
       </c>
       <c r="C51" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="D51">
-        <v>2300</v>
+        <v>1695</v>
       </c>
       <c r="E51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F51">
         <v>2020</v>
       </c>
       <c r="G51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H51"/>
       <c r="I51">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
-        <v>180</v>
+        <v>104</v>
       </c>
       <c r="D52">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E52"/>
       <c r="F52">
         <v>2020</v>
       </c>
       <c r="G52" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="H52"/>
+        <v>185</v>
+      </c>
+      <c r="H52">
+        <v>4.99</v>
+      </c>
       <c r="I52">
-        <v>0.19</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>186</v>
+      </c>
+      <c r="B53" t="s">
         <v>187</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D53">
         <v>2300</v>
       </c>
       <c r="E53" t="s">
         <v>189</v>
       </c>
       <c r="F53">
         <v>2020</v>
       </c>
       <c r="G53" t="s">
         <v>190</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0.19</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>191</v>
       </c>
       <c r="B54" t="s">
         <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="E54"/>
+        <v>188</v>
+      </c>
+      <c r="D54">
+        <v>2300</v>
+      </c>
+      <c r="E54" t="s">
+        <v>193</v>
+      </c>
       <c r="F54">
         <v>2020</v>
       </c>
       <c r="G54" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H54"/>
-      <c r="I54"/>
+      <c r="I54">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C55" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="D55"/>
+      <c r="E55"/>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
         <v>197</v>
       </c>
       <c r="H55"/>
-      <c r="I55">
-[...1 lines deleted...]
-      </c>
+      <c r="I55"/>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>198</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C56" t="s">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="D56">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E56"/>
+        <v>2300</v>
+      </c>
+      <c r="E56" t="s">
+        <v>200</v>
+      </c>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="H56"/>
       <c r="I56">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B57" t="s">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="C57" t="s">
-        <v>72</v>
+        <v>188</v>
       </c>
       <c r="D57">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E57"/>
+        <v>2300</v>
+      </c>
+      <c r="E57" t="s">
+        <v>203</v>
+      </c>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="H57"/>
       <c r="I57">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B58" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="C58" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D58">
         <v>102</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E58"/>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H58">
-        <v>3.14</v>
+        <v>4.04</v>
       </c>
       <c r="I58">
-        <v>1.39</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B59" t="s">
-        <v>206</v>
+        <v>178</v>
       </c>
       <c r="C59" t="s">
-        <v>144</v>
+        <v>79</v>
       </c>
       <c r="D59">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E59"/>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
         <v>208</v>
       </c>
-      <c r="H59"/>
+      <c r="H59">
+        <v>4.04</v>
+      </c>
       <c r="I59">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>209</v>
       </c>
       <c r="B60" t="s">
+        <v>159</v>
+      </c>
+      <c r="C60" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60">
+        <v>102</v>
+      </c>
+      <c r="E60" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="H60"/>
+        <v>211</v>
+      </c>
+      <c r="H60">
+        <v>3.14</v>
+      </c>
       <c r="I60">
-        <v>0.23</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" t="s">
         <v>213</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
+        <v>151</v>
+      </c>
+      <c r="D61">
+        <v>1461</v>
+      </c>
+      <c r="E61" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F61">
         <v>2020</v>
       </c>
       <c r="G61" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="H61"/>
       <c r="I61">
         <v>0.23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>216</v>
+      </c>
+      <c r="B62" t="s">
         <v>217</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
+        <v>151</v>
+      </c>
+      <c r="D62">
+        <v>1461</v>
+      </c>
+      <c r="E62" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="F62">
         <v>2020</v>
       </c>
       <c r="G62" t="s">
         <v>219</v>
       </c>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
-        <v>5.56</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>220</v>
       </c>
       <c r="B63" t="s">
         <v>221</v>
       </c>
       <c r="C63" t="s">
+        <v>151</v>
+      </c>
+      <c r="D63">
+        <v>1482</v>
+      </c>
+      <c r="E63" t="s">
         <v>222</v>
       </c>
-      <c r="D63"/>
-      <c r="E63"/>
       <c r="F63">
         <v>2020</v>
       </c>
       <c r="G63" t="s">
         <v>223</v>
       </c>
       <c r="H63"/>
-      <c r="I63"/>
+      <c r="I63">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
         <v>224</v>
       </c>
       <c r="B64" t="s">
         <v>225</v>
       </c>
       <c r="C64" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D64">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>11</v>
+      </c>
+      <c r="E64">
+        <v>1436</v>
       </c>
       <c r="F64">
         <v>2020</v>
       </c>
       <c r="G64" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H64">
-        <v>4.04</v>
+        <v>14.92</v>
       </c>
       <c r="I64">
-        <v>1.78</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>227</v>
+      </c>
+      <c r="B65" t="s">
         <v>228</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65">
         <v>2020</v>
       </c>
       <c r="G65" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H65"/>
       <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>231</v>
+      </c>
+      <c r="B66" t="s">
         <v>232</v>
       </c>
-      <c r="B66" t="s">
+      <c r="C66" t="s">
+        <v>79</v>
+      </c>
+      <c r="D66">
+        <v>101</v>
+      </c>
+      <c r="E66" t="s">
         <v>233</v>
       </c>
-      <c r="C66" t="s">
+      <c r="F66">
+        <v>2020</v>
+      </c>
+      <c r="G66" t="s">
         <v>234</v>
       </c>
-      <c r="D66">
-[...10 lines deleted...]
-      </c>
       <c r="H66">
-        <v>31.24</v>
+        <v>4.04</v>
       </c>
       <c r="I66">
-        <v>13.61</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>235</v>
+      </c>
+      <c r="B67" t="s">
+        <v>236</v>
+      </c>
+      <c r="C67" t="s">
         <v>237</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67"/>
+      <c r="E67"/>
+      <c r="F67">
+        <v>2020</v>
+      </c>
+      <c r="G67" t="s">
         <v>238</v>
       </c>
-      <c r="C67" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H67"/>
+      <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>239</v>
+      </c>
+      <c r="B68" t="s">
+        <v>240</v>
+      </c>
+      <c r="C68" t="s">
         <v>241</v>
       </c>
-      <c r="B68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>205122</v>
+        <v>14</v>
+      </c>
+      <c r="E68" t="s">
+        <v>242</v>
       </c>
       <c r="F68">
         <v>2019</v>
       </c>
       <c r="G68" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H68">
-        <v>3.58</v>
+        <v>31.24</v>
       </c>
       <c r="I68">
-        <v>1.81</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B69" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="D69"/>
+        <v>241</v>
+      </c>
+      <c r="D69">
+        <v>13</v>
+      </c>
       <c r="E69" t="s">
         <v>246</v>
       </c>
       <c r="F69">
         <v>2019</v>
       </c>
       <c r="G69" t="s">
         <v>247</v>
       </c>
-      <c r="H69"/>
-      <c r="I69"/>
+      <c r="H69">
+        <v>31.24</v>
+      </c>
+      <c r="I69">
+        <v>13.61</v>
+      </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>248</v>
       </c>
       <c r="B70" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>79</v>
       </c>
       <c r="D70">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>99</v>
+      </c>
+      <c r="E70">
+        <v>205122</v>
       </c>
       <c r="F70">
         <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="H70">
-        <v>3.71</v>
+        <v>3.58</v>
       </c>
       <c r="I70">
-        <v>1.79</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>250</v>
+      </c>
+      <c r="B71" t="s">
+        <v>251</v>
+      </c>
+      <c r="C71" t="s">
         <v>252</v>
       </c>
-      <c r="B71" t="s">
-[...9 lines deleted...]
-        <v>63625</v>
+      <c r="D71"/>
+      <c r="E71" t="s">
+        <v>253</v>
       </c>
       <c r="F71">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G71" t="s">
-        <v>253</v>
-[...6 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="H71"/>
+      <c r="I71"/>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B72" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C72" t="s">
-        <v>144</v>
+        <v>62</v>
       </c>
       <c r="D72">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12128</v>
+        <v>44</v>
+      </c>
+      <c r="E72" t="s">
+        <v>257</v>
       </c>
       <c r="F72">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G72" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="H72"/>
+        <v>258</v>
+      </c>
+      <c r="H72">
+        <v>3.71</v>
+      </c>
       <c r="I72">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B73" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="C73" t="s">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="D73">
-        <v>1092</v>
+        <v>98</v>
       </c>
       <c r="E73">
-        <v>12176</v>
+        <v>63625</v>
       </c>
       <c r="F73">
         <v>2018</v>
       </c>
       <c r="G73" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="H73"/>
+        <v>260</v>
+      </c>
+      <c r="H73">
+        <v>2.91</v>
+      </c>
       <c r="I73">
-        <v>0.24</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B74" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="C74" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>151</v>
+      </c>
+      <c r="D74">
+        <v>1092</v>
       </c>
       <c r="E74">
-        <v>12045</v>
+        <v>12128</v>
       </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0.24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B75" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="C75" t="s">
-        <v>72</v>
+        <v>151</v>
       </c>
       <c r="D75">
-        <v>98</v>
+        <v>1092</v>
       </c>
       <c r="E75">
-        <v>45415</v>
+        <v>12176</v>
       </c>
       <c r="F75">
         <v>2018</v>
       </c>
       <c r="G75" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H75"/>
       <c r="I75">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B76" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>151</v>
+      </c>
+      <c r="D76" t="s">
+        <v>268</v>
       </c>
       <c r="E76">
-        <v>909</v>
+        <v>12045</v>
       </c>
       <c r="F76">
         <v>2018</v>
       </c>
       <c r="G76" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="H76"/>
       <c r="I76">
-        <v>5.99</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B77" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C77" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-      <c r="E77"/>
+        <v>79</v>
+      </c>
+      <c r="D77">
+        <v>98</v>
+      </c>
+      <c r="E77">
+        <v>45415</v>
+      </c>
       <c r="F77">
         <v>2018</v>
       </c>
       <c r="G77" t="s">
         <v>271</v>
       </c>
-      <c r="H77"/>
-      <c r="I77"/>
+      <c r="H77">
+        <v>3.74</v>
+      </c>
+      <c r="I77">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
         <v>272</v>
       </c>
       <c r="B78" t="s">
         <v>273</v>
       </c>
       <c r="C78" t="s">
-        <v>274</v>
+        <v>49</v>
       </c>
       <c r="D78">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>9</v>
+      </c>
+      <c r="E78">
+        <v>909</v>
       </c>
       <c r="F78">
         <v>2018</v>
       </c>
       <c r="G78" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="I78"/>
+        <v>274</v>
+      </c>
+      <c r="H78">
+        <v>11.88</v>
+      </c>
+      <c r="I78">
+        <v>5.99</v>
+      </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>275</v>
+      </c>
+      <c r="B79" t="s">
+        <v>276</v>
+      </c>
+      <c r="C79" t="s">
         <v>277</v>
       </c>
-      <c r="B79" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D79"/>
+      <c r="E79"/>
       <c r="F79">
         <v>2018</v>
       </c>
       <c r="G79" t="s">
-        <v>279</v>
-[...6 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79"/>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
+        <v>279</v>
+      </c>
+      <c r="B80" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="C80" t="s">
         <v>281</v>
       </c>
-      <c r="D80"/>
-      <c r="E80"/>
+      <c r="D80">
+        <v>8</v>
+      </c>
+      <c r="E80" t="s">
+        <v>282</v>
+      </c>
       <c r="F80">
         <v>2018</v>
       </c>
       <c r="G80" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B81" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C81" t="s">
-        <v>180</v>
+        <v>79</v>
       </c>
       <c r="D81">
-        <v>1874</v>
+        <v>97</v>
       </c>
       <c r="E81">
-        <v>40005</v>
+        <v>115119</v>
       </c>
       <c r="F81">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G81" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="H81"/>
+        <v>286</v>
+      </c>
+      <c r="H81">
+        <v>3.74</v>
+      </c>
       <c r="I81">
-        <v>0.17</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B82" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="C82" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="D82"/>
+      <c r="E82"/>
       <c r="F82">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G82" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H82"/>
-      <c r="I82">
-[...1 lines deleted...]
-      </c>
+      <c r="I82"/>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B83" t="s">
-        <v>238</v>
+        <v>291</v>
       </c>
       <c r="C83" t="s">
-        <v>15</v>
+        <v>188</v>
       </c>
       <c r="D83">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E83">
-        <v>53866</v>
+        <v>40005</v>
       </c>
       <c r="F83">
         <v>2017</v>
       </c>
       <c r="G83" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="H83"/>
       <c r="I83">
-        <v>1.48</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B84" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C84" t="s">
-        <v>293</v>
+        <v>188</v>
       </c>
       <c r="D84">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E84"/>
+        <v>1874</v>
+      </c>
+      <c r="E84">
+        <v>30014</v>
+      </c>
       <c r="F84">
         <v>2017</v>
       </c>
       <c r="G84" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="H84"/>
       <c r="I84">
-        <v>1.65</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B85" t="s">
-        <v>296</v>
+        <v>245</v>
       </c>
       <c r="C85" t="s">
-        <v>297</v>
-[...3 lines deleted...]
-        <v>298</v>
+        <v>23</v>
+      </c>
+      <c r="D85">
+        <v>95</v>
+      </c>
+      <c r="E85">
+        <v>53866</v>
       </c>
       <c r="F85">
         <v>2017</v>
       </c>
       <c r="G85" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="I85"/>
+        <v>297</v>
+      </c>
+      <c r="H85">
+        <v>2.91</v>
+      </c>
+      <c r="I85">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
+        <v>298</v>
+      </c>
+      <c r="B86" t="s">
+        <v>299</v>
+      </c>
+      <c r="C86" t="s">
         <v>300</v>
       </c>
-      <c r="B86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="E86"/>
       <c r="F86">
         <v>2017</v>
       </c>
       <c r="G86" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="H86">
-        <v>8.84</v>
+        <v>3.58</v>
       </c>
       <c r="I86">
-        <v>3.62</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
+        <v>302</v>
+      </c>
+      <c r="B87" t="s">
         <v>303</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>33831</v>
+        <v>304</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87" t="s">
+        <v>305</v>
       </c>
       <c r="F87">
         <v>2017</v>
       </c>
       <c r="G87" t="s">
-        <v>304</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H87"/>
+      <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B88" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C88" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-        <v>308</v>
+        <v>11</v>
+      </c>
+      <c r="D88">
+        <v>118</v>
+      </c>
+      <c r="E88">
+        <v>180401</v>
       </c>
       <c r="F88">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G88" t="s">
         <v>309</v>
       </c>
-      <c r="H88"/>
-      <c r="I88"/>
+      <c r="H88">
+        <v>8.84</v>
+      </c>
+      <c r="I88">
+        <v>3.62</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>310</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
       <c r="C89" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="E89" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89">
+        <v>95</v>
+      </c>
+      <c r="E89">
+        <v>33831</v>
+      </c>
+      <c r="F89">
+        <v>2017</v>
+      </c>
+      <c r="G89" t="s">
         <v>311</v>
       </c>
-      <c r="F89">
-[...6 lines deleted...]
-      <c r="I89"/>
+      <c r="H89">
+        <v>2.91</v>
+      </c>
+      <c r="I89">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>312</v>
+      </c>
+      <c r="B90" t="s">
+        <v>294</v>
+      </c>
+      <c r="C90" t="s">
         <v>313</v>
       </c>
-      <c r="B90" t="s">
+      <c r="D90"/>
+      <c r="E90" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F90">
         <v>2016</v>
       </c>
       <c r="G90" t="s">
-        <v>317</v>
-[...6 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="H90"/>
+      <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
+        <v>316</v>
+      </c>
+      <c r="B91" t="s">
+        <v>317</v>
+      </c>
+      <c r="C91" t="s">
+        <v>313</v>
+      </c>
+      <c r="D91"/>
+      <c r="E91" t="s">
         <v>318</v>
-      </c>
-[...10 lines deleted...]
-        <v>201115</v>
       </c>
       <c r="F91">
         <v>2016</v>
       </c>
       <c r="G91" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="H91"/>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
+        <v>320</v>
+      </c>
+      <c r="B92" t="s">
         <v>321</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>322</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>165125</v>
+        <v>10</v>
+      </c>
+      <c r="E92" t="s">
+        <v>323</v>
       </c>
       <c r="F92">
         <v>2016</v>
       </c>
       <c r="G92" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H92">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I92"/>
+        <v>2.58</v>
+      </c>
+      <c r="I92">
+        <v>1.15</v>
+      </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B93" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C93" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-      <c r="E93"/>
+        <v>79</v>
+      </c>
+      <c r="D93">
+        <v>93</v>
+      </c>
+      <c r="E93">
+        <v>201115</v>
+      </c>
       <c r="F93">
-        <v>2015</v>
-[...2 lines deleted...]
-      <c r="H93"/>
+        <v>2016</v>
+      </c>
+      <c r="G93" t="s">
+        <v>327</v>
+      </c>
+      <c r="H93">
+        <v>3.84</v>
+      </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B94" t="s">
-        <v>287</v>
+        <v>329</v>
       </c>
       <c r="C94" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D94">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E94">
-        <v>85107</v>
+        <v>165125</v>
       </c>
       <c r="F94">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G94" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H94">
-        <v>3.72</v>
+        <v>3.84</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B95" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="C95" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="D95"/>
+      <c r="E95"/>
       <c r="F95">
         <v>2015</v>
       </c>
-      <c r="G95" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G95"/>
+      <c r="H95"/>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B96" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C96" t="s">
-        <v>332</v>
-[...3 lines deleted...]
-        <v>333</v>
+        <v>79</v>
+      </c>
+      <c r="D96">
+        <v>92</v>
+      </c>
+      <c r="E96">
+        <v>85107</v>
       </c>
       <c r="F96">
         <v>2015</v>
       </c>
-      <c r="G96"/>
-      <c r="H96"/>
+      <c r="G96" t="s">
+        <v>335</v>
+      </c>
+      <c r="H96">
+        <v>3.72</v>
+      </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>332</v>
       </c>
       <c r="C97" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D97">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E97">
-        <v>115136</v>
+        <v>45127</v>
       </c>
       <c r="F97">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G97" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H97">
-        <v>3.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="B98" t="s">
-        <v>337</v>
+        <v>294</v>
       </c>
       <c r="C98" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>35106</v>
+        <v>339</v>
+      </c>
+      <c r="D98"/>
+      <c r="E98" t="s">
+        <v>340</v>
       </c>
       <c r="F98">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G98"/>
+      <c r="H98"/>
+      <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B99" t="s">
-        <v>337</v>
+        <v>294</v>
       </c>
       <c r="C99" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-      <c r="E99"/>
+        <v>79</v>
+      </c>
+      <c r="D99">
+        <v>90</v>
+      </c>
+      <c r="E99">
+        <v>115136</v>
+      </c>
       <c r="F99">
         <v>2014</v>
       </c>
       <c r="G99" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-      <c r="I99"/>
+        <v>342</v>
+      </c>
+      <c r="H99">
+        <v>3.74</v>
+      </c>
+      <c r="I99">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B100" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C100" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D100">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E100">
-        <v>32508</v>
+        <v>35106</v>
       </c>
       <c r="F100">
         <v>2014</v>
       </c>
       <c r="G100" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H100">
+        <v>3.74</v>
+      </c>
+      <c r="I100">
         <v>2.81</v>
       </c>
-      <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
+        <v>346</v>
+      </c>
+      <c r="B101" t="s">
         <v>344</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D101"/>
+      <c r="E101"/>
       <c r="F101">
         <v>2014</v>
       </c>
       <c r="G101" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H101"/>
       <c r="I101"/>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B102" t="s">
-        <v>292</v>
+        <v>344</v>
       </c>
       <c r="C102" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D102">
         <v>89</v>
       </c>
       <c r="E102">
-        <v>13847</v>
+        <v>32508</v>
       </c>
       <c r="F102">
         <v>2014</v>
       </c>
       <c r="G102" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H102">
         <v>2.81</v>
       </c>
       <c r="I102"/>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" t="s">
+        <v>351</v>
+      </c>
+      <c r="B103" t="s">
+        <v>299</v>
+      </c>
+      <c r="C103" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103">
+        <v>89</v>
+      </c>
+      <c r="E103" t="s">
+        <v>352</v>
+      </c>
+      <c r="F103">
+        <v>2014</v>
+      </c>
+      <c r="G103" t="s">
+        <v>353</v>
+      </c>
+      <c r="H103">
+        <v>2.81</v>
+      </c>
+      <c r="I103"/>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" t="s">
+        <v>354</v>
+      </c>
+      <c r="B104" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D104">
+        <v>89</v>
+      </c>
+      <c r="E104">
+        <v>13847</v>
+      </c>
+      <c r="F104">
+        <v>2014</v>
+      </c>
+      <c r="G104" t="s">
+        <v>355</v>
+      </c>
+      <c r="H104">
+        <v>2.81</v>
+      </c>
+      <c r="I104"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>