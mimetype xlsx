--- v1 (2025-11-02)
+++ v2 (2026-05-25)
@@ -12,100 +12,142 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Topological transitions controlled by the interaction range</t>
+  </si>
+  <si>
+    <t>Vlad Simonian, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>Physical Review A</t>
+  </si>
+  <si>
+    <t>10.1103/y9vn-bbnk</t>
+  </si>
+  <si>
+    <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
+  </si>
+  <si>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>Nature Materials</t>
+  </si>
+  <si>
+    <t>10.1038/s41563-026-02488-8</t>
+  </si>
+  <si>
+    <t>Quantized topological transport mediated by the long-range couplings</t>
+  </si>
+  <si>
+    <t>Ekaterina Lebedeva, Maxim Mazanov, Alexey V. Kavokin, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0302994</t>
+  </si>
+  <si>
+    <t>Cherenkov radiation in isotropic chiral matter: Unlocking threshold-free emission</t>
+  </si>
+  <si>
+    <t>R. Martínez von Dossow, Manuel Eduardo Barredo Alamilla, Maxim Gorlach, L. F. Urrutia</t>
+  </si>
+  <si>
+    <t>Physical Review D</t>
+  </si>
+  <si>
+    <t>10.1103/dngn-zh7f</t>
+  </si>
+  <si>
     <t>Analytical model of a Tellegen meta-atom</t>
   </si>
   <si>
     <t>Daria Saltykova, Daniil Bobylev, Maxim Gorlach</t>
   </si>
   <si>
-    <t>Applied Physics Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/5.0272911</t>
   </si>
   <si>
     <t>Search for dark-matter axions beyond the quantum limit: The cosmological axion Sarov haloscope proposal</t>
   </si>
   <si>
     <t>Andrey L. Pankratov, Pavel Belov, Eduard E. Boos, Alexander S. Chepurnov, Alexander V. Chiginev, Alexander V. Derbin, Ilia S. Drachnev, Lev V. Dudko, Dmitry S. Gorbunov, Maxim Gorlach, Vadim V. Ivanov, Leonid V. Kravchuk, Maxim V. Libanov, Michael M. Merkin, Valentina N. Muratova, Alexander E. Pukhov, Dmitry V. Salnikov, Petr S. Satunin, Dmitrii A. Semenov, Alexander M. Sergeev, Maksim I. Starostin, Igor I. Tkachev, Sergey V. Troitsky, Maxim V. Trushin, Evgenii V. Unzhakov, Maxim M. Vyalkov, Arkady A. Yukhimchuk</t>
   </si>
   <si>
-    <t>Physical Review D</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/rq2s-5f18</t>
   </si>
   <si>
     <t>Cherenkov radiation in isotropic chiral matter: The space-frequency domain</t>
   </si>
   <si>
     <t>R. Martínez von Dossow, Manuel Eduardo Barredo Alamilla, Maxim Gorlach, Luis F. Urrutia</t>
   </si>
   <si>
     <t>Physics Letters A</t>
   </si>
   <si>
     <t>10.1016/j.physleta.2025.130810</t>
   </si>
   <si>
     <t>Dual origin of effective axion response</t>
   </si>
   <si>
     <t>Timur Seidov, Manuel Eduardo Barredo Alamilla, Daniil Bobylev, Leon Shaposhnikov, Maxim Mazanov, Maxim Gorlach</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-025-61183-5</t>
@@ -137,53 +179,50 @@
   <si>
     <t>Fyodor Nuckij, Manuel Eduardo Barredo Alamilla, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1063/5.0267381</t>
   </si>
   <si>
     <t>Multipole generalization of the Witten effect in Mie-resonant photonics</t>
   </si>
   <si>
     <t>Timur Seidov, Maxim Gorlach</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>3054-3057</t>
   </si>
   <si>
     <t>10.1364/ol.559175</t>
   </si>
   <si>
     <t>Unbounded Tellegen response in media with multiple resonances</t>
   </si>
   <si>
-    <t>Physical Review A</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/physreva.111.033521</t>
   </si>
   <si>
     <t>Observation of Invisibility Angle and Flat Band Physics in Dipolar Photonic Lattices</t>
   </si>
   <si>
     <t>Diego Román-Cortés, Maxim Mazanov, Rodrigo A. Vicencio, Maxim Gorlach</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>2726-2732</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.4c05951</t>
   </si>
   <si>
     <t>Optimizing state transfer in a three-qubit array via quantum brachistochrone method</t>
   </si>
   <si>
     <t>Kseniya Chernova, Andrey Stepanenko, Maxim Gorlach</t>
   </si>
   <si>
     <t>Optical Materials Express</t>
@@ -503,107 +542,107 @@
   <si>
     <t>Daniil Bobylev, Daria A. Smirnova, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1002/lpor.201900392</t>
   </si>
   <si>
     <t>Realizing topological corner states in two-dimensional Su-Schrieffer-Heeger model with next-nearest neighbor couplings</t>
   </si>
   <si>
     <t>Polina Ivanova, Nikita Olekhno, Valeriy Kachin, Dmitry Zhirihin,  Pavel Seregin, Maxim Gorlach</t>
   </si>
   <si>
     <t>012142</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1695/1/012142</t>
   </si>
   <si>
     <t>Topological States in Qubit Arrays Induced by Density-Dependent Coupling</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.14.064040</t>
   </si>
   <si>
+    <t>Nonlocal dipole response of resonant particles</t>
+  </si>
+  <si>
+    <t>Daniil Bobylev, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031677</t>
+  </si>
+  <si>
+    <t>Engineering topological states in two-mode waveguide arrays</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>020107</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031935</t>
+  </si>
+  <si>
+    <t>Two-photon topological States in the array of qubits caused by the effective photon-photon interaction</t>
+  </si>
+  <si>
+    <t>020123</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031720</t>
+  </si>
+  <si>
     <t>Statistics-induced topological States of interacting anyons</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit,  Pavel Seregin, Maxim Gorlach</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020093</t>
   </si>
   <si>
     <t>10.1063/5.0031727</t>
   </si>
   <si>
     <t>Demonstration of higher-order topological States in photonic kagome lattice with next-nearest-neighbour coupling</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, M. Li, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk, A. Alu</t>
   </si>
   <si>
     <t>020139</t>
   </si>
   <si>
     <t>10.1063/5.0032066</t>
   </si>
   <si>
-    <t>Nonlocal dipole response of resonant particles</t>
-[...28 lines deleted...]
-  <si>
     <t>Topological states in arrays of optical waveguides engineered via mode interference</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.161112</t>
   </si>
   <si>
     <t>Nonlocal response of Mie-resonant dielectric particles</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.115110</t>
   </si>
   <si>
     <t>Interaction-induced topological states of photon pairs</t>
   </si>
   <si>
     <t>013510</t>
   </si>
   <si>
     <t>10.1103/physreva.102.013510</t>
   </si>
   <si>
     <t>Optical modes in perovskite nanowire with shallow bi-periodic grating</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Maxim Gorlach, Sergey Makarov</t>
@@ -818,51 +857,51 @@
   <si>
     <t>10.17586/2220-8054-2017-8-6-695-700</t>
   </si>
   <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
     <t>Nonlinear symmetry breaking in photometamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexey Slobozhanyuk, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.115119</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Spectroscopy of topological photonic states in dielectric metasurfaces</t>
   </si>
   <si>
     <t>Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998043</t>
   </si>
   <si>
     <t>Topological edge states of bound photon pairs</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.053866</t>
   </si>
   <si>
     <t>Topological edge states in acoustic Kagome lattices</t>
   </si>
   <si>
     <t>Maxim Gorlach</t>
   </si>
@@ -1358,51 +1397,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I97"/>
+  <dimension ref="A1:I101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1417,2562 +1456,2668 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>3.79</v>
+        <v>3.14</v>
       </c>
       <c r="I2">
-        <v>1.18</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>5.3</v>
+        <v>43.84</v>
       </c>
       <c r="I3">
-        <v>1.89</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>2.65</v>
+        <v>3.79</v>
       </c>
       <c r="I4">
-        <v>0.5</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>113</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>14.92</v>
+        <v>5.3</v>
       </c>
       <c r="I5">
-        <v>5.56</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="H6">
-        <v>9.16</v>
+        <v>3.79</v>
       </c>
       <c r="I6">
-        <v>3.69</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" t="s">
         <v>29</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D7">
-        <v>134</v>
+        <v>112</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H7">
-        <v>9.16</v>
+        <v>5.3</v>
       </c>
       <c r="I7">
-        <v>3.69</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>33</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="E8"/>
+        <v>556</v>
+      </c>
+      <c r="E8">
+        <v>130810</v>
+      </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>34</v>
       </c>
       <c r="H8">
-        <v>3.97</v>
+        <v>2.65</v>
       </c>
       <c r="I8">
-        <v>1.04</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H9">
-        <v>3.78</v>
+        <v>14.92</v>
       </c>
       <c r="I9">
-        <v>1.52</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10">
-        <v>3.14</v>
+        <v>9.16</v>
       </c>
       <c r="I10">
-        <v>1.39</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D11">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="H11">
-        <v>11.19</v>
+        <v>9.16</v>
       </c>
       <c r="I11">
-        <v>4.85</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="D12">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="H12">
-        <v>3.44</v>
+        <v>3.97</v>
       </c>
       <c r="I12">
-        <v>0.93</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13">
+        <v>50</v>
+      </c>
+      <c r="E13" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13">
+        <v>2025</v>
+      </c>
+      <c r="G13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H13">
-        <v>4.04</v>
+        <v>3.78</v>
       </c>
       <c r="I13">
-        <v>1.78</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="E14"/>
       <c r="F14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H14">
-        <v>3.97</v>
+        <v>3.14</v>
       </c>
       <c r="I14">
-        <v>1.04</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15">
+        <v>23</v>
+      </c>
+      <c r="E15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15">
+        <v>2025</v>
+      </c>
+      <c r="G15" t="s">
         <v>60</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H15">
-        <v>3.91</v>
+        <v>11.19</v>
       </c>
       <c r="I15">
-        <v>1.54</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
         <v>64</v>
       </c>
-      <c r="C16" t="s">
-[...5 lines deleted...]
-      <c r="E16"/>
       <c r="F16">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G16" t="s">
         <v>65</v>
       </c>
       <c r="H16">
-        <v>3.91</v>
+        <v>3.44</v>
       </c>
       <c r="I16">
-        <v>1.54</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D17">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H17">
-        <v>3.91</v>
+        <v>4.04</v>
       </c>
       <c r="I17">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>19</v>
+      </c>
+      <c r="D18">
+        <v>125</v>
+      </c>
       <c r="E18"/>
       <c r="F18">
         <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H18">
-        <v>12.26</v>
+        <v>3.97</v>
       </c>
       <c r="I18">
-        <v>3.76</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="D19">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E19"/>
       <c r="F19">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H19">
-        <v>2.97</v>
+        <v>3.91</v>
       </c>
       <c r="I19">
-        <v>1.18</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>68</v>
+      </c>
+      <c r="D20">
+        <v>109</v>
+      </c>
       <c r="E20"/>
       <c r="F20">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="I20"/>
+        <v>78</v>
+      </c>
+      <c r="H20">
+        <v>3.91</v>
+      </c>
+      <c r="I20">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>109</v>
       </c>
       <c r="E21"/>
       <c r="F21">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G21" t="s">
         <v>81</v>
       </c>
       <c r="H21">
-        <v>4.99</v>
+        <v>3.91</v>
       </c>
       <c r="I21">
-        <v>1.88</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G22" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="I22"/>
+        <v>84</v>
+      </c>
+      <c r="H22">
+        <v>12.26</v>
+      </c>
+      <c r="I22">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D23">
         <v>108</v>
       </c>
       <c r="E23"/>
       <c r="F23">
         <v>2023</v>
       </c>
       <c r="G23" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="H23">
-        <v>3.91</v>
+        <v>2.97</v>
       </c>
       <c r="I23">
-        <v>1.54</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>87</v>
+      </c>
+      <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
         <v>89</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" t="s">
         <v>92</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>93</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25"/>
+      <c r="D25">
+        <v>20</v>
+      </c>
       <c r="E25"/>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
         <v>94</v>
       </c>
       <c r="H25">
-        <v>12.26</v>
+        <v>4.99</v>
       </c>
       <c r="I25">
-        <v>3.76</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
         <v>98</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="D27">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="E27"/>
       <c r="F27">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G27" t="s">
         <v>101</v>
       </c>
       <c r="H27">
-        <v>3.97</v>
+        <v>3.91</v>
       </c>
       <c r="I27">
-        <v>1.03</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>102</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>19</v>
+      </c>
+      <c r="D28">
+        <v>122</v>
+      </c>
       <c r="E28"/>
       <c r="F28">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G28" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="I28"/>
+        <v>104</v>
+      </c>
+      <c r="H28">
+        <v>3.97</v>
+      </c>
+      <c r="I28">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" t="s">
         <v>106</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
+        <v>2023</v>
+      </c>
+      <c r="G29" t="s">
         <v>107</v>
       </c>
-      <c r="C29" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H29">
-        <v>10.95</v>
+        <v>12.26</v>
       </c>
       <c r="I29">
-        <v>3.17</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" t="s">
         <v>110</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30">
+        <v>2023</v>
+      </c>
+      <c r="G30" t="s">
         <v>111</v>
       </c>
-      <c r="C30" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H30"/>
+      <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D31">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E31"/>
+        <v>121</v>
+      </c>
+      <c r="E31">
+        <v>201705</v>
+      </c>
       <c r="F31">
         <v>2022</v>
       </c>
       <c r="G31" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H31">
-        <v>9.19</v>
+        <v>3.97</v>
       </c>
       <c r="I31">
-        <v>3.25</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
         <v>117</v>
       </c>
-      <c r="B32" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>2022</v>
       </c>
       <c r="G32" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>121</v>
       </c>
-      <c r="C33" t="s">
-[...5 lines deleted...]
-      <c r="E33"/>
+      <c r="D33"/>
+      <c r="E33">
+        <v>2100567</v>
+      </c>
       <c r="F33">
         <v>2022</v>
       </c>
       <c r="G33" t="s">
         <v>122</v>
       </c>
       <c r="H33">
-        <v>3.91</v>
+        <v>10.95</v>
       </c>
       <c r="I33">
-        <v>1.54</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
+        <v>125</v>
       </c>
       <c r="D34">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E34"/>
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>126</v>
+      </c>
       <c r="F34">
         <v>2022</v>
       </c>
       <c r="G34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="H34">
-        <v>3.91</v>
+        <v>7.08</v>
       </c>
       <c r="I34">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="C35" t="s">
+        <v>41</v>
+      </c>
+      <c r="D35">
         <v>128</v>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="E35"/>
+      <c r="F35">
+        <v>2022</v>
+      </c>
+      <c r="G35" t="s">
         <v>129</v>
       </c>
-      <c r="F35">
-[...5 lines deleted...]
-      <c r="H35"/>
+      <c r="H35">
+        <v>9.19</v>
+      </c>
       <c r="I35">
-        <v>0.21</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D36"/>
+        <v>68</v>
+      </c>
+      <c r="D36">
+        <v>105</v>
+      </c>
       <c r="E36"/>
       <c r="F36">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G36" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="I36"/>
+        <v>132</v>
+      </c>
+      <c r="H36">
+        <v>3.91</v>
+      </c>
+      <c r="I36">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D37"/>
+        <v>68</v>
+      </c>
+      <c r="D37">
+        <v>105</v>
+      </c>
       <c r="E37"/>
       <c r="F37">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G37" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-      <c r="I37"/>
+        <v>135</v>
+      </c>
+      <c r="H37">
+        <v>3.91</v>
+      </c>
+      <c r="I37">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>105</v>
       </c>
       <c r="E38"/>
       <c r="F38">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G38" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="H38">
-        <v>4.93</v>
+        <v>3.91</v>
       </c>
       <c r="I38">
-        <v>1.53</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>139</v>
+      </c>
+      <c r="B39" t="s">
+        <v>140</v>
+      </c>
+      <c r="C39" t="s">
         <v>141</v>
       </c>
-      <c r="B39" t="s">
+      <c r="D39">
+        <v>2015</v>
+      </c>
+      <c r="E39" t="s">
         <v>142</v>
       </c>
-      <c r="C39" t="s">
-[...3 lines deleted...]
-      <c r="E39"/>
       <c r="F39">
         <v>2021</v>
       </c>
       <c r="G39" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H39"/>
-      <c r="I39"/>
+      <c r="I39">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
         <v>145</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>146</v>
       </c>
-      <c r="C40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D40"/>
       <c r="E40"/>
       <c r="F40">
         <v>2021</v>
       </c>
       <c r="G40" t="s">
         <v>147</v>
       </c>
-      <c r="H40">
-[...4 lines deleted...]
-      </c>
+      <c r="H40"/>
+      <c r="I40"/>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>148</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="C41" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41"/>
       <c r="F41">
         <v>2021</v>
       </c>
       <c r="G41" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B42" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="D42"/>
+        <v>93</v>
+      </c>
+      <c r="D42">
+        <v>16</v>
+      </c>
       <c r="E42"/>
       <c r="F42">
         <v>2021</v>
       </c>
       <c r="G42" t="s">
         <v>153</v>
       </c>
       <c r="H42">
-        <v>4.13</v>
+        <v>4.93</v>
       </c>
       <c r="I42">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>154</v>
       </c>
       <c r="B43" t="s">
         <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="D43"/>
-      <c r="E43">
-[...1 lines deleted...]
-      </c>
+      <c r="E43"/>
       <c r="F43">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G43" t="s">
-        <v>156</v>
-[...6 lines deleted...]
-      </c>
+        <v>157</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D44">
-        <v>1695</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="E44"/>
       <c r="F44">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G44" t="s">
         <v>160</v>
       </c>
-      <c r="H44"/>
+      <c r="H44">
+        <v>3.91</v>
+      </c>
       <c r="I44">
-        <v>0.23</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>103</v>
+        <v>145</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D45">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E45"/>
+        <v>46</v>
+      </c>
+      <c r="E45">
+        <v>2726</v>
+      </c>
       <c r="F45">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G45" t="s">
         <v>162</v>
       </c>
       <c r="H45">
-        <v>4.99</v>
+        <v>3.56</v>
       </c>
       <c r="I45">
-        <v>1.88</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>163</v>
       </c>
       <c r="B46" t="s">
         <v>164</v>
       </c>
       <c r="C46" t="s">
         <v>165</v>
       </c>
-      <c r="D46">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46">
+        <v>2021</v>
+      </c>
+      <c r="G46" t="s">
         <v>166</v>
       </c>
-      <c r="F46">
-[...5 lines deleted...]
-      <c r="H46"/>
+      <c r="H46">
+        <v>4.13</v>
+      </c>
       <c r="I46">
-        <v>0.19</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>167</v>
+      </c>
+      <c r="B47" t="s">
         <v>168</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>121</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47">
+        <v>1900392</v>
       </c>
       <c r="F47">
         <v>2020</v>
       </c>
       <c r="G47" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="H47"/>
+        <v>169</v>
+      </c>
+      <c r="H47">
+        <v>13.14</v>
+      </c>
       <c r="I47">
-        <v>0.19</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" t="s">
+        <v>141</v>
+      </c>
+      <c r="D48">
+        <v>1695</v>
+      </c>
+      <c r="E48" t="s">
         <v>172</v>
       </c>
-      <c r="B48" t="s">
-[...6 lines deleted...]
-      <c r="E48"/>
       <c r="F48">
         <v>2020</v>
       </c>
       <c r="G48" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H48"/>
-      <c r="I48"/>
+      <c r="I48">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="C49" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="D49">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E49"/>
       <c r="F49">
         <v>2020</v>
       </c>
       <c r="G49" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="H49"/>
+        <v>175</v>
+      </c>
+      <c r="H49">
+        <v>4.99</v>
+      </c>
       <c r="I49">
-        <v>0.19</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>103</v>
+        <v>177</v>
       </c>
       <c r="C50" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>178</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50"/>
       <c r="F50">
         <v>2020</v>
       </c>
       <c r="G50" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="H50"/>
-      <c r="I50">
-[...1 lines deleted...]
-      </c>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" t="s">
+        <v>178</v>
+      </c>
+      <c r="D51">
+        <v>2300</v>
+      </c>
+      <c r="E51" t="s">
         <v>182</v>
       </c>
-      <c r="B51" t="s">
-[...8 lines deleted...]
-      <c r="E51"/>
       <c r="F51">
         <v>2020</v>
       </c>
       <c r="G51" t="s">
         <v>183</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
+      <c r="H51"/>
       <c r="I51">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>184</v>
       </c>
       <c r="B52" t="s">
-        <v>155</v>
+        <v>116</v>
       </c>
       <c r="C52" t="s">
-        <v>55</v>
+        <v>178</v>
       </c>
       <c r="D52">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E52"/>
+        <v>2300</v>
+      </c>
+      <c r="E52" t="s">
+        <v>185</v>
+      </c>
       <c r="F52">
         <v>2020</v>
       </c>
       <c r="G52" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="H52"/>
       <c r="I52">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B53" t="s">
-        <v>132</v>
+        <v>188</v>
       </c>
       <c r="C53" t="s">
-        <v>41</v>
+        <v>178</v>
       </c>
       <c r="D53">
-        <v>102</v>
+        <v>2300</v>
       </c>
       <c r="E53" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F53">
         <v>2020</v>
       </c>
       <c r="G53" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H53"/>
       <c r="I53">
-        <v>1.39</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B54" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="D54">
-        <v>1461</v>
+        <v>2300</v>
       </c>
       <c r="E54" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="F54">
         <v>2020</v>
       </c>
       <c r="G54" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B55" t="s">
-        <v>194</v>
+        <v>181</v>
       </c>
       <c r="C55" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D55">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E55"/>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
         <v>196</v>
       </c>
-      <c r="H55"/>
+      <c r="H55">
+        <v>4.04</v>
+      </c>
       <c r="I55">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
         <v>197</v>
       </c>
       <c r="B56" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="C56" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D56">
-        <v>1482</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E56"/>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="H56"/>
+        <v>198</v>
+      </c>
+      <c r="H56">
+        <v>4.04</v>
+      </c>
       <c r="I56">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>145</v>
       </c>
       <c r="C57" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D57">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1436</v>
+        <v>102</v>
+      </c>
+      <c r="E57" t="s">
+        <v>200</v>
       </c>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H57">
-        <v>14.92</v>
+        <v>3.14</v>
       </c>
       <c r="I57">
-        <v>5.56</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>202</v>
+      </c>
+      <c r="B58" t="s">
+        <v>203</v>
+      </c>
+      <c r="C58" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58">
+        <v>1461</v>
+      </c>
+      <c r="E58" t="s">
         <v>204</v>
       </c>
-      <c r="B58" t="s">
-[...6 lines deleted...]
-      <c r="E58"/>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="H58"/>
-      <c r="I58"/>
+      <c r="I58">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" t="s">
+        <v>207</v>
+      </c>
+      <c r="C59" t="s">
+        <v>141</v>
+      </c>
+      <c r="D59">
+        <v>1461</v>
+      </c>
+      <c r="E59" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="H59"/>
       <c r="I59">
-        <v>1.78</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>210</v>
+      </c>
+      <c r="B60" t="s">
+        <v>211</v>
+      </c>
+      <c r="C60" t="s">
+        <v>141</v>
+      </c>
+      <c r="D60">
+        <v>1482</v>
+      </c>
+      <c r="E60" t="s">
         <v>212</v>
       </c>
-      <c r="B60" t="s">
-[...6 lines deleted...]
-      <c r="E60"/>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="H60"/>
-      <c r="I60"/>
+      <c r="I60">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>214</v>
+      </c>
+      <c r="B61" t="s">
+        <v>215</v>
+      </c>
+      <c r="C61" t="s">
+        <v>37</v>
+      </c>
+      <c r="D61">
+        <v>11</v>
+      </c>
+      <c r="E61">
+        <v>1436</v>
+      </c>
+      <c r="F61">
+        <v>2020</v>
+      </c>
+      <c r="G61" t="s">
         <v>216</v>
       </c>
-      <c r="B61" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H61">
-        <v>31.24</v>
+        <v>14.92</v>
       </c>
       <c r="I61">
-        <v>13.61</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B62" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C62" t="s">
-        <v>218</v>
-[...6 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62"/>
       <c r="F62">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G62" t="s">
-        <v>224</v>
-[...6 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="C63" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D63">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>205122</v>
+        <v>101</v>
+      </c>
+      <c r="E63" t="s">
+        <v>223</v>
       </c>
       <c r="F63">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G63" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H63">
-        <v>3.58</v>
+        <v>4.04</v>
       </c>
       <c r="I63">
-        <v>1.81</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>226</v>
+      </c>
+      <c r="C64" t="s">
         <v>227</v>
       </c>
-      <c r="B64" t="s">
+      <c r="D64"/>
+      <c r="E64"/>
+      <c r="F64">
+        <v>2020</v>
+      </c>
+      <c r="G64" t="s">
         <v>228</v>
-      </c>
-[...11 lines deleted...]
-        <v>231</v>
       </c>
       <c r="H64"/>
       <c r="I64"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>229</v>
+      </c>
+      <c r="B65" t="s">
+        <v>230</v>
+      </c>
+      <c r="C65" t="s">
+        <v>231</v>
+      </c>
+      <c r="D65">
+        <v>14</v>
+      </c>
+      <c r="E65" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F65">
         <v>2019</v>
       </c>
       <c r="G65" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="H65">
-        <v>3.71</v>
+        <v>31.24</v>
       </c>
       <c r="I65">
-        <v>1.79</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>234</v>
+      </c>
+      <c r="B66" t="s">
+        <v>235</v>
+      </c>
+      <c r="C66" t="s">
+        <v>231</v>
+      </c>
+      <c r="D66">
+        <v>13</v>
+      </c>
+      <c r="E66" t="s">
         <v>236</v>
       </c>
-      <c r="B66" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F66">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G66" t="s">
         <v>237</v>
       </c>
       <c r="H66">
-        <v>2.91</v>
+        <v>31.24</v>
       </c>
       <c r="I66">
-        <v>1.27</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
         <v>238</v>
       </c>
       <c r="B67" t="s">
+        <v>226</v>
+      </c>
+      <c r="C67" t="s">
+        <v>68</v>
+      </c>
+      <c r="D67">
+        <v>99</v>
+      </c>
+      <c r="E67">
+        <v>205122</v>
+      </c>
+      <c r="F67">
+        <v>2019</v>
+      </c>
+      <c r="G67" t="s">
         <v>239</v>
       </c>
-      <c r="C67" t="s">
-[...14 lines deleted...]
-      <c r="H67"/>
+      <c r="H67">
+        <v>3.58</v>
+      </c>
       <c r="I67">
-        <v>0.24</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>240</v>
+      </c>
+      <c r="B68" t="s">
         <v>241</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" t="s">
         <v>242</v>
       </c>
-      <c r="C68" t="s">
-[...6 lines deleted...]
-        <v>12176</v>
+      <c r="D68"/>
+      <c r="E68" t="s">
+        <v>243</v>
       </c>
       <c r="F68">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G68" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H68"/>
-      <c r="I68">
-[...1 lines deleted...]
-      </c>
+      <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B69" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="C69" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>12045</v>
+        <v>51</v>
+      </c>
+      <c r="D69">
+        <v>44</v>
+      </c>
+      <c r="E69" t="s">
+        <v>247</v>
       </c>
       <c r="F69">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G69" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="H69"/>
+        <v>248</v>
+      </c>
+      <c r="H69">
+        <v>3.71</v>
+      </c>
       <c r="I69">
-        <v>0.24</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B70" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D70">
         <v>98</v>
       </c>
       <c r="E70">
-        <v>45415</v>
+        <v>63625</v>
       </c>
       <c r="F70">
         <v>2018</v>
       </c>
       <c r="G70" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H70">
-        <v>3.74</v>
+        <v>2.91</v>
       </c>
       <c r="I70">
-        <v>1.5</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B71" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C71" t="s">
-        <v>23</v>
+        <v>141</v>
       </c>
       <c r="D71">
-        <v>9</v>
+        <v>1092</v>
       </c>
       <c r="E71">
-        <v>909</v>
+        <v>12128</v>
       </c>
       <c r="F71">
         <v>2018</v>
       </c>
       <c r="G71" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="H71"/>
       <c r="I71">
-        <v>5.99</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B72" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C72" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-      <c r="E72"/>
+        <v>141</v>
+      </c>
+      <c r="D72">
+        <v>1092</v>
+      </c>
+      <c r="E72">
+        <v>12176</v>
+      </c>
       <c r="F72">
         <v>2018</v>
       </c>
       <c r="G72" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H72"/>
-      <c r="I72"/>
+      <c r="I72">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B73" t="s">
-        <v>257</v>
+        <v>235</v>
       </c>
       <c r="C73" t="s">
+        <v>141</v>
+      </c>
+      <c r="D73" t="s">
         <v>258</v>
       </c>
-      <c r="D73">
-[...3 lines deleted...]
-        <v>259</v>
+      <c r="E73">
+        <v>12045</v>
       </c>
       <c r="F73">
         <v>2018</v>
       </c>
       <c r="G73" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="H73"/>
-      <c r="I73"/>
+      <c r="I73">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B74" t="s">
-        <v>222</v>
+        <v>252</v>
       </c>
       <c r="C74" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-      <c r="E74"/>
+        <v>68</v>
+      </c>
+      <c r="D74">
+        <v>98</v>
+      </c>
+      <c r="E74">
+        <v>45415</v>
+      </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="I74"/>
+        <v>261</v>
+      </c>
+      <c r="H74">
+        <v>3.74</v>
+      </c>
+      <c r="I74">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B75" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="C75" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D75">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="E75">
-        <v>115119</v>
+        <v>909</v>
       </c>
       <c r="F75">
         <v>2018</v>
       </c>
       <c r="G75" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="H75">
-        <v>3.74</v>
+        <v>11.88</v>
       </c>
       <c r="I75">
-        <v>1.5</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>265</v>
+      </c>
+      <c r="B76" t="s">
+        <v>266</v>
+      </c>
+      <c r="C76" t="s">
         <v>267</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76"/>
+      <c r="E76"/>
+      <c r="F76">
+        <v>2018</v>
+      </c>
+      <c r="G76" t="s">
         <v>268</v>
       </c>
-      <c r="C76" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H76"/>
-      <c r="I76">
-[...1 lines deleted...]
-      </c>
+      <c r="I76"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>269</v>
+      </c>
+      <c r="B77" t="s">
         <v>270</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>271</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77">
-        <v>1874</v>
-[...2 lines deleted...]
-        <v>30014</v>
+        <v>8</v>
+      </c>
+      <c r="E77" t="s">
+        <v>272</v>
       </c>
       <c r="F77">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G77" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H77"/>
-      <c r="I77">
-[...1 lines deleted...]
-      </c>
+      <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B78" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="C78" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78"/>
       <c r="F78">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G78" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B79" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C79" t="s">
-        <v>277</v>
+        <v>68</v>
       </c>
       <c r="D79">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E79"/>
+        <v>97</v>
+      </c>
+      <c r="E79">
+        <v>115119</v>
+      </c>
       <c r="F79">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G79" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H79">
-        <v>3.58</v>
+        <v>3.74</v>
       </c>
       <c r="I79">
-        <v>1.65</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B80" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C80" t="s">
-        <v>281</v>
-[...3 lines deleted...]
-        <v>282</v>
+        <v>178</v>
+      </c>
+      <c r="D80">
+        <v>1874</v>
+      </c>
+      <c r="E80">
+        <v>40005</v>
       </c>
       <c r="F80">
         <v>2017</v>
       </c>
       <c r="G80" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="H80"/>
-      <c r="I80"/>
+      <c r="I80">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>283</v>
+      </c>
+      <c r="B81" t="s">
         <v>284</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="D81">
-        <v>118</v>
+        <v>1874</v>
       </c>
       <c r="E81">
-        <v>180401</v>
+        <v>30014</v>
       </c>
       <c r="F81">
         <v>2017</v>
       </c>
       <c r="G81" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="H81"/>
       <c r="I81">
-        <v>3.62</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B82" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D82">
         <v>95</v>
       </c>
       <c r="E82">
-        <v>33831</v>
+        <v>53866</v>
       </c>
       <c r="F82">
         <v>2017</v>
       </c>
       <c r="G82" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H82">
         <v>2.91</v>
       </c>
       <c r="I82">
         <v>1.48</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" t="s">
         <v>289</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>290</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83">
+        <v>19</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83">
+        <v>2017</v>
+      </c>
+      <c r="G83" t="s">
         <v>291</v>
       </c>
-      <c r="D83"/>
-[...10 lines deleted...]
-      <c r="I83"/>
+      <c r="H83">
+        <v>3.58</v>
+      </c>
+      <c r="I83">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>292</v>
+      </c>
+      <c r="B84" t="s">
+        <v>293</v>
+      </c>
+      <c r="C84" t="s">
         <v>294</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
         <v>295</v>
       </c>
       <c r="F84">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G84" t="s">
         <v>296</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>297</v>
       </c>
       <c r="B85" t="s">
         <v>298</v>
       </c>
       <c r="C85" t="s">
+        <v>41</v>
+      </c>
+      <c r="D85">
+        <v>118</v>
+      </c>
+      <c r="E85">
+        <v>180401</v>
+      </c>
+      <c r="F85">
+        <v>2017</v>
+      </c>
+      <c r="G85" t="s">
         <v>299</v>
       </c>
-      <c r="D85">
-[...10 lines deleted...]
-      </c>
       <c r="H85">
-        <v>2.58</v>
+        <v>8.84</v>
       </c>
       <c r="I85">
-        <v>1.15</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B86" t="s">
-        <v>303</v>
+        <v>235</v>
       </c>
       <c r="C86" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D86">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E86">
-        <v>201115</v>
+        <v>33831</v>
       </c>
       <c r="F86">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G86" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="H86">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I86"/>
+        <v>2.91</v>
+      </c>
+      <c r="I86">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
+        <v>302</v>
+      </c>
+      <c r="B87" t="s">
+        <v>303</v>
+      </c>
+      <c r="C87" t="s">
+        <v>304</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87" t="s">
         <v>305</v>
-      </c>
-[...10 lines deleted...]
-        <v>165125</v>
       </c>
       <c r="F87">
         <v>2016</v>
       </c>
       <c r="G87" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H87"/>
       <c r="I87"/>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>307</v>
+      </c>
+      <c r="B88" t="s">
+        <v>284</v>
+      </c>
+      <c r="C88" t="s">
+        <v>304</v>
+      </c>
+      <c r="D88"/>
+      <c r="E88" t="s">
         <v>308</v>
       </c>
-      <c r="B88" t="s">
+      <c r="F88">
+        <v>2016</v>
+      </c>
+      <c r="G88" t="s">
         <v>309</v>
       </c>
-      <c r="C88" t="s">
-[...7 lines deleted...]
-      <c r="G88"/>
       <c r="H88"/>
       <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
+        <v>310</v>
+      </c>
+      <c r="B89" t="s">
         <v>311</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" t="s">
-        <v>55</v>
+        <v>312</v>
       </c>
       <c r="D89">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>85107</v>
+        <v>10</v>
+      </c>
+      <c r="E89" t="s">
+        <v>313</v>
       </c>
       <c r="F89">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G89" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H89">
-        <v>3.72</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>2.58</v>
+      </c>
+      <c r="I89">
+        <v>1.15</v>
+      </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B90" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="C90" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D90">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E90">
-        <v>45127</v>
+        <v>201115</v>
       </c>
       <c r="F90">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G90" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="H90">
-        <v>3.72</v>
+        <v>3.84</v>
       </c>
       <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B91" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="C91" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-        <v>317</v>
+        <v>68</v>
+      </c>
+      <c r="D91">
+        <v>93</v>
+      </c>
+      <c r="E91">
+        <v>165125</v>
       </c>
       <c r="F91">
-        <v>2015</v>
-[...2 lines deleted...]
-      <c r="H91"/>
+        <v>2016</v>
+      </c>
+      <c r="G91" t="s">
+        <v>320</v>
+      </c>
+      <c r="H91">
+        <v>3.84</v>
+      </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B92" t="s">
-        <v>271</v>
+        <v>322</v>
       </c>
       <c r="C92" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="D92"/>
+      <c r="E92"/>
       <c r="F92">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G92"/>
+      <c r="H92"/>
+      <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B93" t="s">
-        <v>321</v>
+        <v>284</v>
       </c>
       <c r="C93" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="D93">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E93">
-        <v>35106</v>
+        <v>85107</v>
       </c>
       <c r="F93">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G93" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="H93">
-        <v>3.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B94" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C94" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-      <c r="E94"/>
+        <v>68</v>
+      </c>
+      <c r="D94">
+        <v>92</v>
+      </c>
+      <c r="E94">
+        <v>45127</v>
+      </c>
       <c r="F94">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G94" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="H94"/>
+        <v>327</v>
+      </c>
+      <c r="H94">
+        <v>3.72</v>
+      </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B95" t="s">
-        <v>321</v>
+        <v>284</v>
       </c>
       <c r="C95" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>32508</v>
+        <v>329</v>
+      </c>
+      <c r="D95"/>
+      <c r="E95" t="s">
+        <v>330</v>
       </c>
       <c r="F95">
-        <v>2014</v>
-[...6 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G95"/>
+      <c r="H95"/>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="B96" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="C96" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="D96">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>90</v>
+      </c>
+      <c r="E96">
+        <v>115136</v>
       </c>
       <c r="F96">
         <v>2014</v>
       </c>
       <c r="G96" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H96">
+        <v>3.74</v>
+      </c>
+      <c r="I96">
         <v>2.81</v>
       </c>
-      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B97" t="s">
-        <v>276</v>
+        <v>334</v>
       </c>
       <c r="C97" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="D97">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E97">
-        <v>13847</v>
+        <v>35106</v>
       </c>
       <c r="F97">
         <v>2014</v>
       </c>
       <c r="G97" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H97">
+        <v>3.74</v>
+      </c>
+      <c r="I97">
         <v>2.81</v>
       </c>
-      <c r="I97"/>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" t="s">
+        <v>336</v>
+      </c>
+      <c r="B98" t="s">
+        <v>334</v>
+      </c>
+      <c r="C98" t="s">
+        <v>337</v>
+      </c>
+      <c r="D98"/>
+      <c r="E98"/>
+      <c r="F98">
+        <v>2014</v>
+      </c>
+      <c r="G98" t="s">
+        <v>338</v>
+      </c>
+      <c r="H98"/>
+      <c r="I98"/>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" t="s">
+        <v>339</v>
+      </c>
+      <c r="B99" t="s">
+        <v>334</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99">
+        <v>89</v>
+      </c>
+      <c r="E99">
+        <v>32508</v>
+      </c>
+      <c r="F99">
+        <v>2014</v>
+      </c>
+      <c r="G99" t="s">
+        <v>340</v>
+      </c>
+      <c r="H99">
+        <v>2.81</v>
+      </c>
+      <c r="I99"/>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>341</v>
+      </c>
+      <c r="B100" t="s">
+        <v>289</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100">
+        <v>89</v>
+      </c>
+      <c r="E100" t="s">
+        <v>342</v>
+      </c>
+      <c r="F100">
+        <v>2014</v>
+      </c>
+      <c r="G100" t="s">
+        <v>343</v>
+      </c>
+      <c r="H100">
+        <v>2.81</v>
+      </c>
+      <c r="I100"/>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>344</v>
+      </c>
+      <c r="B101" t="s">
+        <v>289</v>
+      </c>
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101">
+        <v>89</v>
+      </c>
+      <c r="E101">
+        <v>13847</v>
+      </c>
+      <c r="F101">
+        <v>2014</v>
+      </c>
+      <c r="G101" t="s">
+        <v>345</v>
+      </c>
+      <c r="H101">
+        <v>2.81</v>
+      </c>
+      <c r="I101"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>