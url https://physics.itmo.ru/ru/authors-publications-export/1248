--- v2 (2026-05-25)
+++ v3 (2026-06-26)
@@ -12,95 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Long-Range Evanescent Coupling through Photonic Molecules</t>
+  </si>
+  <si>
+    <t>Romina Abarca-Ramírez, Diego Román-Cortés, Maxim Mazanov, Vlad Simonian, Konstantin Rodionenko, Maxim Gorlach, Rodrigo A. Vicencio</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6c00645</t>
+  </si>
+  <si>
     <t>Topological transitions controlled by the interaction range</t>
   </si>
   <si>
     <t>Vlad Simonian, Maxim Gorlach</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/y9vn-bbnk</t>
   </si>
   <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02488-8</t>
   </si>
   <si>
     <t>Quantized topological transport mediated by the long-range couplings</t>
   </si>
   <si>
     <t>Ekaterina Lebedeva, Maxim Mazanov, Alexey V. Kavokin, Maxim Gorlach</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0302994</t>
   </si>
   <si>
     <t>Cherenkov radiation in isotropic chiral matter: Unlocking threshold-free emission</t>
   </si>
   <si>
     <t>R. Martínez von Dossow, Manuel Eduardo Barredo Alamilla, Maxim Gorlach, L. F. Urrutia</t>
   </si>
@@ -302,51 +314,51 @@
   <si>
     <t>Rustam  Balafendiev, Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289542</t>
   </si>
   <si>
     <t>Tunable wire metamaterials for an axion haloscope</t>
   </si>
   <si>
     <t>Nolan Kowitt, Rustam  Balafendiev, Dajie Sun, Mackenzie Wooten, Alexander Droster, Maxim Gorlach, Karl van Bibber, Pavel Belov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.20.044051</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Emergent axion response in multilayered metamaterials</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Maxim Mazanov, Daniil Bobylev, Frank Wilczek, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.108.115101</t>
   </si>
   <si>
     <t>Observation of topological corner states in a D4 -symmetric square lattice of split-ring resonators</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Maxim Gorlach, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>10.1063/5.0138763</t>
   </si>
@@ -389,53 +401,50 @@
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920800</t>
   </si>
   <si>
     <t>Topological Edge and Corner States Designed via Meta‐Atoms Orientation</t>
   </si>
   <si>
     <t>Daniil Bobylev, Dmitry Tikhonenko, Dmitry Zhirihin, Maxim Mazanov, Anton Vakulenko, Daria A. Smirnova, Alexander B. Khanikaev, Maxim Gorlach</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202100567</t>
   </si>
   <si>
     <t>Reconfigurable Topological States in Arrays of Bianisotropic Particles</t>
   </si>
   <si>
     <t>Zuxian He, Daniil Bobylev, Daria A. Smirnova, Dmitry Zhirihin, Maxim Gorlach, Vladimir R. Tuz</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>2322-2326</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.2c00309</t>
   </si>
   <si>
     <t>Higher-Order Topological Phase of Interacting Photon Pairs</t>
   </si>
   <si>
     <t>10.1103/physrevlett.128.213903</t>
   </si>
   <si>
     <t>Tailoring higher-order topological phases via orbital hybridization</t>
   </si>
   <si>
     <t>Maxim Mazanov, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.205117</t>
   </si>
   <si>
     <t>Topological transitions driven by quantum statistics and their electrical circuit emulation</t>
   </si>
   <si>
     <t>Nikita Olekhno, Alina Rozenblit, Andrey Stepanenko, Alexey Dmitriev, Daniil Bobylev, Maxim Gorlach</t>
@@ -515,179 +524,179 @@
   <si>
     <t>Ilya S. Besedin, Maxim Gorlach, Nikolay N. Abramov, Ivan Tsitsilin, Ilya N. Moskalenko, Alina A. Dobronosova, Dmitry O. Moskalev, Alexey R. Matanin, Nikita S. Smirnov, Ilya A. Rodionov, Alexander Poddubny, Alexey V. Ustinov</t>
   </si>
   <si>
     <t>10.1103/physrevb.103.224520</t>
   </si>
   <si>
     <t>Probing the topology of the two-photon bands via time-dependent quantum walks</t>
   </si>
   <si>
     <t>10.1364/ol.425841</t>
   </si>
   <si>
     <t>Enhanced Photoluminescence of Halide Perovskite Nanocrystals Mediated by a Higher-Order Topological Metasurface</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Anton Vakulenko, Svetlana Kiriushechkina, Mengyao Li, Yanxiu Li, Lev Zelenkov, Anatoly Pushkarev, Maxim Gorlach, Andrey L. Rogach, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.1c01492</t>
   </si>
   <si>
+    <t>Realizing topological corner states in two-dimensional Su-Schrieffer-Heeger model with next-nearest neighbor couplings</t>
+  </si>
+  <si>
+    <t>Polina Ivanova, Nikita Olekhno, Valeriy Kachin, Dmitry Zhirihin,  Pavel Seregin, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>012142</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1695/1/012142</t>
+  </si>
+  <si>
     <t>Photonic Topological States Mediated by Staggered Bianisotropy</t>
   </si>
   <si>
     <t>Daniil Bobylev, Daria A. Smirnova, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1002/lpor.201900392</t>
   </si>
   <si>
-    <t>Realizing topological corner states in two-dimensional Su-Schrieffer-Heeger model with next-nearest neighbor couplings</t>
-[...10 lines deleted...]
-  <si>
     <t>Topological States in Qubit Arrays Induced by Density-Dependent Coupling</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.14.064040</t>
   </si>
   <si>
+    <t>Two-photon topological States in the array of qubits caused by the effective photon-photon interaction</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020123</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031720</t>
+  </si>
+  <si>
+    <t>Statistics-induced topological States of interacting anyons</t>
+  </si>
+  <si>
+    <t>Nikita Olekhno, Alina Rozenblit,  Pavel Seregin, Maxim Gorlach</t>
+  </si>
+  <si>
+    <t>020093</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031727</t>
+  </si>
+  <si>
+    <t>Demonstration of higher-order topological States in photonic kagome lattice with next-nearest-neighbour coupling</t>
+  </si>
+  <si>
+    <t>Dmitry Zhirihin, M. Li, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk, A. Alu</t>
+  </si>
+  <si>
+    <t>020139</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032066</t>
+  </si>
+  <si>
     <t>Nonlocal dipole response of resonant particles</t>
   </si>
   <si>
     <t>Daniil Bobylev, Maxim Gorlach</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/5.0031677</t>
   </si>
   <si>
     <t>Engineering topological states in two-mode waveguide arrays</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach</t>
   </si>
   <si>
     <t>020107</t>
   </si>
   <si>
     <t>10.1063/5.0031935</t>
   </si>
   <si>
-    <t>Two-photon topological States in the array of qubits caused by the effective photon-photon interaction</t>
-[...31 lines deleted...]
-  <si>
     <t>Topological states in arrays of optical waveguides engineered via mode interference</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.161112</t>
   </si>
   <si>
     <t>Nonlocal response of Mie-resonant dielectric particles</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.115110</t>
   </si>
   <si>
     <t>Interaction-induced topological states of photon pairs</t>
   </si>
   <si>
     <t>013510</t>
   </si>
   <si>
     <t>10.1103/physreva.102.013510</t>
   </si>
   <si>
+    <t>Engineering coupling in electromagnetic topological models via staggered bianisotropy</t>
+  </si>
+  <si>
+    <t>Maxim Gorlach, Dmitry Zhirihin, Daniil Bobylev, S V Li, D Y Sokolov, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>012053</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012053</t>
+  </si>
+  <si>
     <t>Optical modes in perovskite nanowire with shallow bi-periodic grating</t>
   </si>
   <si>
     <t>Aleksander Berestennikov, Maxim Gorlach, Sergey Makarov</t>
   </si>
   <si>
     <t>012013</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012013</t>
   </si>
   <si>
-    <t>Engineering coupling in electromagnetic topological models via staggered bianisotropy</t>
-[...10 lines deleted...]
-  <si>
     <t>Electromagnetic realization of topological states in one-dimensional arrays of bianisotropic particles</t>
   </si>
   <si>
     <t>Daniil Bobylev, Kseniia Baryshnikova, Maxim Gorlach</t>
   </si>
   <si>
     <t>012040</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1482/1/012040</t>
   </si>
   <si>
     <t>Topological edge states of interacting photon pairs emulated in a topolectrical circuit</t>
   </si>
   <si>
     <t>Nikita Olekhno, Egor Kretov, Andrey Stepanenko, Polina Ivanova, Vitaly Yaroshenko, Ekaterina Puhtina, Dmitry Filonov, Barbara Cappello, Ladislau Matekovits, Maxim Gorlach</t>
   </si>
   <si>
     <t>10.1038/s41467-020-14994-7</t>
   </si>
   <si>
     <t>Topological States of Interacting Photon Pairs Emulated in a Topolectrical Circuit</t>
   </si>
   <si>
     <t>Nikita Olekhno, Maxim Gorlach, Egor Kretov, Andrey Stepanenko, Polina Ivanova, Vitaly Yaroshenko, Ekaterina Puhtina, Dmitry Filonov, B. Cappello, L. Matekovits</t>
@@ -737,51 +746,51 @@
   <si>
     <t>10.1038/s41566-019-0561-9</t>
   </si>
   <si>
     <t>Photonic quadrupole topological phases</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>692-696</t>
   </si>
   <si>
     <t>10.1038/s41566-019-0452-0</t>
   </si>
   <si>
     <t>Photonic Jackiw-Rebbi states in all-dielectric structures controlled by bianisotropy</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.205122</t>
   </si>
   <si>
     <t>Experimental Realization of Three-Dimensional All-Dielectric Photonic Topological Insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2018 USNC-URSI Radio Science Meeting</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>10.1109/USNC-URSI.2018.8602701</t>
   </si>
   <si>
     <t>Photonic spin Hall effect mediated by bianisotropy</t>
   </si>
   <si>
     <t>Dmitry Zhirihin, Sergey Li, Denis Sokolov, Alexey Slobozhanyuk, Maxim Gorlach</t>
   </si>
   <si>
     <t>1694-1697</t>
   </si>
   <si>
     <t>10.1364/OL.44.001694</t>
   </si>
   <si>
     <t>Simulation of two-boson bound states using arrays of driven-dissipative coupled linear optical resonators</t>
   </si>
@@ -836,68 +845,68 @@
   <si>
     <t>Andrey Bogdanov, Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8262260</t>
   </si>
   <si>
     <t>Nonlinear topological states in the Su–Schrieffer–Heeger model</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nanosystems: Physics, Chemistry, Mathematics</t>
   </si>
   <si>
     <t>695-700</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2017-8-6-695-700</t>
   </si>
   <si>
+    <t>Nonlinear symmetry breaking in photometamaterials</t>
+  </si>
+  <si>
+    <t>Maxim Gorlach, Alexey Slobozhanyuk, Pavel Belov, Mikhail Lapine</t>
+  </si>
+  <si>
+    <t>10.1103/PhysRevB.97.115119</t>
+  </si>
+  <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
-    <t>Nonlinear symmetry breaking in photometamaterials</t>
-[...7 lines deleted...]
-  <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Spectroscopy of topological photonic states in dielectric metasurfaces</t>
   </si>
   <si>
     <t>Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998043</t>
   </si>
   <si>
     <t>Topological edge states of bound photon pairs</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.95.053866</t>
   </si>
   <si>
     <t>Topological edge states in acoustic Kagome lattices</t>
@@ -971,51 +980,51 @@
   <si>
     <t>Maxim Gorlach, Mingzhao Song, Alexey Slobozhanyuk, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>900-904</t>
   </si>
   <si>
     <t>10.1002/pssr.201600289</t>
   </si>
   <si>
     <t>Giant spatial-dispersion-induced birefringence in metamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Stanislav Glybovski, Anna Hurshkainen, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.201115</t>
   </si>
   <si>
     <t>Nonlocal homogenization for nonlinear metamaterials</t>
   </si>
   <si>
-    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Yuri Kivshar, Pavel Belov</t>
+    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.165125</t>
   </si>
   <si>
     <t>Spatial dispersion in metamaterials based on three-dimensional arrays of spheres and disks</t>
   </si>
   <si>
     <t>Alexander Chebykin, Maxim Gorlach, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>Nonlocality in uniaxially polarizable media</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.085107</t>
   </si>
   <si>
     <t>Spatial-dispersion-induced birefringence in metamaterials with cubic symmetry</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.045127</t>
   </si>
@@ -1397,51 +1406,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I101"/>
+  <dimension ref="A1:I102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="140.252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="610.994" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1455,2669 +1464,2694 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>3.14</v>
+        <v>7.53</v>
       </c>
       <c r="I2">
-        <v>1.39</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>113</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>43.84</v>
+        <v>3.14</v>
       </c>
       <c r="I3">
-        <v>14.34</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>3.79</v>
+        <v>43.84</v>
       </c>
       <c r="I4">
-        <v>1.18</v>
+        <v>14.34</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>5.3</v>
+        <v>3.79</v>
       </c>
       <c r="I5">
-        <v>1.89</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D6">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6">
-        <v>3.79</v>
+        <v>5.3</v>
       </c>
       <c r="I6">
-        <v>1.18</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7">
-        <v>5.3</v>
+        <v>3.79</v>
       </c>
       <c r="I7">
-        <v>1.89</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D8">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>34</v>
       </c>
       <c r="H8">
-        <v>2.65</v>
+        <v>5.3</v>
       </c>
       <c r="I8">
-        <v>0.5</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E9"/>
+        <v>556</v>
+      </c>
+      <c r="E9">
+        <v>130810</v>
+      </c>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
         <v>38</v>
       </c>
       <c r="H9">
-        <v>14.92</v>
+        <v>2.65</v>
       </c>
       <c r="I9">
-        <v>5.56</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10">
-        <v>9.16</v>
+        <v>14.92</v>
       </c>
       <c r="I10">
-        <v>3.69</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D11">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H11">
         <v>9.16</v>
       </c>
       <c r="I11">
         <v>3.69</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D12">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H12">
-        <v>3.97</v>
+        <v>9.16</v>
       </c>
       <c r="I12">
-        <v>1.04</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="D13">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>2025</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H13">
-        <v>3.78</v>
+        <v>3.97</v>
       </c>
       <c r="I13">
-        <v>1.52</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
+        <v>55</v>
+      </c>
+      <c r="D14">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
-[...5 lines deleted...]
-      <c r="E14"/>
+      <c r="E14" t="s">
+        <v>56</v>
+      </c>
       <c r="F14">
         <v>2025</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H14">
-        <v>3.14</v>
+        <v>3.78</v>
       </c>
       <c r="I14">
-        <v>1.39</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
       <c r="D15">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2025</v>
       </c>
       <c r="G15" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H15">
-        <v>11.19</v>
+        <v>3.14</v>
       </c>
       <c r="I15">
-        <v>4.85</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>62</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F16">
         <v>2025</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="H16">
-        <v>3.44</v>
+        <v>11.19</v>
       </c>
       <c r="I16">
-        <v>0.93</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
         <v>66</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>67</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
         <v>68</v>
       </c>
-      <c r="D17">
-[...2 lines deleted...]
-      <c r="E17"/>
       <c r="F17">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G17" t="s">
         <v>69</v>
       </c>
       <c r="H17">
-        <v>4.04</v>
+        <v>3.44</v>
       </c>
       <c r="I17">
-        <v>1.78</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="D18">
-        <v>125</v>
+        <v>110</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H18">
-        <v>3.97</v>
+        <v>4.04</v>
       </c>
       <c r="I18">
-        <v>1.04</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="D19">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H19">
-        <v>3.91</v>
+        <v>3.97</v>
       </c>
       <c r="I19">
-        <v>1.54</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D20">
         <v>109</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H20">
         <v>3.91</v>
       </c>
       <c r="I20">
         <v>1.54</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C21" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D21">
         <v>109</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>2024</v>
       </c>
       <c r="G21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H21">
         <v>3.91</v>
       </c>
       <c r="I21">
         <v>1.54</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>72</v>
+      </c>
+      <c r="D22">
+        <v>109</v>
+      </c>
       <c r="E22"/>
       <c r="F22">
         <v>2024</v>
       </c>
       <c r="G22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H22">
-        <v>12.26</v>
+        <v>3.91</v>
       </c>
       <c r="I22">
-        <v>3.76</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H23">
-        <v>2.97</v>
+        <v>12.26</v>
       </c>
       <c r="I23">
-        <v>1.18</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D24"/>
+        <v>15</v>
+      </c>
+      <c r="D24">
+        <v>108</v>
+      </c>
       <c r="E24"/>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
         <v>90</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
+      <c r="H24">
+        <v>2.97</v>
+      </c>
+      <c r="I24">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>91</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
         <v>94</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
+      <c r="H25"/>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>95</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>97</v>
       </c>
-      <c r="D26"/>
+      <c r="D26">
+        <v>20</v>
+      </c>
       <c r="E26"/>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
         <v>98</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
+      <c r="H26">
+        <v>4.99</v>
+      </c>
+      <c r="I26">
+        <v>1.88</v>
+      </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2023</v>
       </c>
       <c r="G27" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="D28">
-        <v>122</v>
+        <v>108</v>
       </c>
       <c r="E28"/>
       <c r="F28">
         <v>2023</v>
       </c>
       <c r="G28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H28">
-        <v>3.97</v>
+        <v>3.91</v>
       </c>
       <c r="I28">
-        <v>1.03</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>23</v>
+      </c>
+      <c r="D29">
+        <v>122</v>
+      </c>
       <c r="E29"/>
       <c r="F29">
         <v>2023</v>
       </c>
       <c r="G29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H29">
-        <v>12.26</v>
+        <v>3.97</v>
       </c>
       <c r="I29">
-        <v>3.76</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2023</v>
       </c>
       <c r="G30" t="s">
         <v>111</v>
       </c>
-      <c r="H30"/>
-      <c r="I30"/>
+      <c r="H30">
+        <v>12.26</v>
+      </c>
+      <c r="I30">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31"/>
       <c r="F31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G31" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C32" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="E32"/>
+        <v>23</v>
+      </c>
+      <c r="D32">
+        <v>121</v>
+      </c>
+      <c r="E32">
+        <v>201705</v>
+      </c>
       <c r="F32">
         <v>2022</v>
       </c>
       <c r="G32" t="s">
         <v>118</v>
       </c>
-      <c r="H32"/>
-      <c r="I32"/>
+      <c r="H32">
+        <v>3.97</v>
+      </c>
+      <c r="I32">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33"/>
-      <c r="E33">
-[...1 lines deleted...]
-      </c>
+      <c r="E33"/>
       <c r="F33">
         <v>2022</v>
       </c>
       <c r="G33" t="s">
         <v>122</v>
       </c>
-      <c r="H33">
-[...4 lines deleted...]
-      </c>
+      <c r="H33"/>
+      <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>123</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
-      <c r="D34">
-[...3 lines deleted...]
-        <v>126</v>
+      <c r="D34"/>
+      <c r="E34">
+        <v>2100567</v>
       </c>
       <c r="F34">
         <v>2022</v>
       </c>
       <c r="G34" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H34">
-        <v>7.08</v>
+        <v>10.95</v>
       </c>
       <c r="I34">
-        <v>2.27</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
         <v>128</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D35">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E35"/>
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
       <c r="F35">
         <v>2022</v>
       </c>
       <c r="G35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H35">
-        <v>9.19</v>
+        <v>7.08</v>
       </c>
       <c r="I35">
-        <v>3.25</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="C36" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D36">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="E36"/>
       <c r="F36">
         <v>2022</v>
       </c>
       <c r="G36" t="s">
         <v>132</v>
       </c>
       <c r="H36">
-        <v>3.91</v>
+        <v>9.19</v>
       </c>
       <c r="I36">
-        <v>1.54</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>133</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D37">
         <v>105</v>
       </c>
       <c r="E37"/>
       <c r="F37">
         <v>2022</v>
       </c>
       <c r="G37" t="s">
         <v>135</v>
       </c>
       <c r="H37">
         <v>3.91</v>
       </c>
       <c r="I37">
         <v>1.54</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>136</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D38">
         <v>105</v>
       </c>
       <c r="E38"/>
       <c r="F38">
         <v>2022</v>
       </c>
       <c r="G38" t="s">
         <v>138</v>
       </c>
       <c r="H38">
         <v>3.91</v>
       </c>
       <c r="I38">
         <v>1.54</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39">
+        <v>105</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39">
+        <v>2022</v>
+      </c>
+      <c r="G39" t="s">
         <v>141</v>
       </c>
-      <c r="D39">
-[...11 lines deleted...]
-      <c r="H39"/>
+      <c r="H39">
+        <v>3.91</v>
+      </c>
       <c r="I39">
-        <v>0.21</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>142</v>
+      </c>
+      <c r="B40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" t="s">
         <v>144</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40">
+        <v>2015</v>
+      </c>
+      <c r="E40" t="s">
         <v>145</v>
       </c>
-      <c r="C40" t="s">
-[...3 lines deleted...]
-      <c r="E40"/>
       <c r="F40">
         <v>2021</v>
       </c>
       <c r="G40" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="H40"/>
-      <c r="I40"/>
+      <c r="I40">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" t="s">
         <v>148</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>2021</v>
       </c>
       <c r="G41" t="s">
         <v>150</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>151</v>
       </c>
       <c r="B42" t="s">
         <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>2021</v>
       </c>
       <c r="G42" t="s">
         <v>153</v>
       </c>
-      <c r="H42">
-[...4 lines deleted...]
-      </c>
+      <c r="H42"/>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>154</v>
       </c>
       <c r="B43" t="s">
         <v>155</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="D43"/>
+        <v>97</v>
+      </c>
+      <c r="D43">
+        <v>16</v>
+      </c>
       <c r="E43"/>
       <c r="F43">
         <v>2021</v>
       </c>
       <c r="G43" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-      <c r="I43"/>
+        <v>156</v>
+      </c>
+      <c r="H43">
+        <v>4.93</v>
+      </c>
+      <c r="I43">
+        <v>1.53</v>
+      </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" t="s">
         <v>158</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>159</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
         <v>2021</v>
       </c>
       <c r="G44" t="s">
         <v>160</v>
       </c>
-      <c r="H44">
-[...4 lines deleted...]
-      </c>
+      <c r="H44"/>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>145</v>
+        <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="D45">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="E45"/>
       <c r="F45">
         <v>2021</v>
       </c>
       <c r="G45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H45">
-        <v>3.56</v>
+        <v>3.91</v>
       </c>
       <c r="I45">
-        <v>1.26</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="C46" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="E46"/>
+        <v>55</v>
+      </c>
+      <c r="D46">
+        <v>46</v>
+      </c>
+      <c r="E46">
+        <v>2726</v>
+      </c>
       <c r="F46">
         <v>2021</v>
       </c>
       <c r="G46" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="H46">
-        <v>4.13</v>
+        <v>3.56</v>
       </c>
       <c r="I46">
-        <v>1.48</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" t="s">
         <v>167</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>168</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47"/>
-      <c r="E47">
-[...1 lines deleted...]
-      </c>
+      <c r="E47"/>
       <c r="F47">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G47" t="s">
         <v>169</v>
       </c>
       <c r="H47">
-        <v>13.14</v>
+        <v>4.13</v>
       </c>
       <c r="I47">
-        <v>3.78</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D48">
         <v>1695</v>
       </c>
       <c r="E48" t="s">
         <v>172</v>
       </c>
       <c r="F48">
         <v>2020</v>
       </c>
       <c r="G48" t="s">
         <v>173</v>
       </c>
       <c r="H48"/>
       <c r="I48">
         <v>0.23</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>174</v>
       </c>
       <c r="B49" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="E49"/>
+        <v>125</v>
+      </c>
+      <c r="D49"/>
+      <c r="E49">
+        <v>1900392</v>
+      </c>
       <c r="F49">
         <v>2020</v>
       </c>
       <c r="G49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H49">
-        <v>4.99</v>
+        <v>13.14</v>
       </c>
       <c r="I49">
-        <v>1.88</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="D50"/>
+        <v>97</v>
+      </c>
+      <c r="D50">
+        <v>14</v>
+      </c>
       <c r="E50"/>
       <c r="F50">
         <v>2020</v>
       </c>
       <c r="G50" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-      <c r="I50"/>
+        <v>178</v>
+      </c>
+      <c r="H50">
+        <v>4.99</v>
+      </c>
+      <c r="I50">
+        <v>1.88</v>
+      </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>179</v>
+      </c>
+      <c r="B51" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" t="s">
         <v>180</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="D51">
         <v>2300</v>
       </c>
       <c r="E51" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F51">
         <v>2020</v>
       </c>
       <c r="G51" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H51"/>
       <c r="I51">
         <v>0.19</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>183</v>
+      </c>
+      <c r="B52" t="s">
         <v>184</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D52">
         <v>2300</v>
       </c>
       <c r="E52" t="s">
         <v>185</v>
       </c>
       <c r="F52">
         <v>2020</v>
       </c>
       <c r="G52" t="s">
         <v>186</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0.19</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>187</v>
       </c>
       <c r="B53" t="s">
         <v>188</v>
       </c>
       <c r="C53" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D53">
         <v>2300</v>
       </c>
       <c r="E53" t="s">
         <v>189</v>
       </c>
       <c r="F53">
         <v>2020</v>
       </c>
       <c r="G53" t="s">
         <v>190</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0.19</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>191</v>
       </c>
       <c r="B54" t="s">
         <v>192</v>
       </c>
       <c r="C54" t="s">
-        <v>178</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D54"/>
+      <c r="E54"/>
       <c r="F54">
         <v>2020</v>
       </c>
       <c r="G54" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" t="s">
         <v>195</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" t="s">
-        <v>68</v>
+        <v>180</v>
       </c>
       <c r="D55">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E55"/>
+        <v>2300</v>
+      </c>
+      <c r="E55" t="s">
+        <v>196</v>
+      </c>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="H55"/>
       <c r="I55">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B56" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="C56" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D56">
         <v>102</v>
       </c>
       <c r="E56"/>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H56">
         <v>4.04</v>
       </c>
       <c r="I56">
         <v>1.78</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>175</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="D57">
         <v>102</v>
       </c>
-      <c r="E57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E57"/>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
         <v>201</v>
       </c>
       <c r="H57">
-        <v>3.14</v>
+        <v>4.04</v>
       </c>
       <c r="I57">
-        <v>1.39</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>202</v>
       </c>
       <c r="B58" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" t="s">
+        <v>15</v>
+      </c>
+      <c r="D58">
+        <v>102</v>
+      </c>
+      <c r="E58" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="H58"/>
+        <v>204</v>
+      </c>
+      <c r="H58">
+        <v>3.14</v>
+      </c>
       <c r="I58">
-        <v>0.23</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>205</v>
+      </c>
+      <c r="B59" t="s">
         <v>206</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D59">
         <v>1461</v>
       </c>
       <c r="E59" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H59"/>
       <c r="I59">
         <v>0.23</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" t="s">
         <v>210</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>144</v>
+      </c>
+      <c r="D60">
+        <v>1461</v>
+      </c>
+      <c r="E60" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H60"/>
       <c r="I60">
         <v>0.23</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>213</v>
+      </c>
+      <c r="B61" t="s">
         <v>214</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
+        <v>144</v>
+      </c>
+      <c r="D61">
+        <v>1482</v>
+      </c>
+      <c r="E61" t="s">
         <v>215</v>
-      </c>
-[...7 lines deleted...]
-        <v>1436</v>
       </c>
       <c r="F61">
         <v>2020</v>
       </c>
       <c r="G61" t="s">
         <v>216</v>
       </c>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
-        <v>5.56</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>217</v>
       </c>
       <c r="B62" t="s">
         <v>218</v>
       </c>
       <c r="C62" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="E62"/>
+        <v>41</v>
+      </c>
+      <c r="D62">
+        <v>11</v>
+      </c>
+      <c r="E62">
+        <v>1436</v>
+      </c>
       <c r="F62">
         <v>2020</v>
       </c>
       <c r="G62" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-      <c r="I62"/>
+        <v>219</v>
+      </c>
+      <c r="H62">
+        <v>14.92</v>
+      </c>
+      <c r="I62">
+        <v>5.56</v>
+      </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>220</v>
+      </c>
+      <c r="B63" t="s">
         <v>221</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>222</v>
       </c>
-      <c r="C63" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D63"/>
+      <c r="E63"/>
       <c r="F63">
         <v>2020</v>
       </c>
       <c r="G63" t="s">
-        <v>224</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H63"/>
+      <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>224</v>
+      </c>
+      <c r="B64" t="s">
         <v>225</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
+        <v>72</v>
+      </c>
+      <c r="D64">
+        <v>101</v>
+      </c>
+      <c r="E64" t="s">
         <v>226</v>
       </c>
-      <c r="C64" t="s">
-[...3 lines deleted...]
-      <c r="E64"/>
       <c r="F64">
         <v>2020</v>
       </c>
       <c r="G64" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="I64"/>
+        <v>227</v>
+      </c>
+      <c r="H64">
+        <v>4.04</v>
+      </c>
+      <c r="I64">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>228</v>
+      </c>
+      <c r="B65" t="s">
         <v>229</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
         <v>230</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65"/>
+      <c r="E65"/>
+      <c r="F65">
+        <v>2020</v>
+      </c>
+      <c r="G65" t="s">
         <v>231</v>
       </c>
-      <c r="D65">
-[...16 lines deleted...]
-      </c>
+      <c r="H65"/>
+      <c r="I65"/>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>232</v>
+      </c>
+      <c r="B66" t="s">
+        <v>233</v>
+      </c>
+      <c r="C66" t="s">
         <v>234</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66">
+        <v>14</v>
+      </c>
+      <c r="E66" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F66">
         <v>2019</v>
       </c>
       <c r="G66" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H66">
         <v>31.24</v>
       </c>
       <c r="I66">
         <v>13.61</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" t="s">
         <v>238</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" t="s">
-        <v>68</v>
+        <v>234</v>
       </c>
       <c r="D67">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>205122</v>
+        <v>13</v>
+      </c>
+      <c r="E67" t="s">
+        <v>239</v>
       </c>
       <c r="F67">
         <v>2019</v>
       </c>
       <c r="G67" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H67">
-        <v>3.58</v>
+        <v>31.24</v>
       </c>
       <c r="I67">
-        <v>1.81</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B68" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>242</v>
-[...3 lines deleted...]
-        <v>243</v>
+        <v>72</v>
+      </c>
+      <c r="D68">
+        <v>99</v>
+      </c>
+      <c r="E68">
+        <v>205122</v>
       </c>
       <c r="F68">
         <v>2019</v>
       </c>
       <c r="G68" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-      <c r="I68"/>
+        <v>242</v>
+      </c>
+      <c r="H68">
+        <v>3.58</v>
+      </c>
+      <c r="I68">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>243</v>
+      </c>
+      <c r="B69" t="s">
+        <v>244</v>
+      </c>
+      <c r="C69" t="s">
         <v>245</v>
       </c>
-      <c r="B69" t="s">
+      <c r="D69"/>
+      <c r="E69" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
       <c r="F69">
         <v>2019</v>
       </c>
       <c r="G69" t="s">
-        <v>248</v>
-[...6 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="H69"/>
+      <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" t="s">
         <v>249</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="D70">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>63625</v>
+        <v>44</v>
+      </c>
+      <c r="E70" t="s">
+        <v>250</v>
       </c>
       <c r="F70">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H70">
-        <v>2.91</v>
+        <v>3.71</v>
       </c>
       <c r="I70">
-        <v>1.27</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B71" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C71" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="D71">
-        <v>1092</v>
+        <v>98</v>
       </c>
       <c r="E71">
-        <v>12128</v>
+        <v>63625</v>
       </c>
       <c r="F71">
         <v>2018</v>
       </c>
       <c r="G71" t="s">
         <v>253</v>
       </c>
-      <c r="H71"/>
+      <c r="H71">
+        <v>2.91</v>
+      </c>
       <c r="I71">
-        <v>0.24</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
         <v>254</v>
       </c>
       <c r="B72" t="s">
         <v>255</v>
       </c>
       <c r="C72" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D72">
         <v>1092</v>
       </c>
       <c r="E72">
-        <v>12176</v>
+        <v>12128</v>
       </c>
       <c r="F72">
         <v>2018</v>
       </c>
       <c r="G72" t="s">
         <v>256</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0.24</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>257</v>
       </c>
       <c r="B73" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="C73" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>144</v>
+      </c>
+      <c r="D73">
+        <v>1092</v>
       </c>
       <c r="E73">
-        <v>12045</v>
+        <v>12176</v>
       </c>
       <c r="F73">
         <v>2018</v>
       </c>
       <c r="G73" t="s">
         <v>259</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0.24</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
         <v>260</v>
       </c>
       <c r="B74" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C74" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>144</v>
+      </c>
+      <c r="D74" t="s">
+        <v>261</v>
       </c>
       <c r="E74">
-        <v>45415</v>
+        <v>12045</v>
       </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="H74"/>
       <c r="I74">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B75" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>72</v>
       </c>
       <c r="D75">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="E75">
-        <v>909</v>
+        <v>45415</v>
       </c>
       <c r="F75">
         <v>2018</v>
       </c>
       <c r="G75" t="s">
         <v>264</v>
       </c>
       <c r="H75">
-        <v>11.88</v>
+        <v>3.74</v>
       </c>
       <c r="I75">
-        <v>5.99</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
         <v>265</v>
       </c>
       <c r="B76" t="s">
         <v>266</v>
       </c>
       <c r="C76" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="E76"/>
+        <v>41</v>
+      </c>
+      <c r="D76">
+        <v>9</v>
+      </c>
+      <c r="E76">
+        <v>909</v>
+      </c>
       <c r="F76">
         <v>2018</v>
       </c>
       <c r="G76" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-      <c r="I76"/>
+        <v>267</v>
+      </c>
+      <c r="H76">
+        <v>11.88</v>
+      </c>
+      <c r="I76">
+        <v>5.99</v>
+      </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>268</v>
+      </c>
+      <c r="B77" t="s">
         <v>269</v>
       </c>
-      <c r="B77" t="s">
+      <c r="C77" t="s">
         <v>270</v>
       </c>
-      <c r="C77" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D77"/>
+      <c r="E77"/>
       <c r="F77">
         <v>2018</v>
       </c>
       <c r="G77" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" t="s">
+        <v>273</v>
+      </c>
+      <c r="C78" t="s">
         <v>274</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
         <v>275</v>
       </c>
-      <c r="D78"/>
-      <c r="E78"/>
       <c r="F78">
         <v>2018</v>
       </c>
       <c r="G78" t="s">
         <v>276</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>277</v>
       </c>
       <c r="B79" t="s">
         <v>278</v>
       </c>
       <c r="C79" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D79">
         <v>97</v>
       </c>
       <c r="E79">
         <v>115119</v>
       </c>
       <c r="F79">
         <v>2018</v>
       </c>
       <c r="G79" t="s">
         <v>279</v>
       </c>
       <c r="H79">
         <v>3.74</v>
       </c>
       <c r="I79">
         <v>1.5</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>280</v>
       </c>
       <c r="B80" t="s">
+        <v>238</v>
+      </c>
+      <c r="C80" t="s">
         <v>281</v>
       </c>
-      <c r="C80" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D80"/>
+      <c r="E80"/>
       <c r="F80">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G80" t="s">
         <v>282</v>
       </c>
       <c r="H80"/>
-      <c r="I80">
-[...1 lines deleted...]
-      </c>
+      <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>283</v>
       </c>
       <c r="B81" t="s">
         <v>284</v>
       </c>
       <c r="C81" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D81">
         <v>1874</v>
       </c>
       <c r="E81">
-        <v>30014</v>
+        <v>40005</v>
       </c>
       <c r="F81">
         <v>2017</v>
       </c>
       <c r="G81" t="s">
         <v>285</v>
       </c>
       <c r="H81"/>
       <c r="I81">
         <v>0.17</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
         <v>286</v>
       </c>
       <c r="B82" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D82">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E82">
-        <v>53866</v>
+        <v>30014</v>
       </c>
       <c r="F82">
         <v>2017</v>
       </c>
       <c r="G82" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="H82"/>
       <c r="I82">
-        <v>1.48</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B83" t="s">
-        <v>289</v>
+        <v>238</v>
       </c>
       <c r="C83" t="s">
-        <v>290</v>
+        <v>15</v>
       </c>
       <c r="D83">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E83"/>
+        <v>95</v>
+      </c>
+      <c r="E83">
+        <v>53866</v>
+      </c>
       <c r="F83">
         <v>2017</v>
       </c>
       <c r="G83" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="H83">
-        <v>3.58</v>
+        <v>2.91</v>
       </c>
       <c r="I83">
-        <v>1.65</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>291</v>
+      </c>
+      <c r="B84" t="s">
         <v>292</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>293</v>
       </c>
-      <c r="C84" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="D84">
+        <v>19</v>
+      </c>
+      <c r="E84"/>
       <c r="F84">
         <v>2017</v>
       </c>
       <c r="G84" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I84"/>
+        <v>294</v>
+      </c>
+      <c r="H84">
+        <v>3.58</v>
+      </c>
+      <c r="I84">
+        <v>1.65</v>
+      </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>295</v>
+      </c>
+      <c r="B85" t="s">
+        <v>296</v>
+      </c>
+      <c r="C85" t="s">
         <v>297</v>
       </c>
-      <c r="B85" t="s">
+      <c r="D85"/>
+      <c r="E85" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>180401</v>
       </c>
       <c r="F85">
         <v>2017</v>
       </c>
       <c r="G85" t="s">
         <v>299</v>
       </c>
-      <c r="H85">
-[...4 lines deleted...]
-      </c>
+      <c r="H85"/>
+      <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>300</v>
       </c>
       <c r="B86" t="s">
-        <v>235</v>
+        <v>301</v>
       </c>
       <c r="C86" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="D86">
-        <v>95</v>
+        <v>118</v>
       </c>
       <c r="E86">
-        <v>33831</v>
+        <v>180401</v>
       </c>
       <c r="F86">
         <v>2017</v>
       </c>
       <c r="G86" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H86">
-        <v>2.91</v>
+        <v>8.84</v>
       </c>
       <c r="I86">
-        <v>1.48</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B87" t="s">
-        <v>303</v>
+        <v>238</v>
       </c>
       <c r="C87" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87">
+        <v>95</v>
+      </c>
+      <c r="E87">
+        <v>33831</v>
+      </c>
+      <c r="F87">
+        <v>2017</v>
+      </c>
+      <c r="G87" t="s">
         <v>304</v>
       </c>
-      <c r="D87"/>
-[...10 lines deleted...]
-      <c r="I87"/>
+      <c r="H87">
+        <v>2.91</v>
+      </c>
+      <c r="I87">
+        <v>1.48</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
+        <v>305</v>
+      </c>
+      <c r="B88" t="s">
+        <v>306</v>
+      </c>
+      <c r="C88" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
         <v>308</v>
       </c>
       <c r="F88">
         <v>2016</v>
       </c>
       <c r="G88" t="s">
         <v>309</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>310</v>
       </c>
       <c r="B89" t="s">
+        <v>287</v>
+      </c>
+      <c r="C89" t="s">
+        <v>307</v>
+      </c>
+      <c r="D89"/>
+      <c r="E89" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F89">
         <v>2016</v>
       </c>
       <c r="G89" t="s">
-        <v>314</v>
-[...6 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="H89"/>
+      <c r="I89"/>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>313</v>
+      </c>
+      <c r="B90" t="s">
+        <v>314</v>
+      </c>
+      <c r="C90" t="s">
         <v>315</v>
       </c>
-      <c r="B90" t="s">
+      <c r="D90">
+        <v>10</v>
+      </c>
+      <c r="E90" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>201115</v>
       </c>
       <c r="F90">
         <v>2016</v>
       </c>
       <c r="G90" t="s">
         <v>317</v>
       </c>
       <c r="H90">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I90"/>
+        <v>2.58</v>
+      </c>
+      <c r="I90">
+        <v>1.15</v>
+      </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
         <v>318</v>
       </c>
       <c r="B91" t="s">
         <v>319</v>
       </c>
       <c r="C91" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D91">
         <v>93</v>
       </c>
       <c r="E91">
-        <v>165125</v>
+        <v>201115</v>
       </c>
       <c r="F91">
         <v>2016</v>
       </c>
       <c r="G91" t="s">
         <v>320</v>
       </c>
       <c r="H91">
         <v>3.84</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
         <v>321</v>
       </c>
       <c r="B92" t="s">
         <v>322</v>
       </c>
       <c r="C92" t="s">
+        <v>72</v>
+      </c>
+      <c r="D92">
+        <v>93</v>
+      </c>
+      <c r="E92">
+        <v>165125</v>
+      </c>
+      <c r="F92">
+        <v>2016</v>
+      </c>
+      <c r="G92" t="s">
         <v>323</v>
       </c>
-      <c r="D92"/>
-[...5 lines deleted...]
-      <c r="H92"/>
+      <c r="H92">
+        <v>3.84</v>
+      </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
         <v>324</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>325</v>
       </c>
       <c r="C93" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="D93"/>
+      <c r="E93"/>
       <c r="F93">
         <v>2015</v>
       </c>
-      <c r="G93" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G93"/>
+      <c r="H93"/>
       <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B94" t="s">
-        <v>322</v>
+        <v>287</v>
       </c>
       <c r="C94" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D94">
         <v>92</v>
       </c>
       <c r="E94">
-        <v>45127</v>
+        <v>85107</v>
       </c>
       <c r="F94">
         <v>2015</v>
       </c>
       <c r="G94" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="H94">
         <v>3.72</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B95" t="s">
-        <v>284</v>
+        <v>325</v>
       </c>
       <c r="C95" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-        <v>330</v>
+        <v>72</v>
+      </c>
+      <c r="D95">
+        <v>92</v>
+      </c>
+      <c r="E95">
+        <v>45127</v>
       </c>
       <c r="F95">
         <v>2015</v>
       </c>
-      <c r="G95"/>
-      <c r="H95"/>
+      <c r="G95" t="s">
+        <v>330</v>
+      </c>
+      <c r="H95">
+        <v>3.72</v>
+      </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
         <v>331</v>
       </c>
       <c r="B96" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C96" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>115136</v>
+        <v>332</v>
+      </c>
+      <c r="D96"/>
+      <c r="E96" t="s">
+        <v>333</v>
       </c>
       <c r="F96">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96"/>
+      <c r="I96"/>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B97" t="s">
-        <v>334</v>
+        <v>287</v>
       </c>
       <c r="C97" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="D97">
         <v>90</v>
       </c>
       <c r="E97">
-        <v>35106</v>
+        <v>115136</v>
       </c>
       <c r="F97">
         <v>2014</v>
       </c>
       <c r="G97" t="s">
         <v>335</v>
       </c>
       <c r="H97">
         <v>3.74</v>
       </c>
       <c r="I97">
         <v>2.81</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>336</v>
       </c>
       <c r="B98" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C98" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-      <c r="E98"/>
+        <v>72</v>
+      </c>
+      <c r="D98">
+        <v>90</v>
+      </c>
+      <c r="E98">
+        <v>35106</v>
+      </c>
       <c r="F98">
         <v>2014</v>
       </c>
       <c r="G98" t="s">
         <v>338</v>
       </c>
-      <c r="H98"/>
-      <c r="I98"/>
+      <c r="H98">
+        <v>3.74</v>
+      </c>
+      <c r="I98">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
         <v>339</v>
       </c>
       <c r="B99" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C99" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="D99"/>
+      <c r="E99"/>
       <c r="F99">
         <v>2014</v>
       </c>
       <c r="G99" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="H99"/>
       <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B100" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D100">
         <v>89</v>
       </c>
-      <c r="E100" t="s">
-        <v>342</v>
+      <c r="E100">
+        <v>32508</v>
       </c>
       <c r="F100">
         <v>2014</v>
       </c>
       <c r="G100" t="s">
         <v>343</v>
       </c>
       <c r="H100">
         <v>2.81</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>344</v>
       </c>
       <c r="B101" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C101" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D101">
         <v>89</v>
       </c>
-      <c r="E101">
-        <v>13847</v>
+      <c r="E101" t="s">
+        <v>345</v>
       </c>
       <c r="F101">
         <v>2014</v>
       </c>
       <c r="G101" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H101">
         <v>2.81</v>
       </c>
       <c r="I101"/>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>347</v>
+      </c>
+      <c r="B102" t="s">
+        <v>292</v>
+      </c>
+      <c r="C102" t="s">
+        <v>15</v>
+      </c>
+      <c r="D102">
+        <v>89</v>
+      </c>
+      <c r="E102">
+        <v>13847</v>
+      </c>
+      <c r="F102">
+        <v>2014</v>
+      </c>
+      <c r="G102" t="s">
+        <v>348</v>
+      </c>
+      <c r="H102">
+        <v>2.81</v>
+      </c>
+      <c r="I102"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>