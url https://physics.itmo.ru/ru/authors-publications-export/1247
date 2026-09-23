--- v2 (2026-03-17)
+++ v3 (2026-09-23)
@@ -12,142 +12,205 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="825">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="842">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Friedrich‐Wintgen Bound States in the Continuum in Hybrid Plasmonic‐Dielectric Structures for Visible Light Emission</t>
+  </si>
+  <si>
+    <t>Ruslan Azizov, Ravshanjon Nazarov, Jiazhi Yuan, Tianyu Wang, Farzan Shabani, Furkan Işık, Jinlong Zhu, Xiaoqi Shi, Mingzhao Song, Hilmi Volkan Demir, Wenxin Wang, Andrey Bogdanov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Laser &amp; Photonics Reviews</t>
+  </si>
+  <si>
+    <t>e71815</t>
+  </si>
+  <si>
+    <t>10.1002/lpor.71727</t>
+  </si>
+  <si>
+    <t>Emergence ofTransverse Optical Spin in a Subwavelength Grating Ring Resonator</t>
+  </si>
+  <si>
+    <t>Nikita Iukhtanov, Chao Sun, Georgiy Kurganov, Dmitry Zhirihin, Andrey Bogdanov, Roman Savelev</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>3369-3377</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6c00385</t>
+  </si>
+  <si>
+    <t>A thermally and mechanically stabilized plasmonic optical fiber sensor for real-time biomarker monitoring</t>
+  </si>
+  <si>
+    <t>Arina Cherednikova, Viktor Labuntsov, Konstantin Arabuli, Lidia Mikhailova, Diana Gagarinova, Egor I. Dolzhenko, Kirill Tomyshev, Dmitry Zuev, Andrey Bogdanov, Mikhail Zyuzin, Alexey Kokhanovskiy</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2026.101567</t>
+  </si>
+  <si>
+    <t>Modulation of Fabry-Perot Bound States in the Continuum Properties via Symmetry Breaking in Dielectric Photonic Structures</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Zilong Zhao, Andrey Bogdanov, Mikhail Rybin, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-3</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11393969</t>
+  </si>
+  <si>
+    <t>Robustness of bound states in the continuum in bilayer structures against symmetry breaking</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Zilong Zhao, Alexey Proskurin, Mingzhao Song, Xinrui Liu, Mikhail Rybin, Ekaterina E. Maslova, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Physical Review Applied</t>
+  </si>
+  <si>
+    <t>014038</t>
+  </si>
+  <si>
+    <t>10.1103/qj87-5xz9</t>
+  </si>
+  <si>
     <t>Experimental Investigation of Acoustic Kerker Effect in Labyrinthine Resonators</t>
   </si>
   <si>
     <t>Iuliia Timankova, Mikhail Smagin, Mikhail Kuzmin, Andrey Lutovinov, Andrey Bogdanov, Yanxiu Li, Mihail Petrov</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>10.1134/s0021364025609674</t>
   </si>
   <si>
-    <t>Robustness of bound states in the continuum in bilayer structures against symmetry breaking</t>
-[...8 lines deleted...]
-    <t>10.1103/qj87-5xz9</t>
+    <t>Excitation of surface plasmon-polaritons through optically induced ultrafast transient gratings</t>
+  </si>
+  <si>
+    <t>Olesia Pashina, Albert Seredin, Giulia Crotti, Giuseppe Della Valle, Andrey Bogdanov, Mihail Petrov, Costantino De Angelis</t>
+  </si>
+  <si>
+    <t>10.1103/8gm3-w8n5</t>
   </si>
   <si>
     <t>Molecular Chiral Response Enhanced by Crosstalking Quasi-Bound States in the Continuum</t>
   </si>
   <si>
     <t>Diana Shakirova, Adria Canos Valero, Daniil Riabov, Hatice Altug, Andrey Bogdanov, Thomas Weiss</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>6011-6018</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.5c01225</t>
   </si>
   <si>
     <t>Optical spin currents in chiral optical fibers</t>
   </si>
   <si>
     <t>Ilya Deriy, Mikhail Petrov , Andrey Bogdanov</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>807-816</t>
   </si>
   <si>
     <t>10.17586/2226-1494-2025-25-5-807-816</t>
   </si>
   <si>
     <t>Optical spintronics: Towards optical communication without energy transfer</t>
   </si>
   <si>
     <t>Ilya Deriy, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1016/j.photonics.2025.101458</t>
   </si>
   <si>
     <t>Bound states in the continuum in a chain of coupled Mie resonators with structural disorder: theory and experiment</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Denis Khanabiev, Elizaveta Chernysheva, Aleksandra Dudnikova, Vyacheslav Istomin, Mikhail Sidorenko, Jinhui Shi, Ekaterina Maslova, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>3133-3143</t>
   </si>
   <si>
     <t>10.1515/nanoph-2025-0225</t>
   </si>
   <si>
     <t>Polarization vortex for enhanced refractive index sensing</t>
   </si>
   <si>
     <t>Ravshanjon Nazarov, Mingzhao Song, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Optics Express</t>
@@ -305,74 +368,71 @@
   <si>
     <t>Mariia Krasikova, Felix Kronowetter, Sergei Krasikov, Mikhail Kuzmin, Marcus Maeder, Tao Yang, Anton Melnikov, Steffen Marburg, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.22.024045</t>
   </si>
   <si>
     <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
   </si>
   <si>
     <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
   </si>
   <si>
     <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
   </si>
   <si>
     <t>1-4</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618064</t>
   </si>
   <si>
     <t>New frontiers in nonlinear nanophotonics</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>3175-3179</t>
   </si>
   <si>
     <t>10.1515/nanoph-2024-0396</t>
   </si>
   <si>
     <t>All‐Dielectric Meta‐Waveguides for Flexible Polarization Control of Guided Light</t>
   </si>
   <si>
     <t>Syuzanna Asadulina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202300544</t>
   </si>
   <si>
-    <t>Laser &amp; Photonics Reviews</t>
-[...1 lines deleted...]
-  <si>
     <t>Electrically‐Driven Light Source Embedded in a GaP Nanowaveguide for Visible‐Range Photonics on Chip</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Nikita A. Solomonov, Vladimir V. Fedorov, Vladislav A. Sharov, Demid A. Kirilenko, Anton S. Gritchenko, Павел Мелентьев, Victor I. Balykin, Виталий Школдин, Андрей Богданов, Сергей Макаров, Alexander O. Golubok, Иван Мухин</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202400581</t>
   </si>
   <si>
     <t>Thermo‐Optical Bistability Enabled by Bound States in The Continuum in Silicon Metasurfaces</t>
   </si>
   <si>
     <t>Alexander Barulin, Olesya Pashina, Daniil Ryabov, Olga Sergaeva, Zarina Sadrieva, Alexey Shcherbakov, Viktoriia Rutckaia, Jörg Schilling, Andrey Bogdanov, Ivan Sinev, Alexander Chernov, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1002/lpor.202301399</t>
   </si>
   <si>
     <t>Subwavelength Raman Laser Driven by Quasi Bound State in the Continuum</t>
   </si>
   <si>
     <t>Daniil Ryabov, Ruslan Gladkov, Olesya Pashina, Andrey Bogdanov, Sergey Makarov</t>
@@ -452,147 +512,147 @@
   <si>
     <t>Broadband noise-insulating periodic structures made of coupled Helmholtz resonators</t>
   </si>
   <si>
     <t>Mariia Krasikova, Aleksandra Pavliuk, Sergei Krasikov, Mikhail Kuzmin, Andrey Lutovinov, Anton Melnikov, Yuri Baloshin, David A. Powell, Steffen Marburg, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1063/5.0175167</t>
   </si>
   <si>
     <t>The influence of structural changes and defects on noise mitigation properties of the periodic structures based on coupled Helmholtz resonators</t>
   </si>
   <si>
     <t>Aleksandra Pavliuk, Mariia Krasikova, Sergei Krasikov, Anton Melnikov, Yuri Baloshin, David A. Powell, Steffen Marburg, Andrey Bogdanov</t>
   </si>
   <si>
     <t>INTER-NOISE and NOISE-CON Congress and Conference Proceedings</t>
   </si>
   <si>
     <t>5053-5061</t>
   </si>
   <si>
     <t>10.3397/in_2023_0718</t>
   </si>
   <si>
+    <t>Two approaches in defining topological charge of bound states in the continuum in multipolar lattices</t>
+  </si>
+  <si>
+    <t>Artem Shalev, Igor Lobanov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>2023 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/dd58728.2023.10325780</t>
+  </si>
+  <si>
+    <t>High-Q resonances in one-dimensional arrays of dipolar scatterers</t>
+  </si>
+  <si>
+    <t>Mikhail Mikhailovskii, Maria Poleva, Mikhail Sidorenko, Zarina Sadrieva, Mihail Petrov, Andrey Bogdanov, Roman Savelev</t>
+  </si>
+  <si>
+    <t>10.1109/dd58728.2023.10325819</t>
+  </si>
+  <si>
     <t>Analytical calculation of SPP generation with structured substrates</t>
   </si>
   <si>
     <t>Alexey Proskurin, Andrey Bogdanov, Anton V. Dyshlyuk, Oleg B. Vitrik</t>
   </si>
   <si>
-    <t>2023 Days on Diffraction (DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/dd58728.2023.10325761</t>
   </si>
   <si>
-    <t>Two approaches in defining topological charge of bound states in the continuum in multipolar lattices</t>
-[...16 lines deleted...]
-  <si>
     <t>Inverse design of all-dielectric metasurfaces with accidental bound states in the continuum</t>
   </si>
   <si>
     <t>Sergey Gladishev, Theodosios D. Karamanos, Lina Kuhn, Dominik Beutel, Thomas Weiss, Carsten Rockstuhl, Andrey Bogdanov</t>
   </si>
   <si>
     <t>3767-3779</t>
   </si>
   <si>
     <t>10.1515/nanoph-2023-0373</t>
   </si>
   <si>
     <t>No reflection paradox at the boundary of hyperbolic medium</t>
   </si>
   <si>
     <t>Ilya Deriy, Ksenia Lezhennikova, Stanislav Glybovski, Pavel Belov, Ivan Iorsh, Mingzhao Song, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optical Manipulation and Structured Materials Conference</t>
   </si>
   <si>
     <t>10.1117/12.3008377</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
-    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Merging Nanophotonics with Optical Fibers through 3D Nanoprinting: a novel platform for flexible beam manipulation</t>
   </si>
   <si>
-    <t>Schmidt, MA,  Schneidewind, H.,  Hübner, U., Matthias Zeisberger,  Plidschun, M.,  Kim, J., Yuri Kivshar, Andrey Bogdanov,  Ren, H.,  Maier, S. A.</t>
+    <t>Schmidt, MA,  Schneidewind, H.,  Hübner, U., Matthias Zeisberger,  Plidschun, M.,  Kim, J., Andrey Bogdanov,  Ren, H.,  Maier, S. A.</t>
   </si>
   <si>
     <t>Scattering Amplitude of Surface Plasmon Polariton Excited by a Finite Grating</t>
   </si>
   <si>
     <t>Anton V. Dyshlyuk, Alexey Proskurin, Andrey Bogdanov, Oleg B. Vitrik</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano13142091</t>
   </si>
   <si>
     <t>Topological enhancement of evanescent field localization in all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Sergey Lepeshov, Maksim Yesmantovich, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optica</t>
   </si>
   <si>
     <t>10.1364/optica.488420</t>
   </si>
   <si>
     <t>Bound states in the continuum in photonic structures</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Alexey Shcherbakov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Alexey Shcherbakov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physics-Uspekhi</t>
   </si>
   <si>
     <t>10.3367/UFNe.2021.12.039120</t>
   </si>
   <si>
     <t>Room‐Temperature Exceptional‐Point‐Driven Polariton Lasing from Perovskite Metasurface</t>
   </si>
   <si>
     <t>Mikhail Masharin, Anton Samusev, Andrey Bogdanov, Ivan Iorsh, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202215007</t>
   </si>
   <si>
     <t>Periodic structures based on coupled Helmholtz resonators for broadband noise suppression</t>
   </si>
   <si>
     <t>Mariia Krasikova, Aleksandra Pavliuk, Sergei Krasikov,  Anton Melnikov, Yuri Baloshin,  David Powell,  Steffen Marburg, Andrey Bogdanov</t>
   </si>
@@ -605,51 +665,51 @@
   <si>
     <t>Maria Poleva, Kristina Frizyuk, Kseniia Baryshnikova, Andrei Evlyukhin, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.107.l041304</t>
   </si>
   <si>
     <t>Indirect bandgap MoSe2 resonators for light-emitting nanophotonics</t>
   </si>
   <si>
     <t>Bogdan R. Borodin, Fedor Benimetskiy, Valery Yu. Davydov, Ilya A. Eliseyev, Alexander N. Smirnov, Dmitry Pidgayko, Sergey Lepeshov, Andrey Bogdanov, Prokhor Alekseev</t>
   </si>
   <si>
     <t>Nanoscale Horizons</t>
   </si>
   <si>
     <t>396-403</t>
   </si>
   <si>
     <t>10.1039/d2nh00465h</t>
   </si>
   <si>
     <t>Advanced fiber in-coupling through nanoprinted axially symmetric structures</t>
   </si>
   <si>
-    <t>Matthias Zeisberger, Henrik Schneidewind, Jisoo Kim, Andrey Bogdanov, Yuri Kivshar, Markus A. Schmidt</t>
+    <t>Matthias Zeisberger, Henrik Schneidewind, Jisoo Kim, Andrey Bogdanov, Markus A. Schmidt</t>
   </si>
   <si>
     <t>Applied Physics Reviews</t>
   </si>
   <si>
     <t>10.1063/5.0127370</t>
   </si>
   <si>
     <t>Metahouse: Noise‐Insulating Chamber Based on Periodic Structures</t>
   </si>
   <si>
     <t>Mariia Krasikova, Sergei Krasikov, Anton Melnikov, Yuri Baloshin, Steffen Marburg, David A. Powell, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials Technologies</t>
   </si>
   <si>
     <t>10.1002/admt.202200711</t>
   </si>
   <si>
     <t>Influence of structural disorder on bound states in the continuum</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva</t>
   </si>
@@ -668,74 +728,74 @@
   <si>
     <t>APL Photonics</t>
   </si>
   <si>
     <t>10.1063/5.0111203</t>
   </si>
   <si>
     <t>Inverse design of nanophotonics devices and materials</t>
   </si>
   <si>
     <t>Peter R. Wiecha, Alexander Yu. Petrov, Patrice Genevet, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101084</t>
   </si>
   <si>
     <t>Radiation outcoupling from microdisk lasers via dielectric resonant nanoantennas</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ivan Melnichenko, Vitaliy Shkoldin, Lev Logunov, Natalia Kryzhanovskaya, Anton Samusev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101081</t>
   </si>
   <si>
+    <t>Passive temperature sensor tag based on quasi-BIC</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Dmitry Filonov, Andrey Bogdanov, Mikhail Rybin, Alexey Slobozhanyuk</t>
+  </si>
+  <si>
+    <t>2022 7th International Conference on Smart and Sustainable Technologies (SpliTech)</t>
+  </si>
+  <si>
+    <t>10.23919/splitech55088.2022.9854305</t>
+  </si>
+  <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
-    <t>Passive temperature sensor tag based on quasi-BIC</t>
-[...10 lines deleted...]
-  <si>
     <t>Nanoscale Gallium Phosphide Epilayers on Sapphire for Low-Loss Visible Nanophotonics</t>
   </si>
   <si>
     <t>Vladimir V. Fedorov, Olga Yu. Koval, Daniil Ryabov, Sergey V. Fedina, Igor E. Eliseev, Demid A. Kirilenko, Dmitry Pidgayko, Andrey Bogdanov, Yury M. Zadiranov, Alexandr S. Goltaev, Georgy A. Ermolaev, Aleksey V. Arsenin, Sergey Makarov, Anton Samusev, Valentyn S. Volkov, Ivan Mukhin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>8846-8858</t>
   </si>
   <si>
     <t>10.1021/acsanm.2c00941</t>
   </si>
   <si>
     <t>Bound states in the continuum in multipolar lattices</t>
   </si>
   <si>
     <t>Sergey Gladishev, Artem Shalev, Kristina Frizyuk, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.105.l241301</t>
   </si>
   <si>
     <t>Topologically enabled ultrahigh-Q chiroptical resonances by merging bound states in the continuum</t>
@@ -752,51 +812,51 @@
   <si>
     <t>Coherent perfect absorption by a single nanoparticle</t>
   </si>
   <si>
     <t>Alexey Proskurin, Andrey Bogdanov, Denis Baranov</t>
   </si>
   <si>
     <t>Nanophotonics IX</t>
   </si>
   <si>
     <t>10.1117/12.2621039</t>
   </si>
   <si>
     <t>Bound states in the continuum in the multipole approximation</t>
   </si>
   <si>
     <t>Metamaterials XIII</t>
   </si>
   <si>
     <t>10.1117/12.2621078</t>
   </si>
   <si>
     <t>Intelligent metaphotonics empowered by machine learning</t>
   </si>
   <si>
-    <t>Sergei Krasikov, Aaron Tranter, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Sergei Krasikov, Aaron Tranter, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>210147-210147</t>
   </si>
   <si>
     <t>10.29026/oea.2022.210147</t>
   </si>
   <si>
     <t>Enhanced sensitivity of an all-dielectric refractive index sensor with an optical bound state in the continuum</t>
   </si>
   <si>
     <t>Dmitrii N. Maksimov, Valery S. Gerasimov, Andrey Bogdanov, Sergey P. Polyutov</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/physreva.105.033518</t>
   </si>
   <si>
     <t>Bound States in the Continuum in Compact Acoustic Resonators</t>
   </si>
@@ -812,252 +872,252 @@
   <si>
     <t>Andrey Bogdanov</t>
   </si>
   <si>
     <t>2021 International Conference on Information Technology and Nanotechnology (ITNT)</t>
   </si>
   <si>
     <t>10.1109/itnt52450.2021.9649233</t>
   </si>
   <si>
     <t>Measurement of the photon detection efficiency of silicon photomultipliers for the new detector cluster of the Cherenkov gamma-ray telescope TAIGA-IACT equipped with UV filters</t>
   </si>
   <si>
     <t>D O Kuleshov, Vlad Simonian, Andrey Bogdanov, E E Kholupenko, Yu V Tuboltsev, Yu V Chichagov, A M Krassilchtchikov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012036</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2103/1/012036</t>
   </si>
   <si>
+    <t>Miniaturized all-angle accessible RIFD tag</t>
+  </si>
+  <si>
+    <t>Ildar Yusupov, Sergei Krasikov, Diana Shakirova, Andrey Bogdanov, Dmitry Filonov</t>
+  </si>
+  <si>
+    <t>012092</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012092</t>
+  </si>
+  <si>
+    <t>Bound states in the continuum-induced enhancement of evanescent field confinement</t>
+  </si>
+  <si>
+    <t>Sergey Lepeshov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012083</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012083</t>
+  </si>
+  <si>
+    <t>Stability of bound states in the continuum in low-contrast photonic structures</t>
+  </si>
+  <si>
+    <t>012090</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012090</t>
+  </si>
+  <si>
+    <t>Polarization degeneracy of TE and TM eigenmodes for dielectric metasurface in the microwave</t>
+  </si>
+  <si>
+    <t>Syuzanna Asadulina, Andrey Bogdanov, Stanislav Glybovski</t>
+  </si>
+  <si>
+    <t>012008</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012008</t>
+  </si>
+  <si>
+    <t>Mechanical scanning probe lithography of nanophotonic devices based on multilayer TMDCs</t>
+  </si>
+  <si>
+    <t>B R Borodin, Fedor Benimetskiy, V Yu Davydov, I A Eliseyev, Sergey Lepeshov, Andrey Bogdanov, P A Alekseev</t>
+  </si>
+  <si>
+    <t>012020</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012020</t>
+  </si>
+  <si>
+    <t>Generalized Kerker effect in dielectric antennas for enhanced backscattering modulation</t>
+  </si>
+  <si>
+    <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Konstantin Ladutenko, Dmitry Filonov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>012136</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012136</t>
+  </si>
+  <si>
+    <t>Elastic Trapped Modes in Solid Acoustic Resonators of Various Shapes</t>
+  </si>
+  <si>
+    <t>012032</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012032</t>
+  </si>
+  <si>
     <t>Superscattering for non-spherical objects</t>
   </si>
   <si>
     <t>Sergei Krasikov, Mikhail Odit, Ildar Yusupov, Diana Shakirova, Alexey Shcherbakov, Alexey Slobozhanyuk, Dmitry Filonov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012073</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012073</t>
   </si>
   <si>
     <t>Second harmonic generation in hybrid GaP/Au nanocylinders</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ilya Deriy, Vladimir Fedorov, Alexey Mozharov, Ivan Mukhin, Yuriy Zadiranov, Mihail Petrov, Anton Samusev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012172</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012172</t>
   </si>
   <si>
-    <t>Miniaturized all-angle accessible RIFD tag</t>
-[...76 lines deleted...]
-  <si>
     <t>Anapole-enabled RFID security against far-field attacks</t>
   </si>
   <si>
     <t>Diana Shakirova, Sergei Krasikov, Ildar Yusupov, Alexey Slobozhanyuk, Andrey Bogdanov, Dmitry Filonov</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0394</t>
   </si>
   <si>
+    <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
+  </si>
+  <si>
+    <t>10.1063/5.0064480</t>
+  </si>
+  <si>
     <t>Accidental bound state in the continuum in a chain of dielectric disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P. S. Muraev, D. N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2021 Conference on Lasers and Electro-Optics Europe &amp;amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</t>
   </si>
   <si>
     <t>10.1109/cleo/europe-eqec52157.2021.9592618</t>
   </si>
   <si>
-    <t>Chipless wireless temperature sensor based on quasi-BIC resonance</t>
-[...4 lines deleted...]
-  <si>
     <t>Bound states in the continuum in periodic structures with structural disorder</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Mikhail Rybin, Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>4313-4321</t>
   </si>
   <si>
     <t>10.1515/nanoph-2021-0475</t>
   </si>
   <si>
     <t>Analytical Calculations of Scattering Amplitude of Surface Plasmon Polaritons Excited by a Spherical Nanoantenna</t>
   </si>
   <si>
     <t>10.3390/nano11112937</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Erratum: Multipolar engineering of subwavelength dielectric particles for scattering enhancement [Phys. Rev. Applied 15, 024052 (2021)]</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.16.039901</t>
   </si>
   <si>
     <t>Broadband noise mitigation using coupled Helmholtz resonators: a numerical study</t>
   </si>
   <si>
     <t>Mariia Krasikova, Anton Melnikov, Sergei Krasikov, Yuri Baloshin, Alexey Slobozhanyuk,  Steffen Marburg,  David Powell, Andrey Bogdanov</t>
   </si>
   <si>
     <t>3999-4007</t>
   </si>
   <si>
     <t>10.3397/in-2021-2573</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>Exceptionally high coupling of light into optical fibers via all-dielectric nanostructures</t>
   </si>
   <si>
-    <t>Henrik Schneidewind, Uwe Hübner, Torsten Wieduwilt, Matthias Zeisberger, Andrey Bogdanov, Yuri Kivshar, Markus A. Schmidt</t>
+    <t>Henrik Schneidewind, Uwe Hübner, Torsten Wieduwilt, Matthias Zeisberger, Andrey Bogdanov, Markus A. Schmidt</t>
   </si>
   <si>
     <t>10.1364/cleo_si.2021.sm1p.4</t>
   </si>
   <si>
     <t>Fano Resonances in Individual Dielectric Nanoantennas</t>
   </si>
   <si>
-    <t>Elizaveta Melik-Gaykazyan, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Elizaveta Melik-Gaykazyan, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.ftu4f.4</t>
   </si>
   <si>
     <t>Omnidirectional miniature RFID tag</t>
   </si>
   <si>
     <t>033503</t>
   </si>
   <si>
     <t>10.1063/5.0054740</t>
   </si>
   <si>
     <t>Excitation of a bound state in the continuum via spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>Alexander Chukhrov, Sergei Krasikov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.103.214312</t>
   </si>
   <si>
     <t>Perfect Absorption of a Focused Light Beam by a Single Nanoparticle</t>
   </si>
@@ -1082,87 +1142,87 @@
   <si>
     <t>Tuning exceptional points with Kerr nonlinearity</t>
   </si>
   <si>
     <t>Shahab Ramezanpour, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physreva.103.043510</t>
   </si>
   <si>
     <t>Excitation of a bound state in the continuum in nonlinear systems from the far field</t>
   </si>
   <si>
     <t>Sergei Krasikov, Alexander Chukhrov, Alexey Yulin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nonlinear Optics and Applications XII</t>
   </si>
   <si>
     <t>10.1117/12.2591938</t>
   </si>
   <si>
     <t>Record-breaking light coupling into nanostructured optical fibers under large incident angles</t>
   </si>
   <si>
-    <t>Henrik Schneidewind, Uwe Hubner, Torsten Wieduwilt, Matthias Zeisberger, Andrey Bogdanov, Yuri Kivshar, Markus A. Schmidt</t>
+    <t>Henrik Schneidewind, Uwe Hubner, Torsten Wieduwilt, Matthias Zeisberger, Andrey Bogdanov, Markus A. Schmidt</t>
   </si>
   <si>
     <t>Micro-structured and Specialty Optical Fibres VII</t>
   </si>
   <si>
     <t>10.1117/12.2590790</t>
   </si>
   <si>
     <t>Observation of an Accidental Bound State in the Continuum in a Chain of Dielectric Disks</t>
   </si>
   <si>
     <t>Mikhail Sidorenko, Olga Sergaeva, Zarina Sadrieva, C. Roques-Carmes, P.S. Muraev, D.N. Maksimov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.034041</t>
   </si>
   <si>
     <t>Multipolar Engineering of Subwavelength Dielectric Particles for Scattering Enhancement</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.15.024052</t>
   </si>
   <si>
     <t>Fractional Charge States in the Magneto-Photoluminescence Spectra of Single-Electron InP/GaInP2 Quantum Dots</t>
   </si>
   <si>
     <t>Alexander Mintairov, Dmitrii Lebedev, Alexei Vlasov, Andrey Bogdanov, Shahab Ramezanpour, Steven Blundell</t>
   </si>
   <si>
     <t>10.3390/nano11020493</t>
   </si>
   <si>
     <t>From Fano to Quasi-BIC Resonances in Individual Dielectric Nanoantennas</t>
   </si>
   <si>
-    <t>Elizaveta Melik-Gaykazyan, Sergey S. Kruk, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Elizaveta Melik-Gaykazyan, Sergey S. Kruk, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.0c04660</t>
   </si>
   <si>
     <t>A simple analytic approach to the problem of excitation of surface plasmon polaritons with a dipole nanoantenna</t>
   </si>
   <si>
     <t>Anton V. Dyshlyuk, Andrey Bogdanov, Oleg B. Vitrik</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100895</t>
   </si>
   <si>
     <t>Scanning Tunneling Microscopy-Induced Light Emission and I(V) Study of Optical Near-Field Properties of Single Plasmonic Nanoantennas</t>
   </si>
   <si>
     <t>Denis V. Lebedev, Vitaliy Shkoldin, Dmitry Permyakov, Lilia N. Dvoretckaia, Andrey Bogdanov, Anton Samusev, Alexander O. Golubok, Ivan Mukhin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>501-507</t>
   </si>
@@ -1265,96 +1325,96 @@
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/tap.2020.3037663</t>
   </si>
   <si>
     <t>Multipole engineering for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.195129</t>
   </si>
   <si>
     <t>Polarization States of Surface Electromagnetic Waves on Resonant Anisotropic Metasurfaces: from Theory to Experimental Verification in Microwaves</t>
   </si>
   <si>
     <t>2020 IEEE Ukrainian Microwave Week (UkrMW)</t>
   </si>
   <si>
     <t>10.1109/ukrmw49653.2020.9252569</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202003804</t>
   </si>
   <si>
     <t>Observation of Quasi-BIC Modes and Fano Resonances in Individual Subwavelength Dielectric Resonators</t>
   </si>
   <si>
     <t>OSA Advanced Photonics Congress (AP) 2020 (IPR, NP, NOMA, Networks, PVLED, PSC, SPPCom, SOF)</t>
   </si>
   <si>
     <t>10.1364/noma.2020.notu1f.5</t>
   </si>
   <si>
     <t>Nanostructure-empowered efficient coupling of light into optical fibers at extraordinarily large angles</t>
   </si>
   <si>
     <t>2834–2841</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.0c01078</t>
   </si>
   <si>
     <t>Photonic Spin Hall Effect: Contribution of Polarization Mixing Caused by Anisotropy</t>
   </si>
   <si>
     <t>Maxim Mazanov, Ilya Deriy, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Quantum Reports</t>
   </si>
   <si>
     <t>489-500</t>
   </si>
   <si>
     <t>10.3390/quantum2040034</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Individual Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fm2d.1</t>
   </si>
   <si>
     <t>Optical bistability with bound states in the continuum in dielectric gratings</t>
   </si>
   <si>
     <t>Dmitrii N. Maksimov, Andrey Bogdanov, Evgeny N. Bulgakov</t>
   </si>
   <si>
     <t>10.1103/physreva.102.033511</t>
   </si>
   <si>
     <t>Symmetry analysis and multipole classification of eigenmodes in electromagnetic resonators for engineering their optical properties</t>
   </si>
   <si>
     <t>Sergey Gladishev, Kristina Frizyuk, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.075103</t>
   </si>
   <si>
     <t>Dyakonov-like surface waves in anisotropic cylindrical waveguides</t>
   </si>
@@ -1370,51 +1430,51 @@
   <si>
     <t>Shahab Ramezanpour, A. M. Mintairov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012135</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012135</t>
   </si>
   <si>
     <t>Polarization hybridization of surface waves on anisotropic metasurface</t>
   </si>
   <si>
     <t>Anna Hurshkainen, Polina Kapitanova, Ivan Iorsh, Stanislav Glybovski, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012196</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012196</t>
   </si>
   <si>
     <t>Fabrication of halide-perovskite resonant microcylinders by nanoimprint lithography</t>
   </si>
   <si>
-    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Artem Polushkin, S Kruk, R Malurean, Ekaterina Tiguntseva, Anvar Zakhidov, Andrey Bogdanov, Sergey Makarov</t>
   </si>
   <si>
     <t>012178</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012178</t>
   </si>
   <si>
     <t>Sublayer induced enhancement of electric and magnetic dipole scattering of dielectric nanoparticles</t>
   </si>
   <si>
     <t>012133</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012133</t>
   </si>
   <si>
     <t>Calculation of the 1D grating scattering matrix frequency derivatives</t>
   </si>
   <si>
     <t>Alexey Shcherbakov, Lydia Pogorelskaya, Andrey Bogdanov</t>
   </si>
   <si>
     <t>012159</t>
   </si>
@@ -1436,116 +1496,113 @@
   <si>
     <t>Observation of highly efficient second-harmonic generation at the nanoscale driven by bound states in the continuum</t>
   </si>
   <si>
     <t>High Contrast Metastructures IX</t>
   </si>
   <si>
     <t>10.1117/12.2544231</t>
   </si>
   <si>
     <t>Steering of Guided Light with Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Filipp Komissarenko, Ivan Iorsh, Dmitry Permyakov, Anton Samusev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>680-686</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.9b01515</t>
   </si>
   <si>
     <t>Subwavelength dielectric resonators for nonlinear nanophotonics</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>Science</t>
   </si>
   <si>
     <t>288-292</t>
   </si>
   <si>
     <t>10.1126/science.aaz3985</t>
   </si>
   <si>
     <t>Electrically driven metal and all-dielectric nanoantennas for plasmon polariton excitation</t>
   </si>
   <si>
     <t>Liliia Dvoretckaia, Konstantin Ladutenko, Alexey Mozharov, Georgiy Zograf, Andrey Bogdanov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Journal of Quantitative Spectroscopy and Radiative Transfer</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2019.106825</t>
   </si>
   <si>
     <t>Engineering with Bound States in the Continuum</t>
   </si>
   <si>
     <t>Optics and Photonics News</t>
   </si>
   <si>
     <t>10.1364/opn.31.1.000038</t>
   </si>
   <si>
     <t>Numerical and analytical models for calculating optical forces near auxiliary plasmonic substrates</t>
   </si>
   <si>
     <t>Alexander Shalin, Aleksandra Ivinskaia, Natalia Kostina, Mihail Petrov, Andrey Bogdanov, Sergei Sukhov</t>
   </si>
   <si>
     <t>PROCEEDINGS OF THE INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2019 (ICCMSE-2019)</t>
   </si>
   <si>
     <t>10.1063/1.5137933</t>
   </si>
   <si>
+    <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2019.8900887</t>
+  </si>
+  <si>
     <t>Visualization of isofrequency contours of guided modes in all-dielectric hyperbolic-like metasurface</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Anton Samusev, Ivan Sinev, Dmitry Permyakov, Stanislav Sychev, F. Heyroth, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1109/metamaterials.2019.8900818</t>
   </si>
   <si>
-    <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
-[...7 lines deleted...]
-  <si>
     <t>High-harmonic generation at the nanoscale boosted by bound states in the continuum</t>
   </si>
   <si>
     <t>Physical Review Research</t>
   </si>
   <si>
     <t>023016</t>
   </si>
   <si>
     <t>10.1103/physrevresearch.1.023016</t>
   </si>
   <si>
     <t>Multipolar origin of bound states in the continuum</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.100.115303</t>
   </si>
   <si>
     <t>Investigation of effective media applicability for ultrathin multilayer structures</t>
   </si>
   <si>
     <t>Stanislav Sychev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nanoscale</t>
@@ -1598,63 +1655,63 @@
   <si>
     <t>012005</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1199/1/012005</t>
   </si>
   <si>
     <t>Nonradiating Photonics with Resonant Dielectric Nanostructures</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0024</t>
   </si>
   <si>
     <t>Crucial Role of Metal Surface Morphology in Photon Emission from Tunnel Junction at Ambient Conditions</t>
   </si>
   <si>
     <t>Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.8b11271</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>Bound states in the continuum and Fano resonances in the strong mode coupling regime</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Andrey Bogdanov, Polina Kapitanova, Mikhail Rybin, Sergey Gladishev, Zarina Sadrieva, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>Advanced Photonics</t>
   </si>
   <si>
     <t>10.1117/1.AP.1.1.016001</t>
   </si>
   <si>
     <t>Optical binding via surface plasmon polariton interference</t>
   </si>
   <si>
     <t>Natalia Kostina, Mihail Petrov, Aleksandra Ivinskaia, Andrey Bogdanov, Ivan Toftul, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.125416</t>
   </si>
   <si>
     <t>Direct imaging of isofrequency contours of guided modes in extremely anisotropic all-dielectric metasurface</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ivan Sinev, Dmitry Permyakov, Andrey Bogdanov, Anton Samusev</t>
   </si>
   <si>
     <t>510-515</t>
   </si>
@@ -1682,180 +1739,177 @@
   <si>
     <t>419-424</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2018.12.084</t>
   </si>
   <si>
     <t>Experimental observation of hybrid TE-TM polarized surface waves supported by hyperbolic metasurface</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.195404</t>
   </si>
   <si>
     <t>Near-field observation of guided-mode resonances on a metasurface via dielectric nanosphere excitation</t>
   </si>
   <si>
     <t>Ivan Sinev, Konstantin Ladutenko, Filipp Komissarenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>4238-4243</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.8b00900</t>
   </si>
   <si>
+    <t>Nonlinear Bound States in the Continuum in One-Dimensional Photonic Crystal Slab</t>
+  </si>
+  <si>
+    <t>Sergei Krasikov, Andrey Bogdanov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012068</t>
+  </si>
+  <si>
+    <t>Effect of finite lateral size of dielectric grating on optical bound state in the continuum</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012127</t>
+  </si>
+  <si>
+    <t>Direct near-field mapping of nano-sphere-excited leaky surface modes atanisotropic metasurface</t>
+  </si>
+  <si>
+    <t>Bürkle F. , Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012165</t>
+  </si>
+  <si>
+    <t>Enhanced light outcoupling in microdisk lasers via Si spherical nanoantennas</t>
+  </si>
+  <si>
+    <t>Ivan Mukhin, Filipp Komissarenko, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Applied Physics</t>
+  </si>
+  <si>
+    <t>10.1063/1.5046823</t>
+  </si>
+  <si>
+    <t>Light-matter interaction between photonic bound states in the continuum and bright excitons in transition metal dichalcogenides</t>
+  </si>
+  <si>
+    <t>Zarina Sadrieva, Andrey Bogdanov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012064</t>
+  </si>
+  <si>
+    <t>Bound state in the continuum supported by a low refractive index contrast waveguide in a woodpile structure</t>
+  </si>
+  <si>
+    <t>Lydia Pogorelskaya, Andrey Bogdanov, Kirill Samusev, Artem Sinelnik, Zarina Sadrieva</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012118</t>
+  </si>
+  <si>
+    <t>Tractor beams at metamaterial substrates</t>
+  </si>
+  <si>
+    <t>Aleksandra Ivinskaia, Natalia Kostina, Mihail Petrov, Andrey Bogdanov, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012132</t>
+  </si>
+  <si>
+    <t>Eigenmodes degeneracy with Huygens-like all-dielectric metasurface</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012169</t>
+  </si>
+  <si>
+    <t>Optomechanical manipulation with hyperbolic metasurfaces</t>
+  </si>
+  <si>
+    <t>4371-4377</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.8b00775</t>
+  </si>
+  <si>
+    <t>Bound state in the continuum in 1D chain of dielectric disks: theory and experiment</t>
+  </si>
+  <si>
+    <t>Mikhail Balezin, Zarina Sadrieva, Mikhail Beliakov, Polina Kapitanova, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1092/1/012012</t>
+  </si>
+  <si>
     <t>Asymmetric metasurfaces with high-Q resonances governed by bound states in the continuum</t>
   </si>
   <si>
-    <t>Sergey Lepeshov, Andrey Bogdanov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/PhysRevLett.121.193903</t>
   </si>
   <si>
     <t>Direct imaging of isofrequency contours in all-dielectric optical metasurface</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Ivan Sinev, Dmitry Permyakov, Anton Samusev, Stanislav Sychev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012116</t>
   </si>
   <si>
     <t>2pi steering of surface plasmon polaritons with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012140</t>
   </si>
   <si>
-    <t>Nonlinear Bound States in the Continuum in One-Dimensional Photonic Crystal Slab</t>
-[...88 lines deleted...]
-  <si>
     <t>Strong coupling between excitons in transition metal dichalcogenides and optical bound states in the continuum</t>
   </si>
   <si>
     <t>161113(R)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.161113</t>
   </si>
   <si>
     <t>Strong Mode Coupling and High-Q Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Sergey Gladishev, Zarina Sadrieva, Mikhail Rybin, Kirill Samusev, Mikhail Limonov</t>
   </si>
   <si>
     <t>IEEE - 2018 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2018.JTh2A.73</t>
   </si>
   <si>
     <t>Effective surface conductivity of optical hyperbolic metasurfaces: from far-field characterization to surface wave analysis</t>
   </si>
   <si>
     <t>Dmitry Permyakov, Pavel Dmitriev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41598-018-32479-y</t>
   </si>
   <si>
     <t>Nonlinear bound states in the continuum of a one-dimensional photonic crystal slab</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.224309</t>
   </si>
@@ -1958,123 +2012,123 @@
   <si>
     <t>10.1063/1.4998058</t>
   </si>
   <si>
     <t>Transition from optical bound states in the continuum to leaky resonances: role of substrate and roughness</t>
   </si>
   <si>
     <t>Zarina Sadrieva, Ivan Sinev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.6b00860</t>
   </si>
   <si>
     <t>Lasing in microdisks with an active region based on lattice-matched InP/AlInAs nanostructures</t>
   </si>
   <si>
     <t>Technical Physics</t>
   </si>
   <si>
     <t>10.1134/S1063784217070106</t>
   </si>
   <si>
     <t>High-Q resonances with low azimuthal indices in all-dielectric high-index nanoparticles</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Zarina Sadrieva, Kirill Samusev, Mikhail Rybin, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Zarina Sadrieva, Kirill Samusev, Mikhail Rybin, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1117/12.2272375</t>
   </si>
   <si>
     <t>Photonics surface waves on metamaterials interfaces</t>
   </si>
   <si>
     <t>Journal of Physics: Condensed Matter</t>
   </si>
   <si>
     <t>10.1088/1361-648X/aa8bdd</t>
   </si>
   <si>
     <t>Plasmon-assisted optical trapping and anti-trapping</t>
   </si>
   <si>
     <t>Aleksandra Ivinskaia, Mihail Petrov, Andrey Bogdanov, Ivan Shishkin, Alexander Shalin</t>
   </si>
   <si>
     <t>Light: Science and Applications</t>
   </si>
   <si>
     <t>e16258</t>
   </si>
   <si>
     <t>10.1038/lsa.2016.258</t>
   </si>
   <si>
+    <t>Theory of Fano resonance for scattering spectrum of all-dielectric spherical resonators</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998049</t>
+  </si>
+  <si>
+    <t>Retrieval procedure of effective conductivity for plasmonic resonant anisotropic metasurface</t>
+  </si>
+  <si>
+    <t>Andrey Bogdanov, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998069</t>
+  </si>
+  <si>
+    <t>Demultiplexing surface waves with silicon nanoantennas</t>
+  </si>
+  <si>
+    <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>10.1063/1.4998064</t>
+  </si>
+  <si>
     <t>Effect of substrate on optical bound states in the continuum in 1D photonic structures</t>
   </si>
   <si>
     <t>10.1063/1.4998034</t>
   </si>
   <si>
-    <t>Theory of Fano resonance for scattering spectrum of all-dielectric spherical resonators</t>
-[...22 lines deleted...]
-  <si>
     <t>Tunable spin-directional coupling for surface localized waves with anisotropic metasurface</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1117/12.2261663</t>
   </si>
   <si>
     <t>High-Q supercavity modes in subwavelength dielectric resonators</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov, Yuri Kivshar</t>
+    <t>Mikhail Rybin, Zarina Sadrieva, Kirill Samusev, Andrey Bogdanov, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.119.243901</t>
   </si>
   <si>
     <t>Effective conductivity tensor of plasmonic anisotropic metasurface: Theory and experiment</t>
   </si>
   <si>
     <t>Ivan Mukhin, Anton Samusev, Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>1524-1528</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8261988</t>
   </si>
   <si>
     <t>Лазерная генерация в микродисках с активной областью на основе решеточно-согласованных InP/AlInAs наноструктур</t>
   </si>
   <si>
     <t>Андрей Богданов</t>
   </si>
   <si>
     <t>Журнал технической физики</t>
   </si>
@@ -2204,84 +2258,81 @@
   <si>
     <t>10.1103/PhysRevA.94.043815</t>
   </si>
   <si>
     <t>Interplay between anisotropy and spatial dispersion in metamaterial waveguides</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.94.115439</t>
   </si>
   <si>
     <t>Improved emission outcoupling from microdisk laser by Si nanospheres</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012158</t>
   </si>
   <si>
     <t>Bound state in the continuum in the one-dimensional photonic crystal slab</t>
   </si>
   <si>
     <t>10.1088/1742-6596/741/1/012122</t>
   </si>
   <si>
     <t>Spin control of light with hyperbolic metasurfaces</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Andrey Bogdanov, Ivan Iorsh, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1103/PhysRevB.94.075446</t>
   </si>
   <si>
     <t>Polarization control over electric and magnetic dipole resonances of dielectric nanoparticles on metallic films</t>
   </si>
   <si>
-    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Ivan Sinev, Ivan Iorsh, Andrey Bogdanov, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>vol. 10(5)</t>
   </si>
   <si>
     <t>799-806</t>
   </si>
   <si>
     <t>10.1002/lpor.201600055</t>
   </si>
   <si>
     <t>From high-Q magnetic dipole scattering to broadband electric field localization by silicon nanoparticle on metal</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Ivan Sinev, Ivan Iorsh, Dmitry Permyakov, Filipp Komissarenko, Ivan Mukhin, Anton Samusev</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM4B.6</t>
   </si>
   <si>
     <t>Hybrid localized waves supported by resonant anisotropic metasurfaces</t>
   </si>
   <si>
-    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Andrey Bogdanov, Anton Ovcharenko, Mingzhao Song, Dmitry Baranov, Ivan Sinev, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM3D.6</t>
   </si>
   <si>
     <t>Optical pulling force in the vicinity of plasmonic interfaces</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2016.FM2B.5</t>
   </si>
   <si>
     <t>Attraction Optical Forces inside Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Alexander Shalin, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2016.JW2A.17</t>
   </si>
   <si>
     <t>Optical forces in nanorod metamaterials: beyond the effective medium approach</t>
   </si>
@@ -2330,108 +2381,108 @@
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354851</t>
   </si>
   <si>
     <t>Optical forces induced at the metal surface</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354869</t>
   </si>
   <si>
     <t>Dark-field spectroscopy of whispering gallery mode cavities</t>
   </si>
   <si>
     <t>Ivan Shishkin, Dmitry Permyakov, Kirill Samusev, Anton Samusev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354828</t>
   </si>
   <si>
     <t>New types of surface waves on hyperbolic metasurface</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Ivan Iorsh, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Anton Ovcharenko, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354895</t>
   </si>
   <si>
     <t>Optical forces in nanorod metamaterial</t>
   </si>
   <si>
     <t>10.1038/srep15846</t>
   </si>
   <si>
     <t>Mode selection in InAs quantum dot microdisk lasers using focused ion beam technique</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Ivan Mukhin, Zarina Sadrieva</t>
   </si>
   <si>
     <t>4022-4025</t>
   </si>
   <si>
     <t>10.1364/OL.40.004022</t>
   </si>
   <si>
     <t>Temperature-tunable semiconductor metamaterial</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.085305</t>
   </si>
   <si>
+    <t>Semiconductor Temperature Tunable Metameterial for Terahertz Applications</t>
+  </si>
+  <si>
+    <t>Progress in Electromagnetics Research Symposium</t>
+  </si>
+  <si>
+    <t>978-982</t>
+  </si>
+  <si>
     <t>Dyakonov-like Plasmonic Localized Waves on Graphene Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Anton Ovcharenko, Andrey Bogdanov, Pavel Belov, Yuri Kivshar</t>
-[...2 lines deleted...]
-    <t>Progress in Electromagnetics Research Symposium</t>
+    <t>Ivan Iorsh, Anton Ovcharenko, Andrey Bogdanov, Pavel Belov</t>
   </si>
   <si>
     <t>2347-2351</t>
   </si>
   <si>
-    <t>Semiconductor Temperature Tunable Metameterial for Terahertz Applications</t>
-[...4 lines deleted...]
-  <si>
     <t>Optical pulling forces in hyperbolic metamaterials</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.91.063830</t>
   </si>
   <si>
     <t>Hybrid waves localized at hyperbolic metasurfaces</t>
   </si>
   <si>
-    <t>Anton Ovcharenko, Mingzhao Song, Andrey Bogdanov, Ivan Iorsh, Yuri Kivshar</t>
+    <t>Anton Ovcharenko, Mingzhao Song, Andrey Bogdanov, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.235423</t>
   </si>
   <si>
     <t>Ultrasmall microdisk and microring lasers based on InAs/InGaAs/GaAs quantum dots</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Zarina Sadrieva</t>
   </si>
   <si>
     <t>Nanoscale Research Letters</t>
   </si>
   <si>
     <t>10.1186/1556-276X-9-657</t>
   </si>
   <si>
     <t>Lasing in microdisks of ultrasmall diameter</t>
   </si>
   <si>
     <t>1626-1630</t>
   </si>
   <si>
     <t>10.1134/S1063782614120240</t>
   </si>
@@ -2834,51 +2885,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I234"/>
+  <dimension ref="A1:I239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="208.663" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="334.918" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="137.966" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2893,6177 +2944,6314 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
-      <c r="E2"/>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>1.53</v>
+        <v>10.32</v>
       </c>
       <c r="I2">
-        <v>0.57</v>
+        <v>2.46</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3">
         <v>13</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3"/>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>4.99</v>
+        <v>7.53</v>
       </c>
       <c r="I3">
-        <v>1.88</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D4">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>71</v>
+      </c>
+      <c r="E4">
+        <v>101567</v>
       </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>7.53</v>
+        <v>3.01</v>
       </c>
       <c r="I4">
-        <v>2.74</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D5">
         <v>25</v>
       </c>
+      <c r="D5"/>
       <c r="E5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D6">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>101458</v>
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
       </c>
       <c r="F6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H6">
-        <v>3.01</v>
+        <v>4.99</v>
       </c>
       <c r="I6">
-        <v>0.55</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7">
-        <v>8.45</v>
+        <v>1.53</v>
       </c>
       <c r="I7">
-        <v>2.72</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D8">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8">
-        <v>3.89</v>
+        <v>4.99</v>
       </c>
       <c r="I8">
-        <v>1.39</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>42</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9">
-        <v>3.79</v>
+        <v>7.53</v>
       </c>
       <c r="I9">
-        <v>1.18</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>47</v>
+      </c>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10">
-        <v>4.04</v>
+        <v>0.37</v>
       </c>
       <c r="I10">
-        <v>1.78</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D11">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11">
-        <v>101436</v>
+        <v>101458</v>
       </c>
       <c r="F11">
         <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11">
         <v>3.01</v>
       </c>
       <c r="I11">
         <v>0.55</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D12">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>100633</v>
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
+        <v>55</v>
       </c>
       <c r="F12">
         <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H12">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I12"/>
+        <v>8.45</v>
+      </c>
+      <c r="I12">
+        <v>2.72</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D13">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>33</v>
+      </c>
+      <c r="E13">
+        <v>42988</v>
+      </c>
       <c r="F13">
         <v>2025</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H13">
-        <v>4.04</v>
+        <v>3.89</v>
       </c>
       <c r="I13">
-        <v>1.78</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D14">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>2025</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H14">
-        <v>9.16</v>
+        <v>3.79</v>
       </c>
       <c r="I14">
-        <v>3.69</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D15">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2025</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H15">
-        <v>2.95</v>
+        <v>4.04</v>
       </c>
       <c r="I15">
-        <v>0.44</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="D16">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>66</v>
+      </c>
+      <c r="E16">
+        <v>101436</v>
+      </c>
       <c r="F16">
         <v>2025</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H16">
-        <v>14.14</v>
+        <v>3.01</v>
       </c>
       <c r="I16">
-        <v>5.93</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="D17">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>30</v>
+      </c>
+      <c r="E17">
+        <v>100633</v>
       </c>
       <c r="F17">
         <v>2025</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H17">
-        <v>4.83</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.36</v>
+      </c>
+      <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
       <c r="D18">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="E18"/>
       <c r="F18">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G18" t="s">
         <v>78</v>
       </c>
       <c r="H18">
-        <v>8.45</v>
+        <v>4.04</v>
       </c>
       <c r="I18">
-        <v>2.72</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>81</v>
       </c>
       <c r="D19">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="E19"/>
       <c r="F19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G19" t="s">
         <v>82</v>
       </c>
       <c r="H19">
-        <v>4.48</v>
+        <v>9.16</v>
       </c>
       <c r="I19">
-        <v>0.61</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>85</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>182</v>
+      </c>
       <c r="E20" t="s">
         <v>86</v>
       </c>
       <c r="F20">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
+      <c r="H20">
+        <v>2.95</v>
+      </c>
+      <c r="I20">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>89</v>
       </c>
       <c r="C21" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E21"/>
       <c r="F21">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H21">
-        <v>4.99</v>
+        <v>14.14</v>
       </c>
       <c r="I21">
-        <v>1.88</v>
+        <v>5.93</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="D22">
-        <v>49</v>
+        <v>182</v>
       </c>
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="F22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G22" t="s">
         <v>95</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
+      <c r="H22">
+        <v>4.83</v>
+      </c>
+      <c r="I22">
+        <v>0.44</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23">
         <v>2024</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23">
         <v>8.45</v>
       </c>
       <c r="I23">
         <v>2.72</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>326</v>
+      </c>
+      <c r="E24">
+        <v>125283</v>
+      </c>
       <c r="F24">
         <v>2024</v>
       </c>
       <c r="G24" t="s">
         <v>103</v>
       </c>
       <c r="H24">
-        <v>13.14</v>
+        <v>4.48</v>
       </c>
       <c r="I24">
-        <v>3.78</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-      <c r="E25"/>
+        <v>106</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
       <c r="F25">
         <v>2024</v>
       </c>
       <c r="G25" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>30</v>
       </c>
       <c r="D26">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>2024</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H26">
-        <v>9.93</v>
+        <v>4.99</v>
       </c>
       <c r="I26">
-        <v>2.89</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="E27"/>
+        <v>114</v>
+      </c>
+      <c r="D27">
+        <v>49</v>
+      </c>
+      <c r="E27" t="s">
+        <v>115</v>
+      </c>
       <c r="F27">
         <v>2024</v>
       </c>
       <c r="G27" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="D28">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="E28"/>
+        <v>13</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
       <c r="F28">
         <v>2024</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H28">
-        <v>13.14</v>
+        <v>8.45</v>
       </c>
       <c r="I28">
-        <v>3.78</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="D29">
+        <v>18</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>2024</v>
       </c>
       <c r="G29" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="H29">
-        <v>2.31</v>
+        <v>13.14</v>
       </c>
       <c r="I29">
-        <v>0.63</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D30">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="E30"/>
       <c r="F30">
         <v>2024</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="H30">
-        <v>7.08</v>
+        <v>13.14</v>
       </c>
       <c r="I30">
-        <v>2.27</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D31">
         <v>12</v>
       </c>
-      <c r="E31">
-[...1 lines deleted...]
-      </c>
+      <c r="E31"/>
       <c r="F31">
         <v>2024</v>
       </c>
       <c r="G31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H31">
-        <v>7.08</v>
+        <v>9.93</v>
       </c>
       <c r="I31">
-        <v>2.07</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>2024</v>
       </c>
       <c r="G32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="H32">
-        <v>4.99</v>
+        <v>10.95</v>
       </c>
       <c r="I32">
-        <v>1.88</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B33" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C33" t="s">
-        <v>132</v>
+        <v>11</v>
       </c>
       <c r="D33">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E33"/>
       <c r="F33">
         <v>2024</v>
       </c>
       <c r="G33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H33">
-        <v>5.1</v>
+        <v>13.14</v>
       </c>
       <c r="I33">
-        <v>1.57</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C34" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>137</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
+        <v>130648</v>
       </c>
       <c r="F34">
         <v>2024</v>
       </c>
       <c r="G34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H34">
-        <v>7.08</v>
+        <v>2.31</v>
       </c>
       <c r="I34">
-        <v>2.27</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C35" t="s">
-        <v>132</v>
+        <v>16</v>
       </c>
       <c r="D35">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E35"/>
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>141</v>
+      </c>
       <c r="F35">
         <v>2024</v>
       </c>
       <c r="G35" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H35">
-        <v>6.64</v>
+        <v>7.08</v>
       </c>
       <c r="I35">
-        <v>1.66</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B36" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C36" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D36">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>12</v>
+      </c>
+      <c r="E36">
+        <v>1158</v>
       </c>
       <c r="F36">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G36" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="I36"/>
+        <v>146</v>
+      </c>
+      <c r="H36">
+        <v>7.08</v>
+      </c>
+      <c r="I36">
+        <v>2.07</v>
+      </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C37" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D37"/>
+        <v>30</v>
+      </c>
+      <c r="D37">
+        <v>21</v>
+      </c>
       <c r="E37"/>
       <c r="F37">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G37" t="s">
         <v>149</v>
       </c>
-      <c r="H37"/>
-      <c r="I37"/>
+      <c r="H37">
+        <v>4.99</v>
+      </c>
+      <c r="I37">
+        <v>1.88</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>151</v>
       </c>
       <c r="C38" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D38"/>
+        <v>152</v>
+      </c>
+      <c r="D38">
+        <v>12</v>
+      </c>
       <c r="E38"/>
       <c r="F38">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G38" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="I38"/>
+        <v>153</v>
+      </c>
+      <c r="H38">
+        <v>5.1</v>
+      </c>
+      <c r="I38">
+        <v>1.57</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C39" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="E39"/>
+        <v>16</v>
+      </c>
+      <c r="D39">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>156</v>
+      </c>
       <c r="F39">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G39" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-      <c r="I39"/>
+        <v>157</v>
+      </c>
+      <c r="H39">
+        <v>7.08</v>
+      </c>
+      <c r="I39">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B40" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C40" t="s">
-        <v>33</v>
+        <v>152</v>
       </c>
       <c r="D40">
         <v>12</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40"/>
       <c r="F40">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G40" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H40">
-        <v>7.92</v>
+        <v>6.64</v>
       </c>
       <c r="I40">
-        <v>2.12</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B41" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-      <c r="E41"/>
+        <v>163</v>
+      </c>
+      <c r="D41">
+        <v>268</v>
+      </c>
+      <c r="E41" t="s">
+        <v>164</v>
+      </c>
       <c r="F41">
         <v>2023</v>
       </c>
       <c r="G41" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H41"/>
       <c r="I41"/>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B42" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C42" t="s">
-        <v>29</v>
+        <v>168</v>
       </c>
       <c r="D42"/>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
+      <c r="E42"/>
       <c r="F42">
         <v>2023</v>
       </c>
       <c r="G42" t="s">
-        <v>166</v>
-[...6 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C43" t="s">
         <v>168</v>
       </c>
-      <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43">
         <v>2023</v>
       </c>
-      <c r="G43"/>
+      <c r="G43" t="s">
+        <v>172</v>
+      </c>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C44" t="s">
-        <v>171</v>
-[...6 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="D44"/>
+      <c r="E44"/>
       <c r="F44">
         <v>2023</v>
       </c>
       <c r="G44" t="s">
-        <v>172</v>
-[...6 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C45" t="s">
-        <v>175</v>
+        <v>54</v>
       </c>
       <c r="D45">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>12</v>
+      </c>
+      <c r="E45" t="s">
+        <v>178</v>
       </c>
       <c r="F45">
         <v>2023</v>
       </c>
       <c r="G45" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H45">
-        <v>11.1</v>
+        <v>7.92</v>
       </c>
       <c r="I45">
-        <v>5.07</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B46" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="D46"/>
       <c r="E46"/>
       <c r="F46">
         <v>2023</v>
       </c>
       <c r="G46" t="s">
-        <v>180</v>
-[...6 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>21</v>
       </c>
       <c r="D47"/>
       <c r="E47">
-        <v>2215007</v>
+        <v>101172</v>
       </c>
       <c r="F47">
         <v>2023</v>
       </c>
       <c r="G47" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H47">
-        <v>19.92</v>
+        <v>3.16</v>
       </c>
       <c r="I47">
-        <v>5.0</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B48" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48">
         <v>2023</v>
       </c>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B49" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C49" t="s">
-        <v>46</v>
+        <v>191</v>
       </c>
       <c r="D49">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E49"/>
+        <v>13</v>
+      </c>
+      <c r="E49">
+        <v>2091</v>
+      </c>
       <c r="F49">
         <v>2023</v>
       </c>
       <c r="G49" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H49">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="I49">
-        <v>1.54</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B50" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C50" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D50">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>10</v>
+      </c>
+      <c r="E50">
+        <v>797</v>
       </c>
       <c r="F50">
         <v>2023</v>
       </c>
       <c r="G50" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H50">
-        <v>11.68</v>
+        <v>11.1</v>
       </c>
       <c r="I50">
-        <v>2.49</v>
+        <v>5.07</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C51" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D51">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="E51"/>
       <c r="F51">
         <v>2023</v>
       </c>
       <c r="G51" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H51">
-        <v>19.53</v>
+        <v>2.94</v>
       </c>
       <c r="I51">
-        <v>4.74</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B52" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C52" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D52"/>
       <c r="E52">
-        <v>2200711</v>
+        <v>2215007</v>
       </c>
       <c r="F52">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G52" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H52">
-        <v>8.86</v>
+        <v>19.92</v>
       </c>
       <c r="I52">
-        <v>1.92</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C53" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53">
-        <v>2022</v>
-[...3 lines deleted...]
-      </c>
+        <v>2023</v>
+      </c>
+      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>209</v>
       </c>
       <c r="C54" t="s">
+        <v>67</v>
+      </c>
+      <c r="D54">
+        <v>107</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54">
+        <v>2023</v>
+      </c>
+      <c r="G54" t="s">
         <v>210</v>
       </c>
-      <c r="D54">
-[...10 lines deleted...]
-      </c>
       <c r="H54">
-        <v>6.38</v>
+        <v>3.91</v>
       </c>
       <c r="I54">
-        <v>1.97</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" t="s">
         <v>212</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>213</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-        <v>101084</v>
+      <c r="D55">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
+        <v>214</v>
       </c>
       <c r="F55">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G55" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H55">
-        <v>3.01</v>
+        <v>11.68</v>
       </c>
       <c r="I55">
-        <v>0.55</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C56" t="s">
-        <v>29</v>
+        <v>218</v>
       </c>
       <c r="D56">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="E56"/>
       <c r="F56">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G56" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H56">
-        <v>3.01</v>
+        <v>19.53</v>
       </c>
       <c r="I56">
-        <v>0.55</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B57" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C57" t="s">
-        <v>220</v>
-[...4 lines deleted...]
-      <c r="E57"/>
+        <v>222</v>
+      </c>
+      <c r="D57"/>
+      <c r="E57">
+        <v>2200711</v>
+      </c>
       <c r="F57">
         <v>2022</v>
       </c>
       <c r="G57" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-      <c r="I57"/>
+        <v>223</v>
+      </c>
+      <c r="H57">
+        <v>8.86</v>
+      </c>
+      <c r="I57">
+        <v>1.92</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B58" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C58" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58">
         <v>2022</v>
       </c>
       <c r="G58" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H58"/>
       <c r="I58"/>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C59" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D59">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>7</v>
+      </c>
+      <c r="E59">
+        <v>101301</v>
       </c>
       <c r="F59">
         <v>2022</v>
       </c>
       <c r="G59" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H59">
-        <v>6.14</v>
+        <v>6.38</v>
       </c>
       <c r="I59">
-        <v>1.18</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C60" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="E60"/>
+        <v>21</v>
+      </c>
+      <c r="D60"/>
+      <c r="E60">
+        <v>101084</v>
+      </c>
       <c r="F60">
         <v>2022</v>
       </c>
       <c r="G60" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H60">
-        <v>3.91</v>
+        <v>3.01</v>
       </c>
       <c r="I60">
-        <v>1.54</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B61" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C61" t="s">
-        <v>236</v>
+        <v>21</v>
       </c>
       <c r="D61">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E61">
-        <v>3291</v>
+        <v>101081</v>
       </c>
       <c r="F61">
         <v>2022</v>
       </c>
       <c r="G61" t="s">
         <v>237</v>
       </c>
       <c r="H61">
-        <v>3.56</v>
+        <v>3.01</v>
       </c>
       <c r="I61">
-        <v>1.26</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>238</v>
       </c>
       <c r="B62" t="s">
         <v>239</v>
       </c>
       <c r="C62" t="s">
         <v>240</v>
       </c>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62">
         <v>2022</v>
       </c>
       <c r="G62" t="s">
         <v>241</v>
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
         <v>242</v>
       </c>
       <c r="B63" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="C63" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D63"/>
+        <v>244</v>
+      </c>
+      <c r="D63">
+        <v>15</v>
+      </c>
       <c r="E63"/>
       <c r="F63">
         <v>2022</v>
       </c>
       <c r="G63" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H63"/>
       <c r="I63"/>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B64" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C64" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D64">
         <v>5</v>
       </c>
       <c r="E64" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F64">
         <v>2022</v>
       </c>
       <c r="G64" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H64">
-        <v>8.93</v>
+        <v>6.14</v>
       </c>
       <c r="I64">
-        <v>2.2</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B65" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C65" t="s">
-        <v>252</v>
+        <v>67</v>
       </c>
       <c r="D65">
         <v>105</v>
       </c>
       <c r="E65"/>
       <c r="F65">
         <v>2022</v>
       </c>
       <c r="G65" t="s">
         <v>253</v>
       </c>
       <c r="H65">
-        <v>2.97</v>
+        <v>3.91</v>
       </c>
       <c r="I65">
-        <v>1.18</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
         <v>254</v>
       </c>
       <c r="B66" t="s">
         <v>255</v>
       </c>
       <c r="C66" t="s">
-        <v>60</v>
+        <v>256</v>
       </c>
       <c r="D66">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E66"/>
+        <v>47</v>
+      </c>
+      <c r="E66">
+        <v>3291</v>
+      </c>
       <c r="F66">
         <v>2022</v>
       </c>
       <c r="G66" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H66">
-        <v>9.19</v>
+        <v>3.56</v>
       </c>
       <c r="I66">
-        <v>3.25</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B67" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C67" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D67"/>
       <c r="E67"/>
       <c r="F67">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G67" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H67"/>
       <c r="I67"/>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B68" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="C68" t="s">
         <v>263</v>
       </c>
-      <c r="D68">
-[...2 lines deleted...]
-      <c r="E68" t="s">
+      <c r="D68"/>
+      <c r="E68"/>
+      <c r="F68">
+        <v>2022</v>
+      </c>
+      <c r="G68" t="s">
         <v>264</v>
       </c>
-      <c r="F68">
-[...4 lines deleted...]
-      </c>
       <c r="H68"/>
-      <c r="I68">
-[...1 lines deleted...]
-      </c>
+      <c r="I68"/>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>265</v>
+      </c>
+      <c r="B69" t="s">
         <v>266</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>267</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D69">
-        <v>2015</v>
+        <v>5</v>
       </c>
       <c r="E69" t="s">
         <v>268</v>
       </c>
       <c r="F69">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G69" t="s">
         <v>269</v>
       </c>
-      <c r="H69"/>
+      <c r="H69">
+        <v>8.93</v>
+      </c>
       <c r="I69">
-        <v>0.21</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
         <v>270</v>
       </c>
       <c r="B70" t="s">
         <v>271</v>
       </c>
       <c r="C70" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D70">
-        <v>2015</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="E70"/>
       <c r="F70">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G70" t="s">
         <v>273</v>
       </c>
-      <c r="H70"/>
+      <c r="H70">
+        <v>2.97</v>
+      </c>
       <c r="I70">
-        <v>0.21</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
         <v>274</v>
       </c>
       <c r="B71" t="s">
         <v>275</v>
       </c>
       <c r="C71" t="s">
-        <v>263</v>
+        <v>81</v>
       </c>
       <c r="D71">
-        <v>2015</v>
-[...1 lines deleted...]
-      <c r="E71" t="s">
+        <v>128</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71">
+        <v>2022</v>
+      </c>
+      <c r="G71" t="s">
         <v>276</v>
       </c>
-      <c r="F71">
-[...5 lines deleted...]
-      <c r="H71"/>
+      <c r="H71">
+        <v>9.19</v>
+      </c>
       <c r="I71">
-        <v>0.21</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>277</v>
+      </c>
+      <c r="B72" t="s">
         <v>278</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>279</v>
       </c>
-      <c r="C72" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D72"/>
+      <c r="E72"/>
       <c r="F72">
         <v>2021</v>
       </c>
       <c r="G72" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H72"/>
-      <c r="I72">
-[...1 lines deleted...]
-      </c>
+      <c r="I72"/>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>281</v>
+      </c>
+      <c r="B73" t="s">
         <v>282</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D73">
-        <v>2015</v>
+        <v>2103</v>
       </c>
       <c r="E73" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F73">
         <v>2021</v>
       </c>
       <c r="G73" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H73"/>
       <c r="I73">
         <v>0.21</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B74" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C74" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D74">
         <v>2015</v>
       </c>
       <c r="E74" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F74">
         <v>2021</v>
       </c>
       <c r="G74" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H74"/>
       <c r="I74">
         <v>0.21</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B75" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C75" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D75">
         <v>2015</v>
       </c>
       <c r="E75" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F75">
         <v>2021</v>
       </c>
       <c r="G75" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="H75"/>
       <c r="I75">
         <v>0.21</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B76" t="s">
-        <v>294</v>
+        <v>225</v>
       </c>
       <c r="C76" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D76">
         <v>2015</v>
       </c>
       <c r="E76" t="s">
         <v>295</v>
       </c>
       <c r="F76">
         <v>2021</v>
       </c>
       <c r="G76" t="s">
         <v>296</v>
       </c>
       <c r="H76"/>
       <c r="I76">
         <v>0.21</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>297</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
+        <v>298</v>
       </c>
       <c r="C77" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D77">
         <v>2015</v>
       </c>
       <c r="E77" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F77">
         <v>2021</v>
       </c>
       <c r="G77" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="H77"/>
       <c r="I77">
         <v>0.21</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C78" t="s">
-        <v>33</v>
+        <v>283</v>
       </c>
       <c r="D78">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E78"/>
+        <v>2015</v>
+      </c>
+      <c r="E78" t="s">
+        <v>303</v>
+      </c>
       <c r="F78">
         <v>2021</v>
       </c>
       <c r="G78" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="H78"/>
       <c r="I78">
-        <v>2.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C79" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="E79"/>
+        <v>283</v>
+      </c>
+      <c r="D79">
+        <v>2015</v>
+      </c>
+      <c r="E79" t="s">
+        <v>307</v>
+      </c>
       <c r="F79">
         <v>2021</v>
       </c>
       <c r="G79" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="H79"/>
-      <c r="I79"/>
+      <c r="I79">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="C80" t="s">
-        <v>42</v>
+        <v>283</v>
       </c>
       <c r="D80">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>193504</v>
+        <v>2015</v>
+      </c>
+      <c r="E80" t="s">
+        <v>310</v>
       </c>
       <c r="F80">
         <v>2021</v>
       </c>
       <c r="G80" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H80">
-        <v>3.97</v>
+        <v>0.51</v>
       </c>
       <c r="I80">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B81" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C81" t="s">
-        <v>33</v>
+        <v>283</v>
       </c>
       <c r="D81">
-        <v>10</v>
+        <v>2015</v>
       </c>
       <c r="E81" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="F81">
         <v>2021</v>
       </c>
       <c r="G81" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="H81"/>
       <c r="I81">
-        <v>2.12</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B82" t="s">
-        <v>170</v>
+        <v>317</v>
       </c>
       <c r="C82" t="s">
-        <v>171</v>
+        <v>283</v>
       </c>
       <c r="D82">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2937</v>
+        <v>2015</v>
+      </c>
+      <c r="E82" t="s">
+        <v>318</v>
       </c>
       <c r="F82">
         <v>2021</v>
       </c>
       <c r="G82" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="H82"/>
       <c r="I82">
-        <v>0.84</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B83" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C83" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="D83"/>
+        <v>54</v>
+      </c>
+      <c r="D83">
+        <v>0</v>
+      </c>
       <c r="E83"/>
       <c r="F83">
         <v>2021</v>
       </c>
       <c r="G83" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="H83">
-        <v>12.26</v>
+        <v>7.92</v>
       </c>
       <c r="I83">
-        <v>3.76</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>267</v>
+        <v>239</v>
       </c>
       <c r="C84" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D84">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E84"/>
+        <v>119</v>
+      </c>
+      <c r="E84">
+        <v>193504</v>
+      </c>
       <c r="F84">
         <v>2021</v>
       </c>
       <c r="G84" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="H84">
-        <v>4.93</v>
+        <v>3.97</v>
       </c>
       <c r="I84">
-        <v>1.53</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="B85" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C85" t="s">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="D85"/>
+      <c r="E85"/>
       <c r="F85">
         <v>2021</v>
       </c>
       <c r="G85" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="H85"/>
       <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="B86" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C86" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-      <c r="E86"/>
+        <v>54</v>
+      </c>
+      <c r="D86">
+        <v>10</v>
+      </c>
+      <c r="E86" t="s">
+        <v>331</v>
+      </c>
       <c r="F86">
         <v>2021</v>
       </c>
       <c r="G86" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-      <c r="I86"/>
+        <v>332</v>
+      </c>
+      <c r="H86">
+        <v>7.92</v>
+      </c>
+      <c r="I86">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
-        <v>330</v>
+        <v>190</v>
       </c>
       <c r="C87" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-      <c r="E87"/>
+        <v>191</v>
+      </c>
+      <c r="D87">
+        <v>11</v>
+      </c>
+      <c r="E87">
+        <v>2937</v>
+      </c>
       <c r="F87">
         <v>2021</v>
       </c>
       <c r="G87" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-      <c r="I87"/>
+        <v>334</v>
+      </c>
+      <c r="H87">
+        <v>5.72</v>
+      </c>
+      <c r="I87">
+        <v>0.84</v>
+      </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C88" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88">
         <v>2021</v>
       </c>
       <c r="G88" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-      <c r="I88"/>
+        <v>338</v>
+      </c>
+      <c r="H88">
+        <v>12.26</v>
+      </c>
+      <c r="I88">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
-        <v>275</v>
+        <v>313</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D89">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="E89"/>
       <c r="F89">
         <v>2021</v>
       </c>
       <c r="G89" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="H89">
-        <v>3.97</v>
+        <v>4.93</v>
       </c>
       <c r="I89">
-        <v>1.03</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B90" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C90" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="D90">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="E90"/>
+        <v>263</v>
+      </c>
+      <c r="E90" t="s">
+        <v>343</v>
+      </c>
       <c r="F90">
         <v>2021</v>
       </c>
       <c r="G90" t="s">
-        <v>340</v>
-[...6 lines deleted...]
-      </c>
+        <v>344</v>
+      </c>
+      <c r="H90"/>
+      <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="B91" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C91" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D91"/>
+      <c r="E91"/>
       <c r="F91">
         <v>2021</v>
       </c>
       <c r="G91" t="s">
-        <v>343</v>
-[...6 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="H91"/>
+      <c r="I91"/>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C92" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92">
         <v>2021</v>
       </c>
       <c r="G92" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="C93" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D93"/>
       <c r="E93"/>
       <c r="F93">
         <v>2021</v>
       </c>
       <c r="G93" t="s">
-        <v>350</v>
-[...6 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="H93"/>
+      <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="B94" t="s">
-        <v>352</v>
+        <v>287</v>
       </c>
       <c r="C94" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-      <c r="E94"/>
+        <v>63</v>
+      </c>
+      <c r="D94">
+        <v>119</v>
+      </c>
+      <c r="E94" t="s">
+        <v>356</v>
+      </c>
       <c r="F94">
         <v>2021</v>
       </c>
       <c r="G94" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-      <c r="I94"/>
+        <v>357</v>
+      </c>
+      <c r="H94">
+        <v>3.97</v>
+      </c>
+      <c r="I94">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B95" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C95" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="D95"/>
+        <v>67</v>
+      </c>
+      <c r="D95">
+        <v>103</v>
+      </c>
       <c r="E95"/>
       <c r="F95">
         <v>2021</v>
       </c>
       <c r="G95" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-      <c r="I95"/>
+        <v>360</v>
+      </c>
+      <c r="H95">
+        <v>3.91</v>
+      </c>
+      <c r="I95">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B96" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C96" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
-      <c r="E96"/>
+      <c r="E96">
+        <v>2000430</v>
+      </c>
       <c r="F96">
         <v>2021</v>
       </c>
       <c r="G96" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="H96">
-        <v>4.93</v>
+        <v>10.95</v>
       </c>
       <c r="I96">
-        <v>1.53</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="B97" t="s">
-        <v>267</v>
+        <v>365</v>
       </c>
       <c r="C97" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="D97"/>
       <c r="E97"/>
       <c r="F97">
         <v>2021</v>
       </c>
       <c r="G97" t="s">
-        <v>363</v>
-[...6 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97"/>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B98" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C98" t="s">
-        <v>171</v>
+        <v>272</v>
       </c>
       <c r="D98">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="E98"/>
       <c r="F98">
         <v>2021</v>
       </c>
       <c r="G98" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H98">
-        <v>5.72</v>
+        <v>2.97</v>
       </c>
       <c r="I98">
-        <v>0.84</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B99" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C99" t="s">
-        <v>317</v>
+        <v>373</v>
       </c>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99">
         <v>2021</v>
       </c>
       <c r="G99" t="s">
-        <v>369</v>
-[...6 lines deleted...]
-      </c>
+        <v>374</v>
+      </c>
+      <c r="H99"/>
+      <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B100" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C100" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="D100"/>
+      <c r="E100"/>
       <c r="F100">
         <v>2021</v>
       </c>
       <c r="G100" t="s">
-        <v>372</v>
-[...6 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="H100"/>
+      <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B101" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="C101" t="s">
-        <v>375</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="D101">
+        <v>15</v>
+      </c>
+      <c r="E101"/>
       <c r="F101">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G101" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="H101">
-        <v>6.71</v>
+        <v>4.93</v>
       </c>
       <c r="I101">
-        <v>2.98</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B102" t="s">
-        <v>379</v>
+        <v>313</v>
       </c>
       <c r="C102" t="s">
-        <v>380</v>
+        <v>30</v>
       </c>
       <c r="D102">
-        <v>2300</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E102"/>
       <c r="F102">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G102" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="H102"/>
+        <v>383</v>
+      </c>
+      <c r="H102">
+        <v>4.93</v>
+      </c>
       <c r="I102">
-        <v>0.19</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B103" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C103" t="s">
-        <v>380</v>
+        <v>191</v>
       </c>
       <c r="D103">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>11</v>
+      </c>
+      <c r="E103">
+        <v>493</v>
       </c>
       <c r="F103">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G103" t="s">
         <v>386</v>
       </c>
-      <c r="H103"/>
+      <c r="H103">
+        <v>5.72</v>
+      </c>
       <c r="I103">
-        <v>0.19</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>387</v>
       </c>
       <c r="B104" t="s">
-        <v>352</v>
+        <v>388</v>
       </c>
       <c r="C104" t="s">
-        <v>380</v>
-[...6 lines deleted...]
-      </c>
+        <v>337</v>
+      </c>
+      <c r="D104"/>
+      <c r="E104"/>
       <c r="F104">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G104" t="s">
         <v>389</v>
       </c>
-      <c r="H104"/>
+      <c r="H104">
+        <v>12.26</v>
+      </c>
       <c r="I104">
-        <v>0.19</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>390</v>
       </c>
       <c r="B105" t="s">
-        <v>349</v>
+        <v>391</v>
       </c>
       <c r="C105" t="s">
-        <v>380</v>
+        <v>21</v>
       </c>
       <c r="D105">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>43</v>
+      </c>
+      <c r="E105">
+        <v>100895</v>
       </c>
       <c r="F105">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G105" t="s">
         <v>392</v>
       </c>
-      <c r="H105"/>
+      <c r="H105">
+        <v>3.01</v>
+      </c>
       <c r="I105">
-        <v>0.19</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
         <v>393</v>
       </c>
       <c r="B106" t="s">
-        <v>345</v>
+        <v>394</v>
       </c>
       <c r="C106" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>395</v>
+      </c>
+      <c r="D106"/>
       <c r="E106" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="F106">
         <v>2020</v>
       </c>
       <c r="G106" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="H106"/>
+        <v>397</v>
+      </c>
+      <c r="H106">
+        <v>6.71</v>
+      </c>
       <c r="I106">
-        <v>0.19</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B107" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C107" t="s">
-        <v>380</v>
+        <v>400</v>
       </c>
       <c r="D107">
         <v>2300</v>
       </c>
       <c r="E107" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F107">
         <v>2020</v>
       </c>
       <c r="G107" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="H107"/>
       <c r="I107">
         <v>0.19</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
+        <v>403</v>
+      </c>
+      <c r="B108" t="s">
+        <v>404</v>
+      </c>
+      <c r="C108" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>380</v>
       </c>
       <c r="D108">
         <v>2300</v>
       </c>
       <c r="E108" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F108">
         <v>2020</v>
       </c>
       <c r="G108" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="H108"/>
       <c r="I108">
         <v>0.19</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="B109" t="s">
-        <v>405</v>
+        <v>372</v>
       </c>
       <c r="C109" t="s">
-        <v>46</v>
+        <v>400</v>
       </c>
       <c r="D109">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E109"/>
+        <v>2300</v>
+      </c>
+      <c r="E109" t="s">
+        <v>408</v>
+      </c>
       <c r="F109">
         <v>2020</v>
       </c>
       <c r="G109" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="H109"/>
       <c r="I109">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>369</v>
       </c>
       <c r="C110" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="D110"/>
+        <v>400</v>
+      </c>
+      <c r="D110">
+        <v>2300</v>
+      </c>
       <c r="E110" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F110">
         <v>2020</v>
       </c>
       <c r="G110" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="H110"/>
       <c r="I110">
-        <v>1.65</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B111" t="s">
-        <v>294</v>
+        <v>365</v>
       </c>
       <c r="C111" t="s">
-        <v>46</v>
+        <v>400</v>
       </c>
       <c r="D111">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E111"/>
+        <v>2300</v>
+      </c>
+      <c r="E111" t="s">
+        <v>414</v>
+      </c>
       <c r="F111">
         <v>2020</v>
       </c>
       <c r="G111" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="H111"/>
       <c r="I111">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B112" t="s">
-        <v>258</v>
+        <v>417</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-      <c r="E112"/>
+        <v>400</v>
+      </c>
+      <c r="D112">
+        <v>2300</v>
+      </c>
+      <c r="E112" t="s">
+        <v>418</v>
+      </c>
       <c r="F112">
         <v>2020</v>
       </c>
       <c r="G112" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="H112"/>
-      <c r="I112"/>
+      <c r="I112">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B113" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C113" t="s">
-        <v>418</v>
-[...3 lines deleted...]
-        <v>2003804</v>
+        <v>400</v>
+      </c>
+      <c r="D113">
+        <v>2300</v>
+      </c>
+      <c r="E113" t="s">
+        <v>422</v>
       </c>
       <c r="F113">
         <v>2020</v>
       </c>
       <c r="G113" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="H113"/>
       <c r="I113">
-        <v>10.71</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B114" t="s">
-        <v>333</v>
+        <v>425</v>
       </c>
       <c r="C114" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="D114"/>
+        <v>67</v>
+      </c>
+      <c r="D114">
+        <v>102</v>
+      </c>
       <c r="E114"/>
       <c r="F114">
         <v>2020</v>
       </c>
       <c r="G114" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-      <c r="I114"/>
+        <v>426</v>
+      </c>
+      <c r="H114">
+        <v>4.04</v>
+      </c>
+      <c r="I114">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B115" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="C115" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>428</v>
+      </c>
+      <c r="D115"/>
       <c r="E115" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="F115">
         <v>2020</v>
       </c>
       <c r="G115" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="H115">
-        <v>7.53</v>
+        <v>4.39</v>
       </c>
       <c r="I115">
-        <v>2.74</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B116" t="s">
-        <v>427</v>
+        <v>306</v>
       </c>
       <c r="C116" t="s">
-        <v>428</v>
+        <v>67</v>
       </c>
       <c r="D116">
-        <v>2</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E116"/>
       <c r="F116">
         <v>2020</v>
       </c>
       <c r="G116" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-      <c r="I116"/>
+        <v>432</v>
+      </c>
+      <c r="H116">
+        <v>4.04</v>
+      </c>
+      <c r="I116">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B117" t="s">
-        <v>432</v>
+        <v>278</v>
       </c>
       <c r="C117" t="s">
-        <v>327</v>
+        <v>434</v>
       </c>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117">
         <v>2020</v>
       </c>
       <c r="G117" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H117"/>
       <c r="I117"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="B118" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C118" t="s">
-        <v>252</v>
-[...4 lines deleted...]
-      <c r="E118"/>
+        <v>438</v>
+      </c>
+      <c r="D118"/>
+      <c r="E118">
+        <v>2003804</v>
+      </c>
       <c r="F118">
         <v>2020</v>
       </c>
       <c r="G118" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H118">
-        <v>3.14</v>
+        <v>30.85</v>
       </c>
       <c r="I118">
-        <v>1.39</v>
+        <v>10.71</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B119" t="s">
-        <v>438</v>
+        <v>353</v>
       </c>
       <c r="C119" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>441</v>
+      </c>
+      <c r="D119"/>
       <c r="E119"/>
       <c r="F119">
         <v>2020</v>
       </c>
       <c r="G119" t="s">
-        <v>439</v>
-[...6 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="H119"/>
+      <c r="I119"/>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="B120" t="s">
-        <v>441</v>
+        <v>350</v>
       </c>
       <c r="C120" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D120">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="E120"/>
+        <v>7</v>
+      </c>
+      <c r="E120" t="s">
+        <v>444</v>
+      </c>
       <c r="F120">
         <v>2020</v>
       </c>
       <c r="G120" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H120">
-        <v>4.04</v>
+        <v>7.53</v>
       </c>
       <c r="I120">
-        <v>1.78</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B121" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C121" t="s">
-        <v>263</v>
+        <v>448</v>
       </c>
       <c r="D121">
-        <v>1461</v>
+        <v>2</v>
       </c>
       <c r="E121" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="F121">
         <v>2020</v>
       </c>
       <c r="G121" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H121"/>
-      <c r="I121">
-[...1 lines deleted...]
-      </c>
+      <c r="I121"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C122" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D122"/>
+      <c r="E122"/>
       <c r="F122">
         <v>2020</v>
       </c>
       <c r="G122" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="H122"/>
-      <c r="I122">
-[...1 lines deleted...]
-      </c>
+      <c r="I122"/>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B123" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C123" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="D123">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E123"/>
       <c r="F123">
         <v>2020</v>
       </c>
       <c r="G123" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="H123"/>
+        <v>456</v>
+      </c>
+      <c r="H123">
+        <v>3.14</v>
+      </c>
       <c r="I123">
-        <v>0.21</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
-        <v>379</v>
+        <v>458</v>
       </c>
       <c r="C124" t="s">
-        <v>263</v>
+        <v>67</v>
       </c>
       <c r="D124">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E124"/>
       <c r="F124">
         <v>2020</v>
       </c>
       <c r="G124" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="H124"/>
+        <v>459</v>
+      </c>
+      <c r="H124">
+        <v>4.04</v>
+      </c>
       <c r="I124">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="B125" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="C125" t="s">
-        <v>263</v>
+        <v>67</v>
       </c>
       <c r="D125">
-        <v>1461</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="E125"/>
       <c r="F125">
         <v>2020</v>
       </c>
       <c r="G125" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="H125"/>
+        <v>462</v>
+      </c>
+      <c r="H125">
+        <v>4.04</v>
+      </c>
       <c r="I125">
-        <v>0.23</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B126" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C126" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-      <c r="E126"/>
+        <v>283</v>
+      </c>
+      <c r="D126">
+        <v>1461</v>
+      </c>
+      <c r="E126" t="s">
+        <v>465</v>
+      </c>
       <c r="F126">
         <v>2020</v>
       </c>
       <c r="G126" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H126"/>
-      <c r="I126"/>
+      <c r="I126">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B127" t="s">
-        <v>333</v>
+        <v>468</v>
       </c>
       <c r="C127" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-      <c r="E127"/>
+        <v>283</v>
+      </c>
+      <c r="D127">
+        <v>1461</v>
+      </c>
+      <c r="E127" t="s">
+        <v>469</v>
+      </c>
       <c r="F127">
         <v>2020</v>
       </c>
       <c r="G127" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H127"/>
-      <c r="I127"/>
+      <c r="I127">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B128" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>283</v>
       </c>
       <c r="D128">
-        <v>7</v>
+        <v>1461</v>
       </c>
       <c r="E128" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="F128">
         <v>2020</v>
       </c>
       <c r="G128" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="H128"/>
       <c r="I128">
-        <v>2.74</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B129" t="s">
-        <v>474</v>
+        <v>399</v>
       </c>
       <c r="C129" t="s">
-        <v>475</v>
+        <v>283</v>
       </c>
       <c r="D129">
-        <v>367</v>
+        <v>1461</v>
       </c>
       <c r="E129" t="s">
         <v>476</v>
       </c>
       <c r="F129">
         <v>2020</v>
       </c>
       <c r="G129" t="s">
         <v>477</v>
       </c>
-      <c r="H129">
-[...1 lines deleted...]
-      </c>
+      <c r="H129"/>
       <c r="I129">
-        <v>12.56</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
         <v>478</v>
       </c>
       <c r="B130" t="s">
         <v>479</v>
       </c>
       <c r="C130" t="s">
+        <v>283</v>
+      </c>
+      <c r="D130">
+        <v>1461</v>
+      </c>
+      <c r="E130" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>106825</v>
       </c>
       <c r="F130">
         <v>2020</v>
       </c>
       <c r="G130" t="s">
         <v>481</v>
       </c>
-      <c r="H130">
-[...1 lines deleted...]
-      </c>
+      <c r="H130"/>
       <c r="I130">
-        <v>0.89</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
         <v>482</v>
       </c>
       <c r="B131" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="C131" t="s">
-        <v>483</v>
-[...6 lines deleted...]
-      </c>
+        <v>484</v>
+      </c>
+      <c r="D131"/>
+      <c r="E131"/>
       <c r="F131">
         <v>2020</v>
       </c>
       <c r="G131" t="s">
-        <v>484</v>
-[...6 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="H131"/>
+      <c r="I131"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B132" t="s">
-        <v>486</v>
+        <v>353</v>
       </c>
       <c r="C132" t="s">
         <v>487</v>
       </c>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G132" t="s">
         <v>488</v>
       </c>
       <c r="H132"/>
       <c r="I132"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
         <v>489</v>
       </c>
       <c r="B133" t="s">
         <v>490</v>
       </c>
       <c r="C133" t="s">
+        <v>16</v>
+      </c>
+      <c r="D133">
+        <v>7</v>
+      </c>
+      <c r="E133" t="s">
         <v>491</v>
       </c>
-      <c r="D133"/>
-      <c r="E133"/>
       <c r="F133">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G133" t="s">
         <v>492</v>
       </c>
-      <c r="H133"/>
-      <c r="I133"/>
+      <c r="H133">
+        <v>7.53</v>
+      </c>
+      <c r="I133">
+        <v>2.74</v>
+      </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
         <v>493</v>
       </c>
       <c r="B134" t="s">
+        <v>278</v>
+      </c>
+      <c r="C134" t="s">
         <v>494</v>
       </c>
-      <c r="C134" t="s">
-[...3 lines deleted...]
-      <c r="E134"/>
+      <c r="D134">
+        <v>367</v>
+      </c>
+      <c r="E134" t="s">
+        <v>495</v>
+      </c>
       <c r="F134">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G134" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-      <c r="I134"/>
+        <v>496</v>
+      </c>
+      <c r="H134">
+        <v>47.73</v>
+      </c>
+      <c r="I134">
+        <v>12.56</v>
+      </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B135" t="s">
-        <v>474</v>
+        <v>498</v>
       </c>
       <c r="C135" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="D135">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>244</v>
+      </c>
+      <c r="E135">
+        <v>106825</v>
       </c>
       <c r="F135">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G135" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-      <c r="I135"/>
+        <v>500</v>
+      </c>
+      <c r="H135">
+        <v>3.05</v>
+      </c>
+      <c r="I135">
+        <v>0.89</v>
+      </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B136" t="s">
-        <v>494</v>
+        <v>278</v>
       </c>
       <c r="C136" t="s">
-        <v>46</v>
+        <v>502</v>
       </c>
       <c r="D136">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="E136">
-        <v>115303</v>
+        <v>38</v>
       </c>
       <c r="F136">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G136" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="H136">
-        <v>3.58</v>
+        <v>2.03</v>
       </c>
       <c r="I136">
-        <v>1.81</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B137" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C137" t="s">
-        <v>504</v>
-[...6 lines deleted...]
-      </c>
+        <v>506</v>
+      </c>
+      <c r="D137"/>
+      <c r="E137"/>
       <c r="F137">
         <v>2019</v>
       </c>
       <c r="G137" t="s">
-        <v>506</v>
-[...6 lines deleted...]
-      </c>
+        <v>507</v>
+      </c>
+      <c r="H137"/>
+      <c r="I137"/>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B138" t="s">
-        <v>474</v>
+        <v>509</v>
       </c>
       <c r="C138" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D138"/>
       <c r="E138"/>
       <c r="F138">
         <v>2019</v>
       </c>
       <c r="G138" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H138"/>
       <c r="I138"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
+        <v>512</v>
+      </c>
+      <c r="B139" t="s">
+        <v>513</v>
+      </c>
+      <c r="C139" t="s">
         <v>510</v>
       </c>
-      <c r="B139" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D139"/>
+      <c r="E139"/>
       <c r="F139">
         <v>2019</v>
       </c>
       <c r="G139" t="s">
-        <v>513</v>
-[...6 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="H139"/>
+      <c r="I139"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B140" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="C140" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="D140" t="s">
         <v>516</v>
       </c>
-      <c r="E140">
-        <v>43647</v>
+      <c r="D140">
+        <v>1</v>
+      </c>
+      <c r="E140" t="s">
+        <v>517</v>
       </c>
       <c r="F140">
         <v>2019</v>
       </c>
       <c r="G140" t="s">
-        <v>517</v>
-[...6 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="H140"/>
+      <c r="I140"/>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B141" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="C141" t="s">
-        <v>263</v>
+        <v>67</v>
       </c>
       <c r="D141">
-        <v>1199</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>100</v>
+      </c>
+      <c r="E141">
+        <v>115303</v>
       </c>
       <c r="F141">
         <v>2019</v>
       </c>
       <c r="G141" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="H141"/>
+        <v>520</v>
+      </c>
+      <c r="H141">
+        <v>3.58</v>
+      </c>
       <c r="I141">
-        <v>0.22</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
+        <v>521</v>
+      </c>
+      <c r="B142" t="s">
         <v>522</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>523</v>
       </c>
       <c r="D142">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>524</v>
       </c>
       <c r="F142">
         <v>2019</v>
       </c>
       <c r="G142" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="H142">
-        <v>7.49</v>
+        <v>6.9</v>
       </c>
       <c r="I142">
-        <v>2.62</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B143" t="s">
-        <v>519</v>
+        <v>278</v>
       </c>
       <c r="C143" t="s">
-        <v>525</v>
-[...6 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="D143"/>
+      <c r="E143"/>
       <c r="F143">
         <v>2019</v>
       </c>
       <c r="G143" t="s">
-        <v>526</v>
-[...6 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="H143"/>
+      <c r="I143"/>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B144" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="C144" t="s">
-        <v>529</v>
+        <v>272</v>
       </c>
       <c r="D144">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>4140</v>
+        <v>99</v>
+      </c>
+      <c r="E144" t="s">
+        <v>531</v>
       </c>
       <c r="F144">
         <v>2019</v>
       </c>
       <c r="G144" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="H144">
-        <v>14.59</v>
+        <v>2.78</v>
       </c>
       <c r="I144">
-        <v>6.13</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B145" t="s">
-        <v>532</v>
+        <v>278</v>
       </c>
       <c r="C145" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>534</v>
+      </c>
+      <c r="D145" t="s">
+        <v>535</v>
       </c>
       <c r="E145">
-        <v>16001</v>
+        <v>43647</v>
       </c>
       <c r="F145">
         <v>2019</v>
       </c>
       <c r="G145" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-      <c r="I145"/>
+        <v>536</v>
+      </c>
+      <c r="H145">
+        <v>4.92</v>
+      </c>
+      <c r="I145">
+        <v>1.35</v>
+      </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B146" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C146" t="s">
-        <v>46</v>
+        <v>283</v>
       </c>
       <c r="D146">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>125416</v>
+        <v>1199</v>
+      </c>
+      <c r="E146" t="s">
+        <v>539</v>
       </c>
       <c r="F146">
         <v>2019</v>
       </c>
       <c r="G146" t="s">
-        <v>537</v>
-[...3 lines deleted...]
-      </c>
+        <v>540</v>
+      </c>
+      <c r="H146"/>
       <c r="I146">
-        <v>1.81</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B147" t="s">
-        <v>539</v>
+        <v>278</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="D147">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>8</v>
+      </c>
+      <c r="E147">
+        <v>725</v>
       </c>
       <c r="F147">
         <v>2019</v>
       </c>
       <c r="G147" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H147">
-        <v>6.86</v>
+        <v>7.49</v>
       </c>
       <c r="I147">
-        <v>2.97</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B148" t="s">
-        <v>474</v>
+        <v>538</v>
       </c>
       <c r="C148" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D148">
-        <v>64</v>
+        <v>123</v>
       </c>
       <c r="E148">
-        <v>836</v>
+        <v>8813</v>
       </c>
       <c r="F148">
         <v>2019</v>
       </c>
       <c r="G148" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H148">
-        <v>9.51</v>
+        <v>4.19</v>
       </c>
       <c r="I148">
-        <v>1.52</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="B149" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C149" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D149">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>13</v>
+      </c>
+      <c r="E149">
+        <v>4140</v>
       </c>
       <c r="F149">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G149" t="s">
         <v>549</v>
       </c>
       <c r="H149">
-        <v>5.16</v>
+        <v>14.59</v>
       </c>
       <c r="I149">
-        <v>1.12</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
         <v>550</v>
       </c>
       <c r="B150" t="s">
-        <v>448</v>
+        <v>551</v>
       </c>
       <c r="C150" t="s">
-        <v>46</v>
+        <v>552</v>
       </c>
       <c r="D150">
-        <v>98</v>
+        <v>1</v>
       </c>
       <c r="E150">
-        <v>195404</v>
+        <v>16001</v>
       </c>
       <c r="F150">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G150" t="s">
-        <v>551</v>
-[...6 lines deleted...]
-      </c>
+        <v>553</v>
+      </c>
+      <c r="H150"/>
+      <c r="I150"/>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B151" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>67</v>
       </c>
       <c r="D151">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>99</v>
+      </c>
+      <c r="E151">
+        <v>125416</v>
       </c>
       <c r="F151">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G151" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H151">
-        <v>7.14</v>
+        <v>3.58</v>
       </c>
       <c r="I151">
-        <v>2.98</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B152" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C152" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="D152">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>193903</v>
+        <v>6</v>
+      </c>
+      <c r="E152" t="s">
+        <v>559</v>
       </c>
       <c r="F152">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G152" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H152">
-        <v>9.23</v>
+        <v>6.86</v>
       </c>
       <c r="I152">
-        <v>3.57</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B153" t="s">
-        <v>560</v>
+        <v>278</v>
       </c>
       <c r="C153" t="s">
-        <v>263</v>
+        <v>562</v>
       </c>
       <c r="D153">
-        <v>1092</v>
+        <v>64</v>
       </c>
       <c r="E153">
-        <v>12116</v>
+        <v>836</v>
       </c>
       <c r="F153">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G153" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="H153"/>
+        <v>563</v>
+      </c>
+      <c r="H153">
+        <v>9.51</v>
+      </c>
       <c r="I153">
-        <v>0.24</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B154" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C154" t="s">
-        <v>263</v>
+        <v>566</v>
       </c>
       <c r="D154">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12140</v>
+        <v>473</v>
+      </c>
+      <c r="E154" t="s">
+        <v>567</v>
       </c>
       <c r="F154">
         <v>2018</v>
       </c>
       <c r="G154" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="H154"/>
+        <v>568</v>
+      </c>
+      <c r="H154">
+        <v>5.16</v>
+      </c>
       <c r="I154">
-        <v>0.24</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B155" t="s">
-        <v>566</v>
+        <v>468</v>
       </c>
       <c r="C155" t="s">
-        <v>263</v>
+        <v>67</v>
       </c>
       <c r="D155">
-        <v>1092</v>
+        <v>98</v>
       </c>
       <c r="E155">
-        <v>12068</v>
+        <v>195404</v>
       </c>
       <c r="F155">
         <v>2018</v>
       </c>
       <c r="G155" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="H155"/>
+        <v>570</v>
+      </c>
+      <c r="H155">
+        <v>3.74</v>
+      </c>
       <c r="I155">
-        <v>0.24</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="B156" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C156" t="s">
-        <v>263</v>
+        <v>16</v>
       </c>
       <c r="D156">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>12127</v>
+        <v>5</v>
+      </c>
+      <c r="E156" t="s">
+        <v>573</v>
       </c>
       <c r="F156">
         <v>2018</v>
       </c>
       <c r="G156" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="H156"/>
+        <v>574</v>
+      </c>
+      <c r="H156">
+        <v>7.14</v>
+      </c>
       <c r="I156">
-        <v>0.24</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B157" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="C157" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D157">
         <v>1092</v>
       </c>
       <c r="E157">
-        <v>12165</v>
+        <v>12068</v>
       </c>
       <c r="F157">
         <v>2018</v>
       </c>
       <c r="G157" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="H157"/>
       <c r="I157">
         <v>0.24</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="B158" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="C158" t="s">
-        <v>576</v>
+        <v>283</v>
       </c>
       <c r="D158">
-        <v>124</v>
+        <v>1092</v>
       </c>
       <c r="E158">
-        <v>163102</v>
+        <v>12127</v>
       </c>
       <c r="F158">
         <v>2018</v>
       </c>
       <c r="G158" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="H158"/>
       <c r="I158">
-        <v>0.75</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B159" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C159" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D159">
         <v>1092</v>
       </c>
       <c r="E159">
-        <v>12064</v>
+        <v>12165</v>
       </c>
       <c r="F159">
         <v>2018</v>
       </c>
       <c r="G159" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="H159"/>
       <c r="I159">
         <v>0.24</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B160" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C160" t="s">
-        <v>263</v>
+        <v>586</v>
       </c>
       <c r="D160">
-        <v>1092</v>
+        <v>124</v>
       </c>
       <c r="E160">
-        <v>12118</v>
+        <v>163102</v>
       </c>
       <c r="F160">
         <v>2018</v>
       </c>
       <c r="G160" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="H160"/>
+        <v>587</v>
+      </c>
+      <c r="H160">
+        <v>2.33</v>
+      </c>
       <c r="I160">
-        <v>0.24</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B161" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C161" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D161">
         <v>1092</v>
       </c>
       <c r="E161">
-        <v>12132</v>
+        <v>12064</v>
       </c>
       <c r="F161">
         <v>2018</v>
       </c>
       <c r="G161" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="H161"/>
       <c r="I161">
         <v>0.24</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B162" t="s">
-        <v>258</v>
+        <v>592</v>
       </c>
       <c r="C162" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D162">
         <v>1092</v>
       </c>
       <c r="E162">
-        <v>12169</v>
+        <v>12118</v>
       </c>
       <c r="F162">
         <v>2018</v>
       </c>
       <c r="G162" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="H162"/>
       <c r="I162">
         <v>0.24</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="B163" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="C163" t="s">
-        <v>19</v>
+        <v>283</v>
       </c>
       <c r="D163">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>1092</v>
+      </c>
+      <c r="E163">
+        <v>12132</v>
       </c>
       <c r="F163">
         <v>2018</v>
       </c>
       <c r="G163" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="H163"/>
       <c r="I163">
-        <v>2.98</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="B164" t="s">
-        <v>593</v>
+        <v>278</v>
       </c>
       <c r="C164" t="s">
-        <v>263</v>
+        <v>283</v>
       </c>
       <c r="D164">
         <v>1092</v>
       </c>
       <c r="E164">
-        <v>12012</v>
+        <v>12169</v>
       </c>
       <c r="F164">
         <v>2018</v>
       </c>
       <c r="G164" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="H164"/>
       <c r="I164">
         <v>0.24</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" t="s">
+        <v>599</v>
+      </c>
+      <c r="B165" t="s">
         <v>595</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="D165">
-        <v>98</v>
+        <v>5</v>
       </c>
       <c r="E165" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F165">
         <v>2018</v>
       </c>
       <c r="G165" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="H165">
-        <v>3.74</v>
+        <v>7.14</v>
       </c>
       <c r="I165">
-        <v>1.5</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B166" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="C166" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-      <c r="E166"/>
+        <v>283</v>
+      </c>
+      <c r="D166">
+        <v>1092</v>
+      </c>
+      <c r="E166">
+        <v>12012</v>
+      </c>
       <c r="F166">
         <v>2018</v>
       </c>
       <c r="G166" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="H166"/>
-      <c r="I166"/>
+      <c r="I166">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B167" t="s">
-        <v>603</v>
+        <v>291</v>
       </c>
       <c r="C167" t="s">
-        <v>604</v>
+        <v>81</v>
       </c>
       <c r="D167">
-        <v>8</v>
+        <v>121</v>
       </c>
       <c r="E167">
-        <v>14135</v>
+        <v>193903</v>
       </c>
       <c r="F167">
         <v>2018</v>
       </c>
       <c r="G167" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H167">
-        <v>4.01</v>
+        <v>9.23</v>
       </c>
       <c r="I167">
-        <v>1.41</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B168" t="s">
-        <v>566</v>
+        <v>608</v>
       </c>
       <c r="C168" t="s">
-        <v>46</v>
+        <v>283</v>
       </c>
       <c r="D168">
-        <v>97</v>
+        <v>1092</v>
       </c>
       <c r="E168">
-        <v>224309</v>
+        <v>12116</v>
       </c>
       <c r="F168">
         <v>2018</v>
       </c>
       <c r="G168" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>609</v>
+      </c>
+      <c r="H168"/>
       <c r="I168">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B169" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="C169" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>283</v>
+      </c>
+      <c r="D169">
+        <v>1092</v>
       </c>
       <c r="E169">
-        <v>442</v>
+        <v>12140</v>
       </c>
       <c r="F169">
         <v>2018</v>
       </c>
       <c r="G169" t="s">
         <v>612</v>
       </c>
-      <c r="H169">
-[...1 lines deleted...]
-      </c>
+      <c r="H169"/>
       <c r="I169">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" t="s">
         <v>613</v>
       </c>
       <c r="B170" t="s">
-        <v>603</v>
+        <v>589</v>
       </c>
       <c r="C170" t="s">
+        <v>67</v>
+      </c>
+      <c r="D170">
+        <v>98</v>
+      </c>
+      <c r="E170" t="s">
         <v>614</v>
-      </c>
-[...4 lines deleted...]
-        <v>1067118</v>
       </c>
       <c r="F170">
         <v>2018</v>
       </c>
       <c r="G170" t="s">
         <v>615</v>
       </c>
-      <c r="H170"/>
+      <c r="H170">
+        <v>3.74</v>
+      </c>
       <c r="I170">
-        <v>0.23</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" t="s">
         <v>616</v>
       </c>
       <c r="B171" t="s">
         <v>617</v>
       </c>
       <c r="C171" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="D171"/>
+      <c r="E171"/>
       <c r="F171">
         <v>2018</v>
       </c>
       <c r="G171" t="s">
-        <v>618</v>
-[...6 lines deleted...]
-      </c>
+        <v>619</v>
+      </c>
+      <c r="H171"/>
+      <c r="I171"/>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B172" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C172" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-      <c r="E172"/>
+        <v>622</v>
+      </c>
+      <c r="D172">
+        <v>8</v>
+      </c>
+      <c r="E172">
+        <v>14135</v>
+      </c>
       <c r="F172">
         <v>2018</v>
       </c>
       <c r="G172" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-      <c r="I172"/>
+        <v>623</v>
+      </c>
+      <c r="H172">
+        <v>4.01</v>
+      </c>
+      <c r="I172">
+        <v>1.41</v>
+      </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="B173" t="s">
-        <v>624</v>
+        <v>576</v>
       </c>
       <c r="C173" t="s">
-        <v>625</v>
+        <v>67</v>
       </c>
       <c r="D173">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="E173">
-        <v>43070</v>
+        <v>224309</v>
       </c>
       <c r="F173">
         <v>2018</v>
       </c>
       <c r="G173" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-      <c r="I173"/>
+        <v>625</v>
+      </c>
+      <c r="H173">
+        <v>3.74</v>
+      </c>
+      <c r="I173">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" t="s">
+        <v>626</v>
+      </c>
+      <c r="B174" t="s">
         <v>627</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" t="s">
         <v>628</v>
       </c>
-      <c r="C174" t="s">
+      <c r="D174" t="s">
         <v>629</v>
       </c>
-      <c r="D174"/>
-      <c r="E174"/>
+      <c r="E174">
+        <v>442</v>
+      </c>
       <c r="F174">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G174" t="s">
         <v>630</v>
       </c>
-      <c r="H174"/>
-      <c r="I174"/>
+      <c r="H174">
+        <v>0.69</v>
+      </c>
+      <c r="I174">
+        <v>0.31</v>
+      </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" t="s">
         <v>631</v>
       </c>
       <c r="B175" t="s">
+        <v>621</v>
+      </c>
+      <c r="C175" t="s">
         <v>632</v>
       </c>
-      <c r="C175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175">
-        <v>917</v>
+        <v>10671</v>
       </c>
       <c r="E175">
-        <v>62056</v>
+        <v>1067118</v>
       </c>
       <c r="F175">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G175" t="s">
         <v>633</v>
       </c>
       <c r="H175"/>
       <c r="I175">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" t="s">
         <v>634</v>
       </c>
       <c r="B176" t="s">
         <v>635</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D176">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176">
+        <v>1700168</v>
+      </c>
+      <c r="F176">
+        <v>2018</v>
+      </c>
+      <c r="G176" t="s">
         <v>636</v>
       </c>
-      <c r="F176">
-[...4 lines deleted...]
-      </c>
       <c r="H176">
-        <v>3.36</v>
+        <v>9.06</v>
       </c>
       <c r="I176">
-        <v>1.52</v>
+        <v>3.82</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" t="s">
+        <v>637</v>
+      </c>
+      <c r="B177" t="s">
         <v>638</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" t="s">
         <v>639</v>
       </c>
-      <c r="C177" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D177"/>
+      <c r="E177"/>
       <c r="F177">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G177" t="s">
         <v>640</v>
       </c>
       <c r="H177"/>
-      <c r="I177">
-[...1 lines deleted...]
-      </c>
+      <c r="I177"/>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" t="s">
         <v>641</v>
       </c>
       <c r="B178" t="s">
         <v>642</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
+        <v>643</v>
       </c>
       <c r="D178">
-        <v>4</v>
+        <v>107</v>
       </c>
       <c r="E178">
-        <v>723</v>
+        <v>43070</v>
       </c>
       <c r="F178">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G178" t="s">
-        <v>643</v>
-[...6 lines deleted...]
-      </c>
+        <v>644</v>
+      </c>
+      <c r="H178"/>
+      <c r="I178"/>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B179" t="s">
-        <v>258</v>
+        <v>646</v>
       </c>
       <c r="C179" t="s">
-        <v>645</v>
-[...6 lines deleted...]
-      </c>
+        <v>647</v>
+      </c>
+      <c r="D179"/>
+      <c r="E179"/>
       <c r="F179">
         <v>2017</v>
       </c>
       <c r="G179" t="s">
-        <v>646</v>
-[...6 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="H179"/>
+      <c r="I179"/>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B180" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C180" t="s">
-        <v>614</v>
+        <v>283</v>
       </c>
       <c r="D180">
-        <v>10343</v>
+        <v>917</v>
       </c>
       <c r="E180">
-        <v>10343</v>
+        <v>62056</v>
       </c>
       <c r="F180">
         <v>2017</v>
       </c>
       <c r="G180" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="H180"/>
       <c r="I180">
         <v>0.24</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B181" t="s">
-        <v>258</v>
+        <v>653</v>
       </c>
       <c r="C181" t="s">
-        <v>651</v>
+        <v>59</v>
       </c>
       <c r="D181">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>463001</v>
+        <v>25</v>
+      </c>
+      <c r="E181" t="s">
+        <v>654</v>
       </c>
       <c r="F181">
         <v>2017</v>
       </c>
       <c r="G181" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="H181">
-        <v>2.68</v>
+        <v>3.36</v>
       </c>
       <c r="I181">
-        <v>1.55</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="B182" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="C182" t="s">
-        <v>655</v>
+        <v>400</v>
       </c>
       <c r="D182">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>1874</v>
+      </c>
+      <c r="E182">
+        <v>30029</v>
       </c>
       <c r="F182">
         <v>2017</v>
       </c>
       <c r="G182" t="s">
-        <v>657</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="H182"/>
       <c r="I182">
-        <v>5.58</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B183" t="s">
-        <v>642</v>
+        <v>660</v>
       </c>
       <c r="C183" t="s">
-        <v>380</v>
+        <v>16</v>
       </c>
       <c r="D183">
-        <v>1874</v>
+        <v>4</v>
       </c>
       <c r="E183">
-        <v>30005</v>
+        <v>723</v>
       </c>
       <c r="F183">
         <v>2017</v>
       </c>
       <c r="G183" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="H183"/>
+        <v>661</v>
+      </c>
+      <c r="H183">
+        <v>6.88</v>
+      </c>
       <c r="I183">
-        <v>0.17</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="B184" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="C184" t="s">
-        <v>380</v>
+        <v>663</v>
       </c>
       <c r="D184">
-        <v>1874</v>
+        <v>62</v>
       </c>
       <c r="E184">
-        <v>30020</v>
+        <v>1082</v>
       </c>
       <c r="F184">
         <v>2017</v>
       </c>
       <c r="G184" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="H184"/>
+        <v>664</v>
+      </c>
+      <c r="H184">
+        <v>0.71</v>
+      </c>
       <c r="I184">
-        <v>0.17</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="B185" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C185" t="s">
-        <v>380</v>
+        <v>632</v>
       </c>
       <c r="D185">
-        <v>1874</v>
+        <v>10343</v>
       </c>
       <c r="E185">
-        <v>30040</v>
+        <v>10343</v>
       </c>
       <c r="F185">
         <v>2017</v>
       </c>
       <c r="G185" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="H185"/>
       <c r="I185">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B186" t="s">
-        <v>666</v>
+        <v>278</v>
       </c>
       <c r="C186" t="s">
-        <v>380</v>
+        <v>669</v>
       </c>
       <c r="D186">
-        <v>1874</v>
+        <v>29</v>
       </c>
       <c r="E186">
-        <v>30035</v>
+        <v>463001</v>
       </c>
       <c r="F186">
         <v>2017</v>
       </c>
       <c r="G186" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="H186"/>
+        <v>670</v>
+      </c>
+      <c r="H186">
+        <v>2.68</v>
+      </c>
       <c r="I186">
-        <v>0.17</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="B187" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C187" t="s">
-        <v>614</v>
+        <v>673</v>
       </c>
       <c r="D187">
-        <v>10227</v>
-[...2 lines deleted...]
-        <v>1022703</v>
+        <v>6</v>
+      </c>
+      <c r="E187" t="s">
+        <v>674</v>
       </c>
       <c r="F187">
         <v>2017</v>
       </c>
       <c r="G187" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="H187"/>
+        <v>675</v>
+      </c>
+      <c r="H187">
+        <v>14.1</v>
+      </c>
       <c r="I187">
-        <v>0.24</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
       <c r="B188" t="s">
-        <v>672</v>
+        <v>278</v>
       </c>
       <c r="C188" t="s">
-        <v>60</v>
+        <v>400</v>
       </c>
       <c r="D188">
-        <v>119</v>
+        <v>1874</v>
       </c>
       <c r="E188">
-        <v>243901</v>
+        <v>30020</v>
       </c>
       <c r="F188">
         <v>2017</v>
       </c>
       <c r="G188" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="H188"/>
       <c r="I188">
-        <v>3.62</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B189" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="C189" t="s">
-        <v>621</v>
-[...3 lines deleted...]
-        <v>676</v>
+        <v>400</v>
+      </c>
+      <c r="D189">
+        <v>1874</v>
+      </c>
+      <c r="E189">
+        <v>30040</v>
       </c>
       <c r="F189">
         <v>2017</v>
       </c>
       <c r="G189" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="H189"/>
-      <c r="I189"/>
+      <c r="I189">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B190" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C190" t="s">
-        <v>680</v>
-[...4 lines deleted...]
-      <c r="E190"/>
+        <v>400</v>
+      </c>
+      <c r="D190">
+        <v>1874</v>
+      </c>
+      <c r="E190">
+        <v>30035</v>
+      </c>
       <c r="F190">
         <v>2017</v>
       </c>
-      <c r="G190"/>
-[...3 lines deleted...]
-      <c r="I190"/>
+      <c r="G190" t="s">
+        <v>683</v>
+      </c>
+      <c r="H190"/>
+      <c r="I190">
+        <v>0.17</v>
+      </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B191" t="s">
-        <v>258</v>
+        <v>660</v>
       </c>
       <c r="C191" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>400</v>
+      </c>
+      <c r="D191">
+        <v>1874</v>
       </c>
       <c r="E191">
-        <v>121101</v>
+        <v>30005</v>
       </c>
       <c r="F191">
         <v>2017</v>
       </c>
       <c r="G191" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      </c>
+        <v>685</v>
+      </c>
+      <c r="H191"/>
       <c r="I191">
-        <v>1.38</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B192" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C192" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>688</v>
+        <v>632</v>
+      </c>
+      <c r="D192">
+        <v>10227</v>
+      </c>
+      <c r="E192">
+        <v>1022703</v>
       </c>
       <c r="F192">
         <v>2017</v>
       </c>
       <c r="G192" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="H192"/>
       <c r="I192">
-        <v>3.38</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" t="s">
+        <v>689</v>
+      </c>
+      <c r="B193" t="s">
         <v>690</v>
       </c>
-      <c r="B193" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C193" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="D193">
-        <v>4</v>
+        <v>119</v>
       </c>
       <c r="E193">
-        <v>2899</v>
+        <v>243901</v>
       </c>
       <c r="F193">
         <v>2017</v>
       </c>
       <c r="G193" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="H193">
-        <v>6.88</v>
+        <v>8.84</v>
       </c>
       <c r="I193">
-        <v>3.38</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" t="s">
+        <v>692</v>
+      </c>
+      <c r="B194" t="s">
         <v>693</v>
       </c>
-      <c r="B194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C194" t="s">
-        <v>694</v>
+        <v>639</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
+        <v>694</v>
+      </c>
+      <c r="F194">
+        <v>2017</v>
+      </c>
+      <c r="G194" t="s">
         <v>695</v>
-      </c>
-[...4 lines deleted...]
-        <v>696</v>
       </c>
       <c r="H194"/>
       <c r="I194"/>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" t="s">
+        <v>696</v>
+      </c>
+      <c r="B195" t="s">
         <v>697</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" t="s">
         <v>698</v>
       </c>
-      <c r="C195" t="s">
+      <c r="D195" t="s">
         <v>699</v>
       </c>
-      <c r="D195"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E195"/>
       <c r="F195">
-        <v>2016</v>
-[...4 lines deleted...]
-      <c r="H195"/>
+        <v>2017</v>
+      </c>
+      <c r="G195"/>
+      <c r="H195">
+        <v>0.61</v>
+      </c>
       <c r="I195"/>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" t="s">
+        <v>700</v>
+      </c>
+      <c r="B196" t="s">
+        <v>278</v>
+      </c>
+      <c r="C196" t="s">
+        <v>63</v>
+      </c>
+      <c r="D196" t="s">
+        <v>701</v>
+      </c>
+      <c r="E196">
+        <v>121101</v>
+      </c>
+      <c r="F196">
+        <v>2017</v>
+      </c>
+      <c r="G196" t="s">
         <v>702</v>
       </c>
-      <c r="B196" t="s">
-[...16 lines deleted...]
-      <c r="I196"/>
+      <c r="H196">
+        <v>3.5</v>
+      </c>
+      <c r="I196">
+        <v>1.38</v>
+      </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" t="s">
+        <v>703</v>
+      </c>
+      <c r="B197" t="s">
+        <v>704</v>
+      </c>
+      <c r="C197" t="s">
+        <v>16</v>
+      </c>
+      <c r="D197" t="s">
+        <v>705</v>
+      </c>
+      <c r="E197" t="s">
+        <v>706</v>
+      </c>
+      <c r="F197">
+        <v>2017</v>
+      </c>
+      <c r="G197" t="s">
         <v>707</v>
       </c>
-      <c r="B197" t="s">
-[...16 lines deleted...]
-      <c r="I197"/>
+      <c r="H197">
+        <v>6.88</v>
+      </c>
+      <c r="I197">
+        <v>3.38</v>
+      </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" t="s">
+        <v>708</v>
+      </c>
+      <c r="B198" t="s">
+        <v>709</v>
+      </c>
+      <c r="C198" t="s">
+        <v>16</v>
+      </c>
+      <c r="D198">
+        <v>4</v>
+      </c>
+      <c r="E198">
+        <v>2899</v>
+      </c>
+      <c r="F198">
+        <v>2017</v>
+      </c>
+      <c r="G198" t="s">
         <v>710</v>
       </c>
-      <c r="B198" t="s">
-[...16 lines deleted...]
-      <c r="I198"/>
+      <c r="H198">
+        <v>6.88</v>
+      </c>
+      <c r="I198">
+        <v>3.38</v>
+      </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B199" t="s">
-        <v>642</v>
+        <v>278</v>
       </c>
       <c r="C199" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="F199">
         <v>2016</v>
       </c>
       <c r="G199" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="H199"/>
       <c r="I199"/>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" t="s">
+        <v>715</v>
+      </c>
+      <c r="B200" t="s">
         <v>716</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" t="s">
         <v>717</v>
       </c>
-      <c r="C200" t="s">
+      <c r="D200"/>
+      <c r="E200" t="s">
         <v>718</v>
-      </c>
-[...4 lines deleted...]
-        <v>719</v>
       </c>
       <c r="F200">
         <v>2016</v>
       </c>
       <c r="G200" t="s">
-        <v>720</v>
-[...6 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="H200"/>
+      <c r="I200"/>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" t="s">
+        <v>720</v>
+      </c>
+      <c r="B201" t="s">
         <v>721</v>
       </c>
-      <c r="B201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C201" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>43815</v>
+        <v>722</v>
+      </c>
+      <c r="D201"/>
+      <c r="E201" t="s">
+        <v>723</v>
       </c>
       <c r="F201">
         <v>2016</v>
       </c>
       <c r="G201" t="s">
-        <v>722</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="H201"/>
       <c r="I201"/>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="B202" t="s">
-        <v>258</v>
+        <v>716</v>
       </c>
       <c r="C202" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>115439</v>
+        <v>722</v>
+      </c>
+      <c r="D202"/>
+      <c r="E202" t="s">
+        <v>726</v>
       </c>
       <c r="F202">
         <v>2016</v>
       </c>
       <c r="G202" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="H202"/>
       <c r="I202"/>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="B203" t="s">
-        <v>575</v>
+        <v>278</v>
       </c>
       <c r="C203" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>12158</v>
+        <v>722</v>
+      </c>
+      <c r="D203"/>
+      <c r="E203" t="s">
+        <v>729</v>
       </c>
       <c r="F203">
         <v>2016</v>
       </c>
       <c r="G203" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="H203"/>
-      <c r="I203">
-[...1 lines deleted...]
-      </c>
+      <c r="I203"/>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="B204" t="s">
-        <v>569</v>
+        <v>660</v>
       </c>
       <c r="C204" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>12122</v>
+        <v>722</v>
+      </c>
+      <c r="D204"/>
+      <c r="E204" t="s">
+        <v>732</v>
       </c>
       <c r="F204">
         <v>2016</v>
       </c>
       <c r="G204" t="s">
-        <v>728</v>
+        <v>733</v>
       </c>
       <c r="H204"/>
-      <c r="I204">
-[...1 lines deleted...]
-      </c>
+      <c r="I204"/>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" t="s">
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="B205" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="C205" t="s">
-        <v>46</v>
+        <v>736</v>
       </c>
       <c r="D205">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>75446</v>
+        <v>10</v>
+      </c>
+      <c r="E205" t="s">
+        <v>737</v>
       </c>
       <c r="F205">
         <v>2016</v>
       </c>
       <c r="G205" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="H205">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I205"/>
+        <v>2.58</v>
+      </c>
+      <c r="I205">
+        <v>1.15</v>
+      </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="B206" t="s">
-        <v>733</v>
+        <v>278</v>
       </c>
       <c r="C206" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>272</v>
+      </c>
+      <c r="D206">
+        <v>94</v>
+      </c>
+      <c r="E206">
+        <v>43815</v>
       </c>
       <c r="F206">
         <v>2016</v>
       </c>
       <c r="G206" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="H206">
-        <v>8.43</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.93</v>
+      </c>
+      <c r="I206"/>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="B207" t="s">
-        <v>738</v>
+        <v>278</v>
       </c>
       <c r="C207" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-      <c r="E207"/>
+        <v>67</v>
+      </c>
+      <c r="D207">
+        <v>94</v>
+      </c>
+      <c r="E207">
+        <v>115439</v>
+      </c>
       <c r="F207">
         <v>2016</v>
       </c>
       <c r="G207" t="s">
-        <v>739</v>
-[...4 lines deleted...]
-      </c>
+        <v>742</v>
+      </c>
+      <c r="H207">
+        <v>3.84</v>
+      </c>
+      <c r="I207"/>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="B208" t="s">
+        <v>585</v>
+      </c>
+      <c r="C208" t="s">
+        <v>283</v>
+      </c>
+      <c r="D208">
         <v>741</v>
       </c>
-      <c r="C208" t="s">
-[...3 lines deleted...]
-      <c r="E208"/>
+      <c r="E208">
+        <v>12158</v>
+      </c>
       <c r="F208">
         <v>2016</v>
       </c>
       <c r="G208" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="H208"/>
       <c r="I208">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="B209" t="s">
-        <v>744</v>
+        <v>579</v>
       </c>
       <c r="C209" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-      <c r="E209"/>
+        <v>283</v>
+      </c>
+      <c r="D209">
+        <v>741</v>
+      </c>
+      <c r="E209">
+        <v>12122</v>
+      </c>
       <c r="F209">
         <v>2016</v>
       </c>
       <c r="G209" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="H209"/>
       <c r="I209">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B210" t="s">
-        <v>747</v>
+        <v>716</v>
       </c>
       <c r="C210" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-      <c r="E210"/>
+        <v>67</v>
+      </c>
+      <c r="D210">
+        <v>94</v>
+      </c>
+      <c r="E210">
+        <v>75446</v>
+      </c>
       <c r="F210">
         <v>2016</v>
       </c>
       <c r="G210" t="s">
         <v>748</v>
       </c>
-      <c r="H210"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H210">
+        <v>3.84</v>
+      </c>
+      <c r="I210"/>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" t="s">
         <v>749</v>
       </c>
       <c r="B211" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="C211" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-      <c r="E211"/>
+        <v>11</v>
+      </c>
+      <c r="D211" t="s">
+        <v>751</v>
+      </c>
+      <c r="E211" t="s">
+        <v>752</v>
+      </c>
       <c r="F211">
         <v>2016</v>
       </c>
       <c r="G211" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="H211"/>
+        <v>753</v>
+      </c>
+      <c r="H211">
+        <v>8.43</v>
+      </c>
       <c r="I211">
-        <v>0.1</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="B212" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="C212" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="D212"/>
+      <c r="E212"/>
       <c r="F212">
         <v>2016</v>
       </c>
       <c r="G212" t="s">
-        <v>754</v>
-[...3 lines deleted...]
-      </c>
+        <v>756</v>
+      </c>
+      <c r="H212"/>
       <c r="I212">
-        <v>1.77</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="B213" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C213" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213"/>
       <c r="F213">
         <v>2016</v>
       </c>
       <c r="G213" t="s">
-        <v>758</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="H213"/>
       <c r="I213">
-        <v>4.01</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B214" t="s">
-        <v>258</v>
+        <v>761</v>
       </c>
       <c r="C214" t="s">
-        <v>760</v>
+        <v>527</v>
       </c>
       <c r="D214"/>
-      <c r="E214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E214"/>
       <c r="F214">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G214" t="s">
         <v>762</v>
       </c>
       <c r="H214"/>
-      <c r="I214"/>
+      <c r="I214">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" t="s">
         <v>763</v>
       </c>
       <c r="B215" t="s">
-        <v>258</v>
+        <v>764</v>
       </c>
       <c r="C215" t="s">
-        <v>764</v>
+        <v>527</v>
       </c>
       <c r="D215"/>
       <c r="E215"/>
       <c r="F215">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G215" t="s">
         <v>765</v>
       </c>
       <c r="H215"/>
-      <c r="I215"/>
+      <c r="I215">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" t="s">
         <v>766</v>
       </c>
       <c r="B216" t="s">
-        <v>756</v>
+        <v>761</v>
       </c>
       <c r="C216" t="s">
-        <v>764</v>
+        <v>527</v>
       </c>
       <c r="D216"/>
       <c r="E216"/>
       <c r="F216">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G216" t="s">
         <v>767</v>
       </c>
       <c r="H216"/>
-      <c r="I216"/>
+      <c r="I216">
+        <v>0.1</v>
+      </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" t="s">
         <v>768</v>
       </c>
       <c r="B217" t="s">
         <v>769</v>
       </c>
       <c r="C217" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-      <c r="E217"/>
+        <v>256</v>
+      </c>
+      <c r="D217">
+        <v>41</v>
+      </c>
+      <c r="E217" t="s">
+        <v>770</v>
+      </c>
       <c r="F217">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G217" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-      <c r="I217"/>
+        <v>771</v>
+      </c>
+      <c r="H217">
+        <v>3.42</v>
+      </c>
+      <c r="I217">
+        <v>1.77</v>
+      </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B218" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C218" t="s">
-        <v>764</v>
-[...3 lines deleted...]
-        <v>43586</v>
+        <v>11</v>
+      </c>
+      <c r="D218">
+        <v>10</v>
+      </c>
+      <c r="E218" t="s">
+        <v>774</v>
       </c>
       <c r="F218">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G218" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-      <c r="I218"/>
+        <v>775</v>
+      </c>
+      <c r="H218">
+        <v>8.43</v>
+      </c>
+      <c r="I218">
+        <v>4.01</v>
+      </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="B219" t="s">
-        <v>744</v>
+        <v>278</v>
       </c>
       <c r="C219" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>15846</v>
+        <v>777</v>
+      </c>
+      <c r="D219"/>
+      <c r="E219" t="s">
+        <v>778</v>
       </c>
       <c r="F219">
         <v>2015</v>
       </c>
       <c r="G219" t="s">
-        <v>775</v>
-[...6 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="H219"/>
+      <c r="I219"/>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="B220" t="s">
-        <v>777</v>
+        <v>278</v>
       </c>
       <c r="C220" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="D220"/>
+      <c r="E220"/>
       <c r="F220">
         <v>2015</v>
       </c>
       <c r="G220" t="s">
-        <v>779</v>
-[...6 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="H220"/>
+      <c r="I220"/>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B221" t="s">
-        <v>258</v>
+        <v>773</v>
       </c>
       <c r="C221" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="D221"/>
+      <c r="E221"/>
       <c r="F221">
         <v>2015</v>
       </c>
       <c r="G221" t="s">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>784</v>
+      </c>
+      <c r="H221"/>
       <c r="I221"/>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="B222" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="C222" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="D222"/>
-      <c r="E222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E222"/>
       <c r="F222">
         <v>2015</v>
       </c>
-      <c r="G222"/>
+      <c r="G222" t="s">
+        <v>787</v>
+      </c>
       <c r="H222"/>
       <c r="I222"/>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B223" t="s">
-        <v>258</v>
+        <v>789</v>
       </c>
       <c r="C223" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="D223"/>
-      <c r="E223" t="s">
-        <v>787</v>
+      <c r="E223">
+        <v>43586</v>
       </c>
       <c r="F223">
         <v>2015</v>
       </c>
-      <c r="G223"/>
+      <c r="G223" t="s">
+        <v>790</v>
+      </c>
       <c r="H223"/>
       <c r="I223"/>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B224" t="s">
-        <v>747</v>
+        <v>761</v>
       </c>
       <c r="C224" t="s">
-        <v>252</v>
+        <v>622</v>
       </c>
       <c r="D224">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="E224">
-        <v>63830</v>
+        <v>15846</v>
       </c>
       <c r="F224">
         <v>2015</v>
       </c>
       <c r="G224" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="H224">
-        <v>2.77</v>
-[...1 lines deleted...]
-      <c r="I224"/>
+        <v>5.23</v>
+      </c>
+      <c r="I224">
+        <v>2.03</v>
+      </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="B225" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="C225" t="s">
-        <v>46</v>
+        <v>256</v>
       </c>
       <c r="D225">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>235423</v>
+        <v>40</v>
+      </c>
+      <c r="E225" t="s">
+        <v>795</v>
       </c>
       <c r="F225">
         <v>2015</v>
       </c>
       <c r="G225" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="H225">
-        <v>3.72</v>
-[...1 lines deleted...]
-      <c r="I225"/>
+        <v>3.04</v>
+      </c>
+      <c r="I225">
+        <v>2.01</v>
+      </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="B226" t="s">
-        <v>794</v>
+        <v>278</v>
       </c>
       <c r="C226" t="s">
-        <v>795</v>
+        <v>67</v>
       </c>
       <c r="D226">
-        <v>9</v>
+        <v>92</v>
       </c>
       <c r="E226">
-        <v>657</v>
+        <v>85305</v>
       </c>
       <c r="F226">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G226" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="H226">
-        <v>2.78</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I226"/>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="B227" t="s">
-        <v>258</v>
+        <v>278</v>
       </c>
       <c r="C227" t="s">
-        <v>610</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="D227"/>
       <c r="E227" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F227">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G227"/>
+      <c r="H227"/>
+      <c r="I227"/>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" t="s">
+        <v>802</v>
+      </c>
+      <c r="B228" t="s">
+        <v>803</v>
+      </c>
+      <c r="C228" t="s">
         <v>800</v>
       </c>
-      <c r="B228" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D228"/>
       <c r="E228" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="F228">
-        <v>2014</v>
-[...9 lines deleted...]
-      </c>
+        <v>2015</v>
+      </c>
+      <c r="G228"/>
+      <c r="H228"/>
+      <c r="I228"/>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B229" t="s">
-        <v>801</v>
+        <v>764</v>
       </c>
       <c r="C229" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-      <c r="E229" t="s">
+        <v>272</v>
+      </c>
+      <c r="D229">
+        <v>91</v>
+      </c>
+      <c r="E229">
+        <v>63830</v>
+      </c>
+      <c r="F229">
+        <v>2015</v>
+      </c>
+      <c r="G229" t="s">
         <v>806</v>
       </c>
-      <c r="F229">
-[...8 lines deleted...]
-      </c>
+      <c r="H229">
+        <v>2.77</v>
+      </c>
+      <c r="I229"/>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" t="s">
+        <v>807</v>
+      </c>
+      <c r="B230" t="s">
         <v>808</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C230" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="D230">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="E230" t="s">
+        <v>91</v>
+      </c>
+      <c r="E230">
+        <v>235423</v>
+      </c>
+      <c r="F230">
+        <v>2015</v>
+      </c>
+      <c r="G230" t="s">
         <v>809</v>
       </c>
-      <c r="F230">
-[...4 lines deleted...]
-      </c>
       <c r="H230">
-        <v>1.52</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I230"/>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" t="s">
+        <v>810</v>
+      </c>
+      <c r="B231" t="s">
         <v>811</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>812</v>
       </c>
-      <c r="C231" t="s">
+      <c r="D231">
+        <v>9</v>
+      </c>
+      <c r="E231">
+        <v>657</v>
+      </c>
+      <c r="F231">
+        <v>2014</v>
+      </c>
+      <c r="G231" t="s">
         <v>813</v>
       </c>
-      <c r="D231">
-[...10 lines deleted...]
-      </c>
       <c r="H231">
-        <v>0.21</v>
+        <v>2.78</v>
       </c>
       <c r="I231">
-        <v>0.2</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" t="s">
+        <v>814</v>
+      </c>
+      <c r="B232" t="s">
+        <v>278</v>
+      </c>
+      <c r="C232" t="s">
+        <v>628</v>
+      </c>
+      <c r="D232">
+        <v>48</v>
+      </c>
+      <c r="E232" t="s">
+        <v>815</v>
+      </c>
+      <c r="F232">
+        <v>2014</v>
+      </c>
+      <c r="G232" t="s">
         <v>816</v>
       </c>
-      <c r="B232" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H232">
-        <v>0.4</v>
+        <v>0.74</v>
       </c>
       <c r="I232">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" t="s">
+        <v>817</v>
+      </c>
+      <c r="B233" t="s">
+        <v>818</v>
+      </c>
+      <c r="C233" t="s">
+        <v>59</v>
+      </c>
+      <c r="D233">
+        <v>22</v>
+      </c>
+      <c r="E233" t="s">
         <v>819</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="F233">
+        <v>2014</v>
+      </c>
+      <c r="G233" t="s">
         <v>820</v>
       </c>
-      <c r="D233">
-[...10 lines deleted...]
-      </c>
       <c r="H233">
-        <v>1.32</v>
+        <v>3.49</v>
       </c>
       <c r="I233">
-        <v>0.93</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" t="s">
+        <v>821</v>
+      </c>
+      <c r="B234" t="s">
+        <v>818</v>
+      </c>
+      <c r="C234" t="s">
+        <v>822</v>
+      </c>
+      <c r="D234"/>
+      <c r="E234" t="s">
         <v>823</v>
       </c>
-      <c r="B234" t="s">
-[...8 lines deleted...]
-      <c r="E234"/>
       <c r="F234">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="G234" t="s">
         <v>824</v>
       </c>
-      <c r="H234">
+      <c r="H234"/>
+      <c r="I234">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9">
+      <c r="A235" t="s">
+        <v>825</v>
+      </c>
+      <c r="B235" t="s">
+        <v>278</v>
+      </c>
+      <c r="C235" t="s">
+        <v>35</v>
+      </c>
+      <c r="D235">
+        <v>96</v>
+      </c>
+      <c r="E235" t="s">
+        <v>826</v>
+      </c>
+      <c r="F235">
+        <v>2012</v>
+      </c>
+      <c r="G235" t="s">
+        <v>827</v>
+      </c>
+      <c r="H235">
+        <v>1.52</v>
+      </c>
+      <c r="I235">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9">
+      <c r="A236" t="s">
+        <v>828</v>
+      </c>
+      <c r="B236" t="s">
+        <v>829</v>
+      </c>
+      <c r="C236" t="s">
+        <v>830</v>
+      </c>
+      <c r="D236">
+        <v>6</v>
+      </c>
+      <c r="E236" t="s">
+        <v>831</v>
+      </c>
+      <c r="F236">
+        <v>2012</v>
+      </c>
+      <c r="G236" t="s">
+        <v>832</v>
+      </c>
+      <c r="H236">
+        <v>0.21</v>
+      </c>
+      <c r="I236">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9">
+      <c r="A237" t="s">
+        <v>833</v>
+      </c>
+      <c r="B237" t="s">
+        <v>829</v>
+      </c>
+      <c r="C237" t="s">
+        <v>834</v>
+      </c>
+      <c r="D237">
+        <v>21</v>
+      </c>
+      <c r="E237">
+        <v>1250069</v>
+      </c>
+      <c r="F237">
+        <v>2012</v>
+      </c>
+      <c r="G237" t="s">
+        <v>835</v>
+      </c>
+      <c r="H237">
+        <v>0.4</v>
+      </c>
+      <c r="I237">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9">
+      <c r="A238" t="s">
+        <v>836</v>
+      </c>
+      <c r="B238" t="s">
+        <v>278</v>
+      </c>
+      <c r="C238" t="s">
+        <v>837</v>
+      </c>
+      <c r="D238">
+        <v>249</v>
+      </c>
+      <c r="E238" t="s">
+        <v>838</v>
+      </c>
+      <c r="F238">
+        <v>2012</v>
+      </c>
+      <c r="G238" t="s">
+        <v>839</v>
+      </c>
+      <c r="H238">
+        <v>1.32</v>
+      </c>
+      <c r="I238">
+        <v>0.93</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9">
+      <c r="A239" t="s">
+        <v>840</v>
+      </c>
+      <c r="B239" t="s">
+        <v>278</v>
+      </c>
+      <c r="C239" t="s">
+        <v>67</v>
+      </c>
+      <c r="D239">
+        <v>83</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239">
+        <v>2011</v>
+      </c>
+      <c r="G239" t="s">
+        <v>841</v>
+      </c>
+      <c r="H239">
         <v>3.69</v>
       </c>
-      <c r="I234"/>
+      <c r="I239"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>