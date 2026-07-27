--- v3 (2026-03-05)
+++ v4 (2026-07-27)
@@ -12,232 +12,271 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="573">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Unidirectional transverse scattering in acoustic dimers</t>
+  </si>
+  <si>
+    <t>Mikhail Smagin, Iuliia Timankova, Pavel Pankin, Yong Li, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2026.101594</t>
+  </si>
+  <si>
+    <t>Optical isolator based on a subwavelength integrated optical metawaveguide</t>
+  </si>
+  <si>
+    <t>Nikita Iukhtanov, Roman Savelev, Ilya Volkov, Mikhail Rybin, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0315674</t>
+  </si>
+  <si>
     <t>Experimental Investigation of Acoustic Kerker Effect in Labyrinthine Resonators</t>
   </si>
   <si>
     <t>Iuliia Timankova, Mikhail Smagin, Mikhail Kuzmin, Andrey Lutovinov, Andrey Bogdanov, Yanxiu Li, Mihail Petrov</t>
   </si>
   <si>
     <t>JETP Letters</t>
   </si>
   <si>
     <t>10.1134/s0021364025609674</t>
   </si>
   <si>
+    <t>Nonlinear light conversion and infrared photodetection with laser-printed plasmonic metasurfaces supporting bound states in the continuum</t>
+  </si>
+  <si>
+    <t>Dmitrii V. Pavlov, Kseniia A. Sergeeva, Albert Seredin, Artem B. Cherepakhin, Aleksandr A. Sergeev, Anastasiia V. Sokolova, Yuri N. Kulchin, Alexey Yu. Zhizhchenko, Mihail Petrov, Aleksandr A. Kuchmizhak, Andrey L. Rogach</t>
+  </si>
+  <si>
+    <t>Light: Science &amp; Applications</t>
+  </si>
+  <si>
+    <t>10.1038/s41377-025-02040-4</t>
+  </si>
+  <si>
     <t>Directional Scattering of Acoustic Waves: Acoustomechanical Forces and Acoustical Lift Effect</t>
   </si>
   <si>
     <t>Mikhail Smagin, Iuliia Timankova, Mikhail Kuzmin, Vladimir Igoshin, Andrey Lutovinov, Ivan Toftul, Konstantin Y Bliokh, Mihail Petrov</t>
   </si>
   <si>
     <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Spring (PIERS-Spring)</t>
   </si>
   <si>
     <t>1-8</t>
   </si>
   <si>
     <t>10.1109/piers-spring66516.2025.11276554</t>
   </si>
   <si>
     <t>Light structuring via nonlinear total angular momentum addition with flat optics</t>
   </si>
   <si>
     <t>Evgenii Menshikov, Paolo Franceschini, Kristina Frizyuk, Ivan Fernandez-Corbaton, Andrea Tognazzi, Alfonso Carmelo Cino, Denis Garoli, Mihail Petrov, Domenico de Ceglia, Costantino De Angelis</t>
   </si>
   <si>
-    <t>Light: Science &amp; Applications</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1038/s41377-025-02004-8</t>
   </si>
   <si>
     <t>Optical spintronics: Towards optical communication without energy transfer</t>
   </si>
   <si>
     <t>Ilya Deriy, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1016/j.photonics.2025.101458</t>
   </si>
   <si>
     <t>Ultrafast all-optical switching in nonlinear 3R-MoS2 van der Waals metasurfaces</t>
   </si>
   <si>
     <t>Levin Seidt, Thomas Weber, Albert Seredin, Thomas Possmayer, Roman Savelev, Mihail Petrov, Stefan A. Maier, Andreas Tittl, Leonardo de S. Menezes, Luca Sortino</t>
   </si>
   <si>
     <t>npj Nanophotonics</t>
   </si>
   <si>
     <t>10.1038/s44310-025-00083-4</t>
   </si>
   <si>
     <t>Ultrafast switching of a metasurface quasi-bound state in the continuum via transient optical symmetry breaking</t>
   </si>
   <si>
     <t>Giulia Crotti, Andrea Schirato, Olesya Pashina, Olga Sergaeva, Mihail Petrov, Costantino De Angelis, Giuseppe Della Valle</t>
   </si>
   <si>
     <t>10.1038/s41377-025-01885-z</t>
   </si>
   <si>
+    <t>Optical Supertorque Induced by Mie-Resonant Modes</t>
+  </si>
+  <si>
+    <t>Ivan Toftul, Mihail Petrov, Romain Quidant, Yuri Kivshar</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>3447-3456</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.5c00134</t>
+  </si>
+  <si>
     <t>Vortex beam generation via total angular momentum addition in flat optical elements</t>
   </si>
   <si>
     <t>Evgenii Menshikov, Paolo Franceschini, Kristina Frizyuk, Ivan Fernandez-Corbaton, Andrea Tognazzi, Alfonso C. Cino, Denis Garoli, Mihail Petrov, Domenico de Ceglia, Costantino De Angelis</t>
   </si>
   <si>
     <t>Quantum Sensing and Nano Electronics and Photonics XXI</t>
   </si>
   <si>
     <t>10.1117/12.3041594</t>
   </si>
   <si>
     <t>Inverse design of Mie resonators with minimal backscattering</t>
   </si>
   <si>
     <t>Vladimir Igoshin, Alexey Kokhanovskiy, Mihail Petrov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.552002</t>
   </si>
   <si>
     <t>Acoustic lateral recoil force and stable lift of anisotropic particles</t>
   </si>
   <si>
     <t>Mikhail Smagin, Ivan Toftul, Konstantin Y. Bliokh, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/physrevapplied.22.064041</t>
   </si>
   <si>
     <t>Acoustic forces near elastic substrate</t>
   </si>
   <si>
     <t>Vsevolod Kleshchenko, K. Albitskaya, Mihail Petrov</t>
   </si>
   <si>
-    <t>Applied Physics Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/5.0233891</t>
   </si>
   <si>
     <t>A comparative study of plasmonic nanoparticles for targeted photothermal therapy of melanoma tumors using various irradiation modes</t>
   </si>
   <si>
     <t>Lidia Mikhailova, Elizaveta Vysotina, Maria Timofeeva, Elena Kopoleva, Van Gulinian, Olesya Pashina, Konstantin Arabuli, Olga Gusliakova, Ekaterina Prikhozhdenko, Xiaoli Qi,  Петров Андрей, Eduard Ageev, Mihail Petrov, Constantino De Angelis, Mikhail Durymanov, Gleb Sukhorukov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.005</t>
   </si>
   <si>
     <t>Selective excitation of photon modes in silicon microdisk resonator by deterministic positioning of GeSi quantum dots</t>
   </si>
   <si>
     <t>Vladimir A. Zinovyev, Margarita V. Stepikhova, Zhanna V. Smagina, Aigul F. Zinovieva, Alexey A. Bloshkin, Ekaterina E. Rodyakina, Mikhail Mikhailovskii, Mihail Petrov, Alexey V. Novikov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/5.0236022</t>
   </si>
   <si>
     <t>Second-Order Nonlinear Circular Dichroism in Square Lattice Array of Germanium Nanohelices</t>
   </si>
   <si>
     <t>Grégoire Saerens, Günter Ellrott, Olesya Pashina, Ilya Deriy, Vojislav Krstić, Mihail Petrov, Maria Chekhova, Rachel Grange</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>3630-3635</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.4c00721</t>
   </si>
   <si>
     <t>Enhancement of Photoluminescence of Colloidal Quantum Dots in Plasmonic Metasurfaces Supporting Bound State in the Continuum</t>
   </si>
   <si>
     <t>Albert Seredin, Kseniia Baryshnikova, Mihail Petrov, Aivar  Sergeev, Dmitrii Pavlov, Alexander Kuchmizhak, Kseniia A. Sergeeva, Anastasiia V. Sokolova, A L Rogach</t>
   </si>
   <si>
     <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
   </si>
   <si>
     <t>1-4</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618245</t>
   </si>
   <si>
     <t>Nonradiant multiphoton states in quantum ring oligomers</t>
   </si>
   <si>
     <t>Nikita Ustimenko, Danil Kornovan, Ilya Volkov, Alexandra Sheremet, Roman Savelev, Mihail Petrov</t>
@@ -416,51 +455,51 @@
   <si>
     <t>Yali Sun, Artem Larin, Alexey Mozharov, Eduard Ageev, Olesya Pashina, Filipp Komissarenko, Ivan Mukhin, Mihail Petrov, Sergey Makarov, Pavel Belov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Light: Science &amp;amp; Applications</t>
   </si>
   <si>
     <t>10.1038/s41377-023-01262-8</t>
   </si>
   <si>
     <t>Laser‐Printed Plasmonic Metasurface Supporting Bound States in the Continuum Enhances and Shapes Infrared Spontaneous Emission of Coupled HgTe Quantum Dots</t>
   </si>
   <si>
     <t>Kseniia A. Sergeeva, Dmitrii V. Pavlov, Albert Seredin, Eugeny V. Mitsai, Aleksandr A. Sergeev, Evgeny B. Modin, Anastasiia V. Sokolova, Tsz Chun Lau, Kseniia Baryshnikova, Mihail Petrov, Stephen V. Kershaw, Aleksandr A. Kuchmizhak, Kam Sing Wong</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202307660</t>
   </si>
   <si>
     <t>Nonlinearity-Induced Optical Torque</t>
   </si>
   <si>
-    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Yuri Kivshar, Mihail Petrov</t>
+    <t>Ivan Toftul, Gleb Fedorovich, Denis Kislov, Kristina Frizyuk, Mihail Petrov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.130.243802</t>
   </si>
   <si>
     <t>Harmonic generation in all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Davide Rocco, Unai Arregui Leon, Olesya Pashina, Georgiy Zograf, Sergey Makarov, Mihail Petrov, Giuseppe Della Valle, Attilio Zilli, Michele Celebrano, Marco Finazzi, Marco Gandolfi, Luca Carletti, Andrea Tognazzi, Costantino De Angelis</t>
   </si>
   <si>
     <t>Advances in Nonlinear Photonics</t>
   </si>
   <si>
     <t>287-318</t>
   </si>
   <si>
     <t>10.1016/b978-0-32-398384-6.00017-6</t>
   </si>
   <si>
     <t>Waveguide quantum electrodynamics: Collective radiance and photon-photon correlations</t>
   </si>
@@ -593,51 +632,51 @@
   <si>
     <t>Olesya Pashina, Kristina Frizyuk, Georgiy Zograf, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1364/ol.444348</t>
   </si>
   <si>
     <t>Multipole Born series approach to light scattering by Mie-resonant nanoparticle structures</t>
   </si>
   <si>
     <t>Nikita Ustimenko, Kseniia Baryshnikova, Andrei Evlyukhin, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>035603</t>
   </si>
   <si>
     <t>10.1088/2040-8986/ac4a21</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
-    <t>Roman Savelev, Yuri Kivshar, Mihail Petrov</t>
+    <t>Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01262</t>
   </si>
   <si>
     <t>High-Q states in acoustic apple-shaped resonators</t>
   </si>
   <si>
     <t>Vladimir Igoshin, Anastasia Nikitina, Maria Tsimoha, Ivan Toftul, Mihail Petrov, Kristina Frizyuk</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012040</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012040</t>
   </si>
   <si>
     <t>Ultrafast laser heating of non-plasmonic nanocylinders</t>
   </si>
   <si>
     <t>Olesya Pashina, Daniil Ryabov, Georgiy Zograf, Sergey Makarov, Mihail Petrov</t>
   </si>
@@ -731,380 +770,380 @@
   <si>
     <t>Opto-thermally controlled beam steering in nonlinear all-dielectric metastructures</t>
   </si>
   <si>
     <t>Davide Rocco, marco gandolfi, Andrea Tognazzi, Olesya Pashina, Georgiy Zograf, Kristina Frizyuk, Carlo Gigli, Giuseppe Leo, Sergey Makarov, Mihail Petrov, Costantino De Angelis</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>10.1364/oe.440564</t>
   </si>
   <si>
     <t>High-Q localized states in finite extent arrays of Mie resonators</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fth4i.2</t>
   </si>
   <si>
     <t>All-dielectric thermonanophotonics</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Sergey Makarov, Yuri Kivshar</t>
+    <t>Georgiy Zograf, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advances in Optics and Photonics</t>
   </si>
   <si>
     <t>10.1364/aop.426047</t>
   </si>
   <si>
     <t>Nonlinear Circular Dichroism in Mie-Resonant Nanoparticle Dimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Elizaveta Melik-Gaykazyan, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c01025</t>
   </si>
   <si>
     <t>СПЕКТРАЛЬНАЯ ХАРАКТЕРИСТИКА И ВРЕМЕННАЯ ДИНАМИКА ПЕРЕСТРАИВАЕМЫХ АКУСТИЧЕСКИХ РЕЗОНАТОРОВ В РЕЖИМЕ СИЛЬНОЙ СВЯЗИ</t>
   </si>
   <si>
     <t>Mark Mirolyubov, Anton Samusev, Ivan Toftul, Mihail Petrov</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>553-559</t>
   </si>
   <si>
     <t>10.31857/s1234567821080115</t>
   </si>
   <si>
     <t>Directional emission of down-converted photons from a dielectric nanoresonator</t>
   </si>
   <si>
     <t>Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno, Alexander Solntsev, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1103/physreva.103.043703</t>
   </si>
   <si>
     <t>Enhanced Raman Scattering for Probing Near‐Field Distribution in All‐Dielectric Nanostructures</t>
   </si>
   <si>
     <t>Georgiy Zograf, Kseniia Baryshnikova, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202000139</t>
   </si>
   <si>
     <t>Coupling of Germanium Quantum Dots with Collective Sub-radiant Modes of Silicon Nanopillar Arrays</t>
   </si>
   <si>
     <t>Georg Schmidt, Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.0c01319</t>
   </si>
   <si>
+    <t>Electron beam induced manipulation of single nanoparticles on a non-conductive substrate</t>
+  </si>
+  <si>
+    <t>Filipp Komissarenko, Mihail Petrov, Ivan Mukhin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020061</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031985</t>
+  </si>
+  <si>
+    <t>Acoustic forces and torques: Directional scattering and acoustic spin</t>
+  </si>
+  <si>
+    <t>Ivan Toftul, Konstantin Bliokh, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>020127</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032100</t>
+  </si>
+  <si>
+    <t>Disorder in one-dimensional array of two-level systems coupled to a waveguiding mode</t>
+  </si>
+  <si>
+    <t>Gleb Fedorovich, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>020031</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032487</t>
+  </si>
+  <si>
+    <t>Chiral coupling of dipole transitions in a V-type atom using a plasmonic dimer</t>
+  </si>
+  <si>
+    <t>Mihail Petrov, Ivan Iorsh</t>
+  </si>
+  <si>
+    <t>020064</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031864</t>
+  </si>
+  <si>
+    <t>Thermally induced reshaping of second harmonic radiation patterns from resonant semiconductor nanostructures</t>
+  </si>
+  <si>
+    <t>020033</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031853</t>
+  </si>
+  <si>
     <t>Noise reduction using structures based on coupled Helmholtz resonators</t>
   </si>
   <si>
     <t>Mariia Krasikova, Yuri Baloshin, Alexey Slobozhanyuk, Anton Melnikov, David Powell, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020069</t>
   </si>
   <si>
     <t>10.1063/5.0032103</t>
   </si>
   <si>
-    <t>Electron beam induced manipulation of single nanoparticles on a non-conductive substrate</t>
-[...55 lines deleted...]
-  <si>
     <t>Gallium Phosphide Nanowires in a Free-Standing, Flexible, and Semitransparent Membrane for Large-Scale Infrared-to-Visible Light Conversion</t>
   </si>
   <si>
     <t>Vladimir V. Fedorov, Alexey Bolshakov, Olga Sergaeva, Vladimir Neplokh, Daria Markina, Stéphanie Bruyère, Grégoire Saerens, Mihail Petrov, Rachel Grange, Sergey Makarov, Ivan Mukhin</t>
   </si>
   <si>
     <t>10624–10632</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c04872</t>
   </si>
   <si>
     <t>Engineering of the Second‐Harmonic Emission Directionality with III–V Semiconductor Rod Nanoantennas</t>
   </si>
   <si>
     <t>Grégoire Saerens, Iek Tang, Mihail Petrov, Kristina Frizyuk, Marc Reig Escalé, Igor Shtrom, Alexey Bouravleuv, George Cirlin, Rachel Grange</t>
   </si>
   <si>
     <t>10.1002/lpor.202000028</t>
   </si>
   <si>
     <t>Manipulation Technique for Precise Transfer of Single Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Filipp Komissarenko, Georgiy Zograf, Sergey Makarov, Mihail Petrov, Ivan Mukhin</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10071306</t>
   </si>
   <si>
+    <t>Second harmonic generation driven by magnetic dipole moment in dielectric nanoparticles of different shapes.</t>
+  </si>
+  <si>
+    <t>Kristina Frizyuk, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>012042</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012042</t>
+  </si>
+  <si>
+    <t>Suppression of high-order multipole moments in a resonant periodic dipole chain</t>
+  </si>
+  <si>
+    <t>Kseniia Baryshnikova, Mihail Petrov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012070</t>
+  </si>
+  <si>
     <t>Light induced temperature decrease of semiconductor nanoparticle</t>
   </si>
   <si>
     <t>Pavel Tonkaev, Georgiy Zograf, Mihail Petrov, Sergey Makarov</t>
   </si>
   <si>
     <t>012179</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012179</t>
   </si>
   <si>
-    <t>Second harmonic generation driven by magnetic dipole moment in dielectric nanoparticles of different shapes.</t>
-[...19 lines deleted...]
-  <si>
     <t>Semiconductor resonant all-optical temperature sensor and thermal release trigger of encapsulated anti-cancer drugs for in vitro studies</t>
   </si>
   <si>
     <t>Georgiy Zograf, Margarita Chursina, Mihail Petrov, Pavel Belov, Filipp Komissarenko, Katherine Makarova, Anatoly Pushkarev, Yali Sun, P Ghosh, M Qiu, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012077</t>
   </si>
   <si>
     <t>Numerical and analytical models for calculating optical forces near auxiliary plasmonic substrates</t>
   </si>
   <si>
     <t>Alexander Shalin, Aleksandra Ivinskaia, Natalia Kostina, Mihail Petrov, Andrey Bogdanov, Sergei Sukhov</t>
   </si>
   <si>
     <t>PROCEEDINGS OF THE INTERNATIONAL CONFERENCE OF COMPUTATIONAL METHODS IN SCIENCES AND ENGINEERING 2019 (ICCMSE-2019)</t>
   </si>
   <si>
     <t>10.1063/1.5137933</t>
   </si>
   <si>
     <t>Self-Trapped Nanoparticle Binding via Waveguide Mode</t>
   </si>
   <si>
     <t>Ivan Toftul, Mihail Petrov</t>
   </si>
   <si>
     <t>114-119</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.9b01157</t>
   </si>
   <si>
     <t>Multipole analysis of bound states in the continuum supported by a periodic array of spheres</t>
   </si>
   <si>
-    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Zarina Sadrieva, Kristina Frizyuk, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900887</t>
   </si>
   <si>
     <t>Acoustic Radiation Force and Torque on Small Particles as Measures of the Canonical Momentum and Spin Densities</t>
   </si>
   <si>
     <t>10.1103/physrevlett.123.183901</t>
   </si>
   <si>
     <t>Noninverse dynamics of a quantum emitter coupled to a fully anisotropic environment</t>
   </si>
   <si>
     <t>033840</t>
   </si>
   <si>
     <t>10.1103/physreva.100.033840</t>
   </si>
   <si>
     <t>Multipolar origin of bound states in the continuum</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.100.115303</t>
   </si>
   <si>
     <t>Generating Quantum States of Surface Plasmon-Polariton Pairs with a Nonlinear Nanoparticle</t>
   </si>
   <si>
     <t>Nikita Olekhno, Mihail Petrov, Ivan Iorsh, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>10.1109/CLEOE-EQEC.2019.8872429</t>
   </si>
   <si>
     <t>Revealing Low-Radiative Modes of Nanoresonators with Internal Raman Scattering</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Valentin Milichko, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
+    <t>Kseniia Baryshnikova, Kristina Frizyuk, Georgiy Zograf, Sergey Makarov, M. A. Baranov, Dmitry Zuev, Ivan Mukhin, Mihail Petrov, Andrei Evlyukhin</t>
   </si>
   <si>
     <t>25-30</t>
   </si>
   <si>
     <t>10.1134/s0021364019130010</t>
   </si>
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
+    <t>Near-field optical microscopy of surface plasmon polaritons excited by silicon nanoantenna</t>
+  </si>
+  <si>
+    <t>Ivan Sinev, Filipp Komissarenko, Ivan Mukhin, Mihail Petrov, Ivan Iorsh, Pavel Belov, Anton Samusev</t>
+  </si>
+  <si>
+    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
+  </si>
+  <si>
+    <t>609-613</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2018-9-5-609-613</t>
+  </si>
+  <si>
     <t>Reshaping the Second-Order Polar Response of Hybrid Metal-Dielectric Nanodimers</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin, Yuri Kivshar</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Filipp Komissarenko, Ivan Mukhin</t>
   </si>
   <si>
     <t>877-884</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b04089</t>
   </si>
   <si>
-    <t>Near-field optical microscopy of surface plasmon polaritons excited by silicon nanoantenna</t>
-[...13 lines deleted...]
-  <si>
     <t>Second-harmonic generation in Mie-resonant dielectric nanoparticles made of noncentrosymmetric materials</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Alexander Poddubny, Mihail Petrov</t>
   </si>
   <si>
     <t>075425</t>
   </si>
   <si>
     <t>10.1103/physrevb.99.075425</t>
   </si>
   <si>
     <t>Optical binding via surface plasmon polariton interference</t>
   </si>
   <si>
     <t>Natalia Kostina, Mihail Petrov, Aleksandra Ivinskaia, Andrey Bogdanov, Ivan Toftul, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.99.125416</t>
   </si>
   <si>
     <t>Second harmonic generation and spontaneous parametric down-conversion in Mie nanoresonators</t>
   </si>
   <si>
     <t>Mihail Petrov, Anna Nikolaeva, Kristina Frizyuk, Nikita Olekhno</t>
@@ -1211,225 +1250,219 @@
   <si>
     <t>Particle binding over a nanofiber</t>
   </si>
   <si>
     <t>10.1088/1742-6596/993/1/012019</t>
   </si>
   <si>
     <t>Spontaneous parametric downconversion of light by a dielectric nanoparticle</t>
   </si>
   <si>
     <t>10.1088/1742-6596/993/1/012022</t>
   </si>
   <si>
     <t>Chirality Driven by Magnetic Dipole Response for Demultiplexing of Surface Waves</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Kristina Frizyuk, Mihail Petrov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>doi.org/10.1002/lpor.201700168</t>
   </si>
   <si>
     <t>The conformation of BSA adsorbed to the surface of single all-dielectric nanoparticles following light-induced heating</t>
   </si>
   <si>
-    <t>Andrey Krasilin, Mihail Petrov, Dmitry Zuev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Andrey Krasilin, Mihail Petrov, Dmitry Zuev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Journal of Biophotonics</t>
   </si>
   <si>
     <t>e201700322</t>
   </si>
   <si>
     <t>10.1002/jbio.201700322</t>
   </si>
   <si>
     <t>Enhancement of Raman scattering in dielectric nanostructures with electric and magnetic Mie resonances</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Mehedi Hasan, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.085414</t>
   </si>
   <si>
     <t>Nanocrystalline resonant silicon nanoparticle for highly efficient second harmonic generation</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Tim Fischer, Dmitry Zuev, Georgiy Zograf, Daria A. Smirnova, Sergey V. Starikov, Boris N. Chichkov</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8262339</t>
   </si>
   <si>
     <t>Highly efficient optical heating of non-plasmonic nananoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Valentin Milichko, Sergey Makarov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261981</t>
   </si>
   <si>
     <t>Nanoscale optical high-temperature sensor</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Valentin Milichko, Sergey Makarov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Ivan Sinev, Anton Samusev, Dmitry Zuev, Sergey Makarov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244856</t>
   </si>
   <si>
     <t>Optical binding of two nanoparticles near interface</t>
   </si>
   <si>
     <t>Natalia Kostina, Mihail Petrov, Aleksandra Ivinskaia, Andrey Bogdanov, Alexander Shalin</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168020</t>
   </si>
   <si>
     <t>The motion of nanoparticles under the non-conservative forces mediated by surface plasmon polaritons</t>
   </si>
   <si>
     <t>Ivan Toftul, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062056</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Valentin Milichko, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/dd.2017.8168050</t>
   </si>
   <si>
     <t>Light interaction and quantum transport in atomic chain chirally coupled to a waveguide</t>
   </si>
   <si>
     <t>Ivan Iorsh, Mihail Petrov</t>
   </si>
   <si>
     <t>2017 11th Int. Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2017.8107912</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Plasmon-assisted optical trapping and anti-trapping</t>
   </si>
   <si>
     <t>Aleksandra Ivinskaia, Mihail Petrov, Andrey Bogdanov, Ivan Shishkin, Alexander Shalin</t>
   </si>
   <si>
     <t>Light: Science and Applications</t>
   </si>
   <si>
     <t>e16258</t>
   </si>
   <si>
     <t>10.1038/lsa.2016.258</t>
   </si>
   <si>
     <t>Transport and collective radiance in a basic quantum chiral optical model</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.96.115162</t>
   </si>
   <si>
     <t>Demultiplexing surface waves with silicon nanoantennas</t>
   </si>
   <si>
     <t>Ivan Sinev, Andrey Bogdanov, Filipp Komissarenko, Mihail Petrov, Kristina Frizyuk, Sergey Makarov, Ivan Mukhin, Anton Samusev, Ivan Iorsh</t>
   </si>
   <si>
     <t>10.1063/1.4998064</t>
   </si>
   <si>
     <t>Quantum dot emission driven by Mie resonances in silicon nanostructures</t>
   </si>
   <si>
     <t>6886-6892</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b03248</t>
   </si>
   <si>
     <t>Enhanced Second-Harmonic Generation from Sequential Capillarity-Assisted Particle Assembly of Hybrid Nanodimers</t>
   </si>
   <si>
-    <t>Mihail Petrov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>17 (9)</t>
   </si>
   <si>
     <t>5381–5388</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b01940</t>
   </si>
   <si>
     <t>Resonant non-plasmonic nanoparticles for efficient temperature-feedback optical heating</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Valentin Milichko, Sergey Makarov, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>2945-2952</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00183</t>
   </si>
   <si>
     <t>Efficient Second-Harmonic Generation in Nanocrystalline Silicon Nanoparticle</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Valentin Milichko, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Dmitry Zuev, Ivan Mukhin, Georgiy Zograf</t>
   </si>
   <si>
     <t>3047-3053</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00392</t>
   </si>
   <si>
     <t>Reflection compensation mediated by electric and magnetic resonances of all-dielectric metasurfaces</t>
   </si>
   <si>
     <t>Mihail Petrov, Kseniia Baryshnikova, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>D18-D28</t>
   </si>
   <si>
     <t>10.1364/JOSAB.34.000D18</t>
   </si>
   <si>
     <t>The laser assisted field electron emission from carbon nanostructure</t>
   </si>
@@ -1454,153 +1487,153 @@
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>46-51</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756811</t>
   </si>
   <si>
     <t>Plasmonic substrates for optical tweezers</t>
   </si>
   <si>
     <t>Aleksandra Ivinskaia, Mihail Petrov, Andrey Bogdanov, Alexander Shalin, Ivan Shishkin</t>
   </si>
   <si>
     <t>198-201</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756841</t>
   </si>
   <si>
     <t>Polarization and angle dependent enhancement of Raman scattering from silicon nanodisks</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Valentin Milichko, Pavel Belov, Ivan Mukhin</t>
+    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>123-126</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756826</t>
   </si>
   <si>
     <t>Raman scattering governed by dark resonant modes in silicon nanoparticles</t>
   </si>
   <si>
-    <t>Kristina Frizyuk, Valentin Milichko, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
+    <t>Kristina Frizyuk, Mihail Petrov, Dmitry Zuev, Sergey Makarov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>155-160</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756833</t>
   </si>
   <si>
     <t>Homogenization of metasurfaces formed by random resonant particles in periodical lattices</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.205127</t>
   </si>
   <si>
     <t>Demonstration of the enhanced Purcell factor in all-dielectric structures</t>
   </si>
   <si>
-    <t>Stanislav Glybovski, Mihail Petrov, Sergey Makarov, Roman Savelev, Pavel Belov, Yuri Kivshar</t>
+    <t>Stanislav Glybovski, Mihail Petrov, Sergey Makarov, Roman Savelev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4952740</t>
   </si>
   <si>
     <t>Plasmonic and silicon spherical nanoparticle antireflective coatings</t>
   </si>
   <si>
     <t>Kseniia Baryshnikova, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>10.1038/srep22136</t>
   </si>
   <si>
     <t>Surface plasmon polariton assisted optical pulling force</t>
   </si>
   <si>
     <t>Mihail Petrov, Andrey Bogdanov, Alexander Shalin</t>
   </si>
   <si>
     <t>116-122</t>
   </si>
   <si>
     <t>10.1002/lpor.201500173</t>
   </si>
   <si>
     <t>Fano resonance in chains of dielectric nanoparticles with side-coupled resonator</t>
   </si>
   <si>
-    <t>Roman Savelev, Mihail Petrov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354876</t>
   </si>
   <si>
     <t>Optical forces induced at the metal surface</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354869</t>
   </si>
   <si>
     <t>Plasmon nanoruler for monitoring of transient interactions</t>
   </si>
   <si>
     <t>Physica Status Solidi - Rapid Research Letters</t>
   </si>
   <si>
     <t>711-715</t>
   </si>
   <si>
     <t>10.1002/pssr.201510330</t>
   </si>
   <si>
     <t>Resonant transmission of light in chains of high-index dielectric particles</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.155415</t>
   </si>
   <si>
     <t>Towards all-dielectric metamaterials and nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Mihail Petrov, Roman Savelev, Pavel Belov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Mihail Petrov, Roman Savelev, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>10.1117/12.2176880</t>
   </si>
   <si>
     <t>Disorder-induced Purcell enhancement in nanoparticle chains</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.91.023821</t>
   </si>
   <si>
     <t>Near field of terahertz radiation transmitted through a lateral non-centrosymmetric grating</t>
   </si>
   <si>
     <t>Physics of the Solid State</t>
   </si>
   <si>
     <t>1833-1839</t>
   </si>
   <si>
     <t>10.1134/S1063783414090145</t>
   </si>
@@ -1709,72 +1742,72 @@
   <si>
     <t>Modelling charge transfer dynamics and electric field distribution in glasses during poling and electrostimulated diffusion</t>
   </si>
   <si>
     <t>Technical Physics Letters</t>
   </si>
   <si>
     <t>1028-1031</t>
   </si>
   <si>
     <t>10.1134/S1063785010110167</t>
   </si>
   <si>
     <t>How Does Thermal Poling Affect the Structure of Soda-Lime Glass?</t>
   </si>
   <si>
     <t>Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>12754-12759</t>
   </si>
   <si>
     <t>10.1021/jp1033905</t>
   </si>
   <si>
+    <t>Ion-exchange characteristics of sodium-calcium-silicate glass: Calculation from mode spectra</t>
+  </si>
+  <si>
+    <t>Technical Physics</t>
+  </si>
+  <si>
+    <t>1447-1452</t>
+  </si>
+  <si>
+    <t>10.1134/S1063784210100087</t>
+  </si>
+  <si>
     <t>Dyck and Motzkin triangles with multiplicities</t>
   </si>
   <si>
     <t>Moscow Mathematical Journal</t>
   </si>
   <si>
     <t>611-628</t>
   </si>
   <si>
     <t>10.17323/1609-4514-2010-10-3-611-628</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1134/S1063784210100087</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2078,51 +2111,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I155"/>
+  <dimension ref="A1:I159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="136.681" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -2136,4141 +2169,4253 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
-      <c r="E2"/>
+      <c r="D2">
+        <v>72</v>
+      </c>
+      <c r="E2">
+        <v>101594</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>1.53</v>
+        <v>3.01</v>
       </c>
       <c r="I2">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3">
+        <v>128</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...6 lines deleted...]
-      <c r="I3"/>
+      <c r="H3">
+        <v>3.79</v>
+      </c>
+      <c r="I3">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H4">
-        <v>17.78</v>
+        <v>1.53</v>
       </c>
       <c r="I4">
-        <v>6.1</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>22</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>15</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
+        <v>2026</v>
+      </c>
+      <c r="G5" t="s">
         <v>24</v>
       </c>
-      <c r="D5">
-[...10 lines deleted...]
-      </c>
       <c r="H5">
-        <v>3.01</v>
+        <v>16.24</v>
       </c>
       <c r="I5">
-        <v>0.55</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
         <v>26</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>27</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6"/>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>17.78</v>
       </c>
       <c r="I7">
         <v>6.1</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>11</v>
+      </c>
+      <c r="D8">
+        <v>67</v>
+      </c>
       <c r="E8">
-        <v>63</v>
+        <v>101458</v>
       </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="I8"/>
+        <v>35</v>
+      </c>
+      <c r="H8">
+        <v>3.01</v>
+      </c>
+      <c r="I8">
+        <v>0.55</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
         <v>37</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>38</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
         <v>41</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E10"/>
       <c r="F10">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="H10">
-        <v>4.99</v>
+        <v>17.78</v>
       </c>
       <c r="I10">
-        <v>1.88</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
+      <c r="F11">
+        <v>2025</v>
+      </c>
+      <c r="G11" t="s">
         <v>47</v>
       </c>
-      <c r="D11">
-[...8 lines deleted...]
-      </c>
       <c r="H11">
-        <v>3.79</v>
+        <v>7.53</v>
       </c>
       <c r="I11">
-        <v>1.18</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12"/>
+      <c r="E12">
+        <v>63</v>
+      </c>
+      <c r="F12">
+        <v>2025</v>
+      </c>
+      <c r="G12" t="s">
         <v>51</v>
       </c>
-      <c r="D12">
-[...10 lines deleted...]
-      </c>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
         <v>53</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>54</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13">
+        <v>50</v>
+      </c>
+      <c r="E13">
+        <v>1735</v>
+      </c>
+      <c r="F13">
+        <v>2025</v>
+      </c>
+      <c r="G13" t="s">
         <v>55</v>
       </c>
-      <c r="D13">
-[...8 lines deleted...]
-      </c>
       <c r="H13">
-        <v>2.55</v>
+        <v>3.78</v>
       </c>
       <c r="I13">
-        <v>0.7</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="H14">
-        <v>7.53</v>
+        <v>4.99</v>
       </c>
       <c r="I14">
-        <v>2.74</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="D15">
+        <v>125</v>
+      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="I15"/>
+        <v>62</v>
+      </c>
+      <c r="H15">
+        <v>3.79</v>
+      </c>
+      <c r="I15">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D16">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="E16"/>
+        <v>6</v>
+      </c>
+      <c r="E16">
+        <v>1</v>
+      </c>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H16"/>
       <c r="I16">
-        <v>1.39</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D17">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H17">
-        <v>4.04</v>
+        <v>2.55</v>
       </c>
       <c r="I17">
-        <v>1.78</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="E18"/>
+        <v>45</v>
+      </c>
+      <c r="D18">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>73</v>
+      </c>
       <c r="F18">
         <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H18">
-        <v>10.95</v>
+        <v>7.53</v>
       </c>
       <c r="I18">
-        <v>3.17</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D19"/>
-      <c r="E19"/>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
       <c r="F19">
         <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D20">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="E20"/>
       <c r="F20">
         <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H20">
-        <v>0.73</v>
+        <v>3.14</v>
       </c>
       <c r="I20">
-        <v>0.29</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="D21">
         <v>109</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>2024</v>
       </c>
       <c r="G21" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H21">
-        <v>3.91</v>
+        <v>4.04</v>
       </c>
       <c r="I21">
-        <v>1.54</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D22"/>
+      <c r="E22"/>
       <c r="F22">
         <v>2024</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="H22">
-        <v>7.08</v>
+        <v>10.95</v>
       </c>
       <c r="I22">
-        <v>2.27</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C23" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>2024</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="H23">
-        <v>7.92</v>
+        <v>9.93</v>
       </c>
       <c r="I23">
-        <v>2.12</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" t="s">
         <v>98</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>2024</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H24">
-        <v>3.97</v>
+        <v>0.73</v>
       </c>
       <c r="I24">
-        <v>1.04</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
         <v>101</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>59</v>
+        <v>86</v>
       </c>
       <c r="D25">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E25"/>
       <c r="F25">
         <v>2024</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H25">
-        <v>7.08</v>
+        <v>3.91</v>
       </c>
       <c r="I25">
-        <v>2.27</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" t="s">
+        <v>104</v>
+      </c>
+      <c r="C26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D26">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
         <v>105</v>
-      </c>
-[...10 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F26">
         <v>2024</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H26">
-        <v>7.92</v>
+        <v>7.08</v>
       </c>
       <c r="I26">
-        <v>2.12</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H27">
-        <v>12.26</v>
+        <v>7.92</v>
       </c>
       <c r="I27">
-        <v>3.76</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>15</v>
+      </c>
+      <c r="D28">
+        <v>124</v>
+      </c>
       <c r="E28"/>
       <c r="F28">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="I28"/>
+        <v>113</v>
+      </c>
+      <c r="H28">
+        <v>3.97</v>
+      </c>
+      <c r="I28">
+        <v>1.04</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B29" t="s">
+        <v>115</v>
+      </c>
+      <c r="C29" t="s">
+        <v>45</v>
+      </c>
+      <c r="D29">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29">
+        <v>2024</v>
+      </c>
+      <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="B29" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H29">
-        <v>2.54</v>
+        <v>7.08</v>
       </c>
       <c r="I29">
-        <v>0.56</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" t="s">
+        <v>119</v>
+      </c>
+      <c r="C30" t="s">
+        <v>109</v>
+      </c>
+      <c r="D30">
+        <v>13</v>
+      </c>
+      <c r="E30" t="s">
+        <v>120</v>
+      </c>
+      <c r="F30">
+        <v>2024</v>
+      </c>
+      <c r="G30" t="s">
         <v>121</v>
       </c>
-      <c r="B30" t="s">
-[...14 lines deleted...]
-      <c r="I30"/>
+      <c r="H30">
+        <v>7.92</v>
+      </c>
+      <c r="I30">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="D31"/>
       <c r="E31"/>
       <c r="F31">
         <v>2023</v>
       </c>
       <c r="G31" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="H31">
-        <v>17.46</v>
+        <v>12.26</v>
       </c>
       <c r="I31">
-        <v>5.5</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="D32"/>
       <c r="E32"/>
       <c r="F32">
         <v>2023</v>
       </c>
       <c r="G32" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C33" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D33">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="E33"/>
+        <v>10</v>
+      </c>
+      <c r="E33">
+        <v>1248</v>
+      </c>
       <c r="F33">
         <v>2023</v>
       </c>
       <c r="G33" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H33">
-        <v>9.16</v>
+        <v>2.54</v>
       </c>
       <c r="I33">
-        <v>3.69</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B34" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D34"/>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E34"/>
       <c r="F34">
         <v>2023</v>
       </c>
       <c r="G34" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D35">
-        <v>95</v>
+        <v>12</v>
       </c>
       <c r="E35"/>
       <c r="F35">
         <v>2023</v>
       </c>
       <c r="G35" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="H35">
-        <v>50.49</v>
+        <v>17.46</v>
       </c>
       <c r="I35">
-        <v>20.34</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B36" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C36" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D36">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>2023</v>
       </c>
       <c r="G36" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="H36">
-        <v>18.03</v>
+        <v>19.92</v>
       </c>
       <c r="I36">
-        <v>4.61</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B37" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C37" t="s">
-        <v>73</v>
+        <v>148</v>
       </c>
       <c r="D37">
-        <v>107</v>
+        <v>130</v>
       </c>
       <c r="E37"/>
       <c r="F37">
         <v>2023</v>
       </c>
       <c r="G37" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="H37">
-        <v>3.91</v>
+        <v>9.16</v>
       </c>
       <c r="I37">
-        <v>1.54</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
+        <v>150</v>
+      </c>
+      <c r="B38" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" t="s">
+        <v>152</v>
+      </c>
+      <c r="D38"/>
+      <c r="E38" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38">
+        <v>2023</v>
+      </c>
+      <c r="G38" t="s">
         <v>154</v>
       </c>
-      <c r="B38" t="s">
-[...20 lines deleted...]
-      </c>
+      <c r="H38"/>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>155</v>
+      </c>
+      <c r="B39" t="s">
+        <v>156</v>
+      </c>
+      <c r="C39" t="s">
         <v>157</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="E39"/>
       <c r="F39">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G39" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-      <c r="I39"/>
+        <v>158</v>
+      </c>
+      <c r="H39">
+        <v>50.49</v>
+      </c>
+      <c r="I39">
+        <v>20.34</v>
+      </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>160</v>
+      </c>
+      <c r="C40" t="s">
         <v>161</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
         <v>162</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F40">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G40" t="s">
         <v>163</v>
       </c>
       <c r="H40">
-        <v>3.56</v>
+        <v>18.03</v>
       </c>
       <c r="I40">
-        <v>1.26</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>164</v>
       </c>
       <c r="B41" t="s">
         <v>165</v>
       </c>
       <c r="C41" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>86</v>
+      </c>
+      <c r="D41">
+        <v>107</v>
+      </c>
       <c r="E41"/>
       <c r="F41">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G41" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-      <c r="I41"/>
+        <v>166</v>
+      </c>
+      <c r="H41">
+        <v>3.91</v>
+      </c>
+      <c r="I41">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
+        <v>167</v>
+      </c>
+      <c r="B42" t="s">
         <v>168</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D42"/>
+        <v>82</v>
+      </c>
+      <c r="D42">
+        <v>106</v>
+      </c>
       <c r="E42"/>
       <c r="F42">
         <v>2022</v>
       </c>
       <c r="G42" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="H42">
-        <v>8.31</v>
+        <v>2.97</v>
       </c>
       <c r="I42">
-        <v>1.74</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>170</v>
+      </c>
+      <c r="B43" t="s">
+        <v>171</v>
+      </c>
+      <c r="C43" t="s">
         <v>172</v>
       </c>
-      <c r="B43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D43">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="E43"/>
       <c r="F43">
         <v>2022</v>
       </c>
       <c r="G43" t="s">
-        <v>174</v>
-[...6 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
         <v>175</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="D44">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="E44"/>
+        <v>47</v>
+      </c>
+      <c r="E44">
+        <v>4592</v>
+      </c>
       <c r="F44">
         <v>2022</v>
       </c>
       <c r="G44" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H44">
-        <v>3.91</v>
+        <v>3.56</v>
       </c>
       <c r="I44">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
         <v>178</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>179</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D45"/>
+      <c r="E45"/>
       <c r="F45">
         <v>2022</v>
       </c>
       <c r="G45" t="s">
         <v>180</v>
       </c>
-      <c r="H45">
-[...4 lines deleted...]
-      </c>
+      <c r="H45"/>
+      <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>182</v>
       </c>
       <c r="C46" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="D46"/>
       <c r="E46"/>
       <c r="F46">
         <v>2022</v>
       </c>
       <c r="G46" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H46">
-        <v>9.19</v>
+        <v>8.31</v>
       </c>
       <c r="I46">
-        <v>3.25</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C47" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="D47">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="E47"/>
       <c r="F47">
         <v>2022</v>
       </c>
       <c r="G47" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H47">
-        <v>3.56</v>
+        <v>7.92</v>
       </c>
       <c r="I47">
-        <v>1.26</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B48" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C48" t="s">
-        <v>189</v>
+        <v>86</v>
       </c>
       <c r="D48">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="E48"/>
       <c r="F48">
         <v>2022</v>
       </c>
       <c r="G48" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H48">
-        <v>2.52</v>
+        <v>3.91</v>
       </c>
       <c r="I48">
-        <v>0.92</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
         <v>192</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>15</v>
+      </c>
+      <c r="D49">
+        <v>120</v>
+      </c>
+      <c r="E49">
+        <v>151102</v>
+      </c>
+      <c r="F49">
+        <v>2022</v>
+      </c>
+      <c r="G49" t="s">
         <v>193</v>
       </c>
-      <c r="C49" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="H49">
-        <v>7.08</v>
+        <v>3.79</v>
       </c>
       <c r="I49">
-        <v>2.27</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
         <v>195</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
+        <v>148</v>
+      </c>
+      <c r="D50">
+        <v>128</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>2022</v>
+      </c>
+      <c r="G50" t="s">
         <v>196</v>
       </c>
-      <c r="C50" t="s">
-[...14 lines deleted...]
-      <c r="H50"/>
+      <c r="H50">
+        <v>9.19</v>
+      </c>
       <c r="I50">
-        <v>0.21</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B51" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C51" t="s">
-        <v>197</v>
+        <v>54</v>
       </c>
       <c r="D51">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>47</v>
+      </c>
+      <c r="E51">
+        <v>1992</v>
       </c>
       <c r="F51">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G51" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="H51">
-        <v>0.55</v>
+        <v>3.56</v>
       </c>
       <c r="I51">
-        <v>0.21</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B52" t="s">
+        <v>201</v>
+      </c>
+      <c r="C52" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52">
+        <v>24</v>
+      </c>
+      <c r="E52" t="s">
+        <v>203</v>
+      </c>
+      <c r="F52">
+        <v>2022</v>
+      </c>
+      <c r="G52" t="s">
         <v>204</v>
       </c>
-      <c r="B52" t="s">
-[...17 lines deleted...]
-      <c r="H52"/>
+      <c r="H52">
+        <v>2.52</v>
+      </c>
       <c r="I52">
-        <v>0.21</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C53" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53"/>
       <c r="F53">
         <v>2021</v>
       </c>
       <c r="G53" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="H53"/>
+        <v>207</v>
+      </c>
+      <c r="H53">
+        <v>7.08</v>
+      </c>
       <c r="I53">
-        <v>0.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C54" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D54">
         <v>2015</v>
       </c>
       <c r="E54" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F54">
         <v>2021</v>
       </c>
       <c r="G54" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H54"/>
       <c r="I54">
         <v>0.21</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
-        <v>173</v>
+        <v>214</v>
       </c>
       <c r="C55" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D55">
         <v>2015</v>
       </c>
       <c r="E55" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F55">
         <v>2021</v>
       </c>
       <c r="G55" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="H55">
         <v>0.55</v>
       </c>
       <c r="I55">
         <v>0.21</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>218</v>
       </c>
       <c r="C56" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D56">
         <v>2015</v>
       </c>
       <c r="E56" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F56">
         <v>2021</v>
       </c>
       <c r="G56" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="H56"/>
       <c r="I56">
         <v>0.21</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
+        <v>221</v>
+      </c>
+      <c r="B57" t="s">
         <v>222</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D57">
         <v>2015</v>
       </c>
       <c r="E57" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F57">
         <v>2021</v>
       </c>
       <c r="G57" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H57"/>
       <c r="I57">
         <v>0.21</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
         <v>226</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
+        <v>210</v>
+      </c>
+      <c r="D58">
+        <v>2015</v>
+      </c>
+      <c r="E58" t="s">
         <v>227</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F58">
         <v>2021</v>
       </c>
       <c r="G58" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="H58"/>
       <c r="I58">
-        <v>1.18</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B59" t="s">
-        <v>232</v>
+        <v>186</v>
       </c>
       <c r="C59" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="E59"/>
+        <v>210</v>
+      </c>
+      <c r="D59">
+        <v>2015</v>
+      </c>
+      <c r="E59" t="s">
+        <v>230</v>
+      </c>
       <c r="F59">
         <v>2021</v>
       </c>
       <c r="G59" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="H59">
-        <v>3.83</v>
+        <v>0.55</v>
       </c>
       <c r="I59">
-        <v>1.23</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B60" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C60" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-      <c r="E60"/>
+        <v>210</v>
+      </c>
+      <c r="D60">
+        <v>2015</v>
+      </c>
+      <c r="E60" t="s">
+        <v>233</v>
+      </c>
       <c r="F60">
         <v>2021</v>
       </c>
       <c r="G60" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-      <c r="I60"/>
+        <v>234</v>
+      </c>
+      <c r="H60">
+        <v>0.51</v>
+      </c>
+      <c r="I60">
+        <v>0.21</v>
+      </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B61" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C61" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="D61">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>643</v>
+        <v>2015</v>
+      </c>
+      <c r="E61" t="s">
+        <v>237</v>
       </c>
       <c r="F61">
         <v>2021</v>
       </c>
       <c r="G61" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="H61"/>
       <c r="I61">
-        <v>7.47</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>240</v>
+      </c>
+      <c r="C62" t="s">
+        <v>241</v>
+      </c>
+      <c r="D62">
+        <v>4</v>
+      </c>
+      <c r="E62" t="s">
         <v>242</v>
       </c>
-      <c r="B62" t="s">
-[...6 lines deleted...]
-      <c r="E62"/>
       <c r="F62">
         <v>2021</v>
       </c>
       <c r="G62" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="H62">
-        <v>12.26</v>
+        <v>6.14</v>
       </c>
       <c r="I62">
-        <v>3.76</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
         <v>245</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>246</v>
       </c>
-      <c r="C63" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D63"/>
+      <c r="E63"/>
       <c r="F63">
         <v>2021</v>
       </c>
       <c r="G63" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="H63">
-        <v>1.53</v>
+        <v>3.83</v>
       </c>
       <c r="I63">
-        <v>0.57</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B64" t="s">
-        <v>251</v>
+        <v>206</v>
       </c>
       <c r="C64" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="D64"/>
       <c r="E64"/>
       <c r="F64">
         <v>2021</v>
       </c>
       <c r="G64" t="s">
-        <v>252</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="H64"/>
+      <c r="I64"/>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>251</v>
+      </c>
+      <c r="B65" t="s">
+        <v>252</v>
+      </c>
+      <c r="C65" t="s">
         <v>253</v>
       </c>
-      <c r="B65" t="s">
-[...5 lines deleted...]
-      <c r="D65"/>
+      <c r="D65">
+        <v>13</v>
+      </c>
       <c r="E65">
-        <v>2000139</v>
+        <v>643</v>
       </c>
       <c r="F65">
         <v>2021</v>
       </c>
       <c r="G65" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-      <c r="I65"/>
+        <v>254</v>
+      </c>
+      <c r="H65">
+        <v>24.75</v>
+      </c>
+      <c r="I65">
+        <v>7.47</v>
+      </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B66" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C66" t="s">
-        <v>59</v>
+        <v>124</v>
       </c>
       <c r="D66"/>
       <c r="E66"/>
       <c r="F66">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G66" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="H66">
-        <v>7.53</v>
+        <v>12.26</v>
       </c>
       <c r="I66">
-        <v>2.74</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>259</v>
+      </c>
+      <c r="C67" t="s">
         <v>260</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67">
+        <v>113</v>
+      </c>
+      <c r="E67" t="s">
         <v>261</v>
       </c>
-      <c r="C67" t="s">
+      <c r="F67">
+        <v>2021</v>
+      </c>
+      <c r="G67" t="s">
         <v>262</v>
       </c>
-      <c r="D67">
-[...11 lines deleted...]
-      <c r="H67"/>
+      <c r="H67">
+        <v>1.53</v>
+      </c>
       <c r="I67">
-        <v>0.19</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>263</v>
+      </c>
+      <c r="B68" t="s">
+        <v>264</v>
+      </c>
+      <c r="C68" t="s">
+        <v>82</v>
+      </c>
+      <c r="D68">
+        <v>103</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68">
+        <v>2021</v>
+      </c>
+      <c r="G68" t="s">
         <v>265</v>
       </c>
-      <c r="B68" t="s">
-[...17 lines deleted...]
-      <c r="H68"/>
+      <c r="H68">
+        <v>2.97</v>
+      </c>
       <c r="I68">
-        <v>0.19</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>267</v>
+      </c>
+      <c r="C69" t="s">
+        <v>268</v>
+      </c>
+      <c r="D69"/>
+      <c r="E69">
+        <v>2000139</v>
+      </c>
+      <c r="F69">
+        <v>2021</v>
+      </c>
+      <c r="G69" t="s">
         <v>269</v>
       </c>
-      <c r="B69" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H69"/>
-      <c r="I69">
-[...1 lines deleted...]
-      </c>
+      <c r="I69"/>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="B70" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="C70" t="s">
-        <v>262</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D70"/>
+      <c r="E70"/>
       <c r="F70">
         <v>2020</v>
       </c>
       <c r="G70" t="s">
-        <v>276</v>
-[...1 lines deleted...]
-      <c r="H70"/>
+        <v>272</v>
+      </c>
+      <c r="H70">
+        <v>7.53</v>
+      </c>
       <c r="I70">
-        <v>0.19</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B71" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C71" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="D71">
         <v>2300</v>
       </c>
       <c r="E71" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="F71">
         <v>2020</v>
       </c>
       <c r="G71" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="H71"/>
       <c r="I71">
         <v>0.19</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>279</v>
       </c>
       <c r="C72" t="s">
-        <v>262</v>
+        <v>275</v>
       </c>
       <c r="D72">
         <v>2300</v>
       </c>
       <c r="E72" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="F72">
         <v>2020</v>
       </c>
       <c r="G72" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="H72"/>
       <c r="I72">
         <v>0.19</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>282</v>
+      </c>
+      <c r="B73" t="s">
+        <v>283</v>
+      </c>
+      <c r="C73" t="s">
+        <v>275</v>
+      </c>
+      <c r="D73">
+        <v>2300</v>
+      </c>
+      <c r="E73" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>286</v>
       </c>
       <c r="F73">
         <v>2020</v>
       </c>
       <c r="G73" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="H73"/>
       <c r="I73">
-        <v>5.55</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>286</v>
+      </c>
+      <c r="B74" t="s">
+        <v>287</v>
+      </c>
+      <c r="C74" t="s">
+        <v>275</v>
+      </c>
+      <c r="D74">
+        <v>2300</v>
+      </c>
+      <c r="E74" t="s">
         <v>288</v>
-      </c>
-[...8 lines deleted...]
-        <v>2000028</v>
       </c>
       <c r="F74">
         <v>2020</v>
       </c>
       <c r="G74" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      </c>
+        <v>289</v>
+      </c>
+      <c r="H74"/>
       <c r="I74">
-        <v>3.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>198</v>
+      </c>
+      <c r="C75" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75">
+        <v>2300</v>
+      </c>
+      <c r="E75" t="s">
         <v>291</v>
-      </c>
-[...10 lines deleted...]
-        <v>1306</v>
       </c>
       <c r="F75">
         <v>2020</v>
       </c>
       <c r="G75" t="s">
-        <v>294</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="H75"/>
       <c r="I75">
-        <v>0.92</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>294</v>
+      </c>
+      <c r="C76" t="s">
+        <v>275</v>
+      </c>
+      <c r="D76">
+        <v>2300</v>
+      </c>
+      <c r="E76" t="s">
         <v>295</v>
-      </c>
-[...10 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F76">
         <v>2020</v>
       </c>
       <c r="G76" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
+        <v>297</v>
+      </c>
+      <c r="B77" t="s">
+        <v>298</v>
+      </c>
+      <c r="C77" t="s">
+        <v>161</v>
+      </c>
+      <c r="D77">
+        <v>14</v>
+      </c>
+      <c r="E77" t="s">
         <v>299</v>
-      </c>
-[...10 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F77">
         <v>2020</v>
       </c>
       <c r="G77" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="H77"/>
+        <v>300</v>
+      </c>
+      <c r="H77">
+        <v>15.88</v>
+      </c>
       <c r="I77">
-        <v>0.23</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C78" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>90</v>
+      </c>
+      <c r="D78"/>
+      <c r="E78">
+        <v>2000028</v>
       </c>
       <c r="F78">
         <v>2020</v>
       </c>
       <c r="G78" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="H78"/>
+        <v>303</v>
+      </c>
+      <c r="H78">
+        <v>13.14</v>
+      </c>
       <c r="I78">
-        <v>0.23</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
+        <v>304</v>
+      </c>
+      <c r="B79" t="s">
+        <v>305</v>
+      </c>
+      <c r="C79" t="s">
         <v>306</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79">
+        <v>10</v>
+      </c>
+      <c r="E79">
+        <v>1306</v>
+      </c>
+      <c r="F79">
+        <v>2020</v>
+      </c>
+      <c r="G79" t="s">
         <v>307</v>
       </c>
-      <c r="C79" t="s">
-[...14 lines deleted...]
-      <c r="H79"/>
+      <c r="H79">
+        <v>5.08</v>
+      </c>
       <c r="I79">
-        <v>0.22</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
+        <v>308</v>
+      </c>
+      <c r="B80" t="s">
+        <v>309</v>
+      </c>
+      <c r="C80" t="s">
+        <v>210</v>
+      </c>
+      <c r="D80">
+        <v>1461</v>
+      </c>
+      <c r="E80" t="s">
         <v>310</v>
       </c>
-      <c r="B80" t="s">
+      <c r="F80">
+        <v>2020</v>
+      </c>
+      <c r="G80" t="s">
         <v>311</v>
       </c>
-      <c r="C80" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="H80"/>
-      <c r="I80"/>
+      <c r="I80">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>313</v>
+      </c>
+      <c r="C81" t="s">
+        <v>210</v>
+      </c>
+      <c r="D81">
+        <v>1461</v>
+      </c>
+      <c r="E81" t="s">
+        <v>223</v>
+      </c>
+      <c r="F81">
+        <v>2020</v>
+      </c>
+      <c r="G81" t="s">
         <v>314</v>
       </c>
-      <c r="B81" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H81"/>
       <c r="I81">
-        <v>2.97</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>316</v>
+      </c>
+      <c r="C82" t="s">
+        <v>210</v>
+      </c>
+      <c r="D82">
+        <v>1461</v>
+      </c>
+      <c r="E82" t="s">
+        <v>317</v>
+      </c>
+      <c r="F82">
+        <v>2020</v>
+      </c>
+      <c r="G82" t="s">
         <v>318</v>
       </c>
-      <c r="B82" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H82"/>
-      <c r="I82"/>
+      <c r="I82">
+        <v>0.23</v>
+      </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
-        <v>135</v>
+        <v>210</v>
       </c>
       <c r="D83">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>183901</v>
+        <v>1410</v>
+      </c>
+      <c r="E83" t="s">
+        <v>321</v>
       </c>
       <c r="F83">
         <v>2019</v>
       </c>
       <c r="G83" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="H83"/>
       <c r="I83">
-        <v>3.59</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
+        <v>323</v>
+      </c>
+      <c r="B84" t="s">
         <v>324</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="E84" t="s">
         <v>325</v>
       </c>
+      <c r="D84"/>
+      <c r="E84"/>
       <c r="F84">
         <v>2019</v>
       </c>
       <c r="G84" t="s">
         <v>326</v>
       </c>
-      <c r="H84">
-[...4 lines deleted...]
-      </c>
+      <c r="H84"/>
+      <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>327</v>
       </c>
       <c r="B85" t="s">
-        <v>319</v>
+        <v>328</v>
       </c>
       <c r="C85" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="D85">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>115303</v>
+        <v>7</v>
+      </c>
+      <c r="E85" t="s">
+        <v>329</v>
       </c>
       <c r="F85">
         <v>2019</v>
       </c>
       <c r="G85" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H85">
-        <v>3.58</v>
+        <v>6.86</v>
       </c>
       <c r="I85">
-        <v>1.81</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C86" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86">
         <v>2019</v>
       </c>
       <c r="G86" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="C87" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="D87">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>123</v>
+      </c>
+      <c r="E87">
+        <v>183901</v>
       </c>
       <c r="F87">
         <v>2019</v>
       </c>
       <c r="G87" t="s">
         <v>336</v>
       </c>
       <c r="H87">
-        <v>1.4</v>
+        <v>8.39</v>
       </c>
       <c r="I87">
-        <v>0.58</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
         <v>337</v>
       </c>
       <c r="B88" t="s">
+        <v>287</v>
+      </c>
+      <c r="C88" t="s">
+        <v>82</v>
+      </c>
+      <c r="D88">
+        <v>100</v>
+      </c>
+      <c r="E88" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>123104</v>
       </c>
       <c r="F88">
         <v>2019</v>
       </c>
       <c r="G88" t="s">
         <v>339</v>
       </c>
       <c r="H88">
-        <v>2.29</v>
+        <v>2.78</v>
       </c>
       <c r="I88">
-        <v>0.73</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
         <v>340</v>
       </c>
       <c r="B89" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="C89" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="D89">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>100</v>
+      </c>
+      <c r="E89">
+        <v>115303</v>
       </c>
       <c r="F89">
         <v>2019</v>
       </c>
       <c r="G89" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="H89">
-        <v>11.24</v>
+        <v>3.58</v>
       </c>
       <c r="I89">
-        <v>5.79</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
+        <v>342</v>
+      </c>
+      <c r="B90" t="s">
+        <v>343</v>
+      </c>
+      <c r="C90" t="s">
         <v>344</v>
       </c>
-      <c r="B90" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D90"/>
+      <c r="E90"/>
       <c r="F90">
         <v>2019</v>
       </c>
       <c r="G90" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="H90"/>
       <c r="I90"/>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="B91" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="C91" t="s">
-        <v>73</v>
+        <v>19</v>
       </c>
       <c r="D91">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="E91" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="F91">
         <v>2019</v>
       </c>
       <c r="G91" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="H91">
-        <v>3.58</v>
+        <v>1.4</v>
       </c>
       <c r="I91">
-        <v>1.81</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B92" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="C92" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D92">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="E92">
-        <v>125416</v>
+        <v>123104</v>
       </c>
       <c r="F92">
         <v>2019</v>
       </c>
       <c r="G92" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="H92">
-        <v>3.58</v>
+        <v>2.29</v>
       </c>
       <c r="I92">
-        <v>1.81</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
+        <v>353</v>
+      </c>
+      <c r="B93" t="s">
+        <v>354</v>
+      </c>
+      <c r="C93" t="s">
+        <v>355</v>
+      </c>
+      <c r="D93">
+        <v>9</v>
+      </c>
+      <c r="E93" t="s">
         <v>356</v>
       </c>
-      <c r="B93" t="s">
+      <c r="F93">
+        <v>2019</v>
+      </c>
+      <c r="G93" t="s">
         <v>357</v>
       </c>
-      <c r="C93" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H93"/>
-      <c r="I93">
-[...1 lines deleted...]
-      </c>
+      <c r="I93"/>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
+        <v>358</v>
+      </c>
+      <c r="B94" t="s">
+        <v>359</v>
+      </c>
+      <c r="C94" t="s">
+        <v>124</v>
+      </c>
+      <c r="D94">
+        <v>19</v>
+      </c>
+      <c r="E94" t="s">
         <v>360</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="F94">
+        <v>2019</v>
+      </c>
+      <c r="G94" t="s">
         <v>361</v>
       </c>
-      <c r="D94"/>
-[...8 lines deleted...]
-      <c r="I94"/>
+      <c r="H94">
+        <v>11.24</v>
+      </c>
+      <c r="I94">
+        <v>5.79</v>
+      </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
+        <v>362</v>
+      </c>
+      <c r="B95" t="s">
         <v>363</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-      <c r="E95"/>
+        <v>86</v>
+      </c>
+      <c r="D95">
+        <v>99</v>
+      </c>
+      <c r="E95" t="s">
+        <v>364</v>
+      </c>
       <c r="F95">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G95" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="I95"/>
+        <v>365</v>
+      </c>
+      <c r="H95">
+        <v>3.58</v>
+      </c>
+      <c r="I95">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B96" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C96" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="D96" t="s">
+        <v>86</v>
+      </c>
+      <c r="D96">
+        <v>99</v>
+      </c>
+      <c r="E96">
+        <v>125416</v>
+      </c>
+      <c r="F96">
+        <v>2019</v>
+      </c>
+      <c r="G96" t="s">
         <v>368</v>
       </c>
-      <c r="E96" t="s">
-[...9 lines deleted...]
-      <c r="I96"/>
+      <c r="H96">
+        <v>3.58</v>
+      </c>
+      <c r="I96">
+        <v>1.81</v>
+      </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
+        <v>369</v>
+      </c>
+      <c r="B97" t="s">
+        <v>370</v>
+      </c>
+      <c r="C97" t="s">
+        <v>210</v>
+      </c>
+      <c r="D97">
+        <v>1124</v>
+      </c>
+      <c r="E97" t="s">
         <v>371</v>
-      </c>
-[...10 lines deleted...]
-        <v>12105</v>
       </c>
       <c r="F97">
         <v>2018</v>
       </c>
       <c r="G97" t="s">
         <v>372</v>
       </c>
       <c r="H97"/>
       <c r="I97">
         <v>0.24</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>373</v>
       </c>
       <c r="B98" t="s">
+        <v>287</v>
+      </c>
+      <c r="C98" t="s">
         <v>374</v>
       </c>
-      <c r="C98" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D98"/>
+      <c r="E98"/>
       <c r="F98">
         <v>2018</v>
       </c>
       <c r="G98" t="s">
-        <v>376</v>
-[...6 lines deleted...]
-      </c>
+        <v>375</v>
+      </c>
+      <c r="H98"/>
+      <c r="I98"/>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="B99" t="s">
+        <v>309</v>
+      </c>
+      <c r="C99" t="s">
         <v>374</v>
       </c>
-      <c r="C99" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D99"/>
+      <c r="E99"/>
       <c r="F99">
         <v>2018</v>
       </c>
       <c r="G99" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="H99"/>
-      <c r="I99">
-[...1 lines deleted...]
-      </c>
+      <c r="I99"/>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
+        <v>378</v>
+      </c>
+      <c r="B100" t="s">
         <v>379</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>380</v>
       </c>
-      <c r="C100" t="s">
-[...3 lines deleted...]
-        <v>1092</v>
+      <c r="D100" t="s">
+        <v>381</v>
       </c>
       <c r="E100" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F100">
         <v>2018</v>
       </c>
       <c r="G100" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H100"/>
-      <c r="I100">
-[...1 lines deleted...]
-      </c>
+      <c r="I100"/>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B101" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="C101" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D101">
         <v>1092</v>
       </c>
-      <c r="E101" t="s">
-        <v>384</v>
+      <c r="E101">
+        <v>12105</v>
       </c>
       <c r="F101">
         <v>2018</v>
       </c>
       <c r="G101" t="s">
         <v>385</v>
       </c>
       <c r="H101"/>
       <c r="I101">
         <v>0.24</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
         <v>386</v>
       </c>
       <c r="B102" t="s">
         <v>387</v>
       </c>
       <c r="C102" t="s">
+        <v>45</v>
+      </c>
+      <c r="D102">
+        <v>5</v>
+      </c>
+      <c r="E102" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F102">
         <v>2018</v>
       </c>
       <c r="G102" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="H102">
-        <v>3.78</v>
+        <v>7.14</v>
       </c>
       <c r="I102">
-        <v>1.66</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B103" t="s">
-        <v>315</v>
+        <v>387</v>
       </c>
       <c r="C103" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D103">
-        <v>993</v>
+        <v>1092</v>
       </c>
       <c r="E103">
-        <v>12019</v>
+        <v>12132</v>
       </c>
       <c r="F103">
         <v>2018</v>
       </c>
       <c r="G103" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="H103"/>
       <c r="I103">
         <v>0.24</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
+        <v>392</v>
+      </c>
+      <c r="B104" t="s">
         <v>393</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="D104">
-        <v>993</v>
-[...2 lines deleted...]
-        <v>12022</v>
+        <v>1092</v>
+      </c>
+      <c r="E104" t="s">
+        <v>394</v>
       </c>
       <c r="F104">
         <v>2018</v>
       </c>
       <c r="G104" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H104"/>
       <c r="I104">
         <v>0.24</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B105" t="s">
-        <v>396</v>
+        <v>363</v>
       </c>
       <c r="C105" t="s">
-        <v>77</v>
+        <v>210</v>
       </c>
       <c r="D105">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>1700168</v>
+        <v>1092</v>
+      </c>
+      <c r="E105" t="s">
+        <v>397</v>
       </c>
       <c r="F105">
         <v>2018</v>
       </c>
       <c r="G105" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>398</v>
+      </c>
+      <c r="H105"/>
       <c r="I105">
-        <v>3.82</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B106" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C106" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D106">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F106">
         <v>2018</v>
       </c>
       <c r="G106" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H106">
-        <v>3.76</v>
+        <v>3.78</v>
       </c>
       <c r="I106">
-        <v>1.04</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B107" t="s">
-        <v>404</v>
+        <v>328</v>
       </c>
       <c r="C107" t="s">
-        <v>73</v>
+        <v>210</v>
       </c>
       <c r="D107">
-        <v>97</v>
+        <v>993</v>
       </c>
       <c r="E107">
-        <v>85414</v>
+        <v>12019</v>
       </c>
       <c r="F107">
         <v>2018</v>
       </c>
       <c r="G107" t="s">
         <v>405</v>
       </c>
-      <c r="H107">
-[...1 lines deleted...]
-      </c>
+      <c r="H107"/>
       <c r="I107">
-        <v>1.5</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>406</v>
       </c>
       <c r="B108" t="s">
-        <v>407</v>
+        <v>379</v>
       </c>
       <c r="C108" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-      <c r="E108"/>
+        <v>210</v>
+      </c>
+      <c r="D108">
+        <v>993</v>
+      </c>
+      <c r="E108">
+        <v>12022</v>
+      </c>
       <c r="F108">
         <v>2018</v>
       </c>
       <c r="G108" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="H108"/>
-      <c r="I108"/>
+      <c r="I108">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C109" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-      <c r="E109"/>
+        <v>90</v>
+      </c>
+      <c r="D109">
+        <v>11</v>
+      </c>
+      <c r="E109">
+        <v>1700168</v>
+      </c>
       <c r="F109">
         <v>2018</v>
       </c>
       <c r="G109" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-      <c r="I109"/>
+        <v>410</v>
+      </c>
+      <c r="H109">
+        <v>9.06</v>
+      </c>
+      <c r="I109">
+        <v>3.82</v>
+      </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>411</v>
+      </c>
+      <c r="B110" t="s">
+        <v>412</v>
+      </c>
+      <c r="C110" t="s">
         <v>413</v>
       </c>
-      <c r="B110" t="s">
+      <c r="D110">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
         <v>414</v>
       </c>
-      <c r="C110" t="s">
-[...3 lines deleted...]
-      <c r="E110"/>
       <c r="F110">
         <v>2018</v>
       </c>
       <c r="G110" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-      <c r="I110"/>
+        <v>415</v>
+      </c>
+      <c r="H110">
+        <v>3.76</v>
+      </c>
+      <c r="I110">
+        <v>1.04</v>
+      </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
+        <v>416</v>
+      </c>
+      <c r="B111" t="s">
         <v>417</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
+        <v>86</v>
+      </c>
+      <c r="D111">
+        <v>97</v>
+      </c>
+      <c r="E111">
+        <v>85414</v>
+      </c>
+      <c r="F111">
+        <v>2018</v>
+      </c>
+      <c r="G111" t="s">
         <v>418</v>
       </c>
-      <c r="C111" t="s">
-[...11 lines deleted...]
-      <c r="I111"/>
+      <c r="H111">
+        <v>3.74</v>
+      </c>
+      <c r="I111">
+        <v>1.5</v>
+      </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
+        <v>419</v>
+      </c>
+      <c r="B112" t="s">
+        <v>420</v>
+      </c>
+      <c r="C112" t="s">
         <v>421</v>
       </c>
-      <c r="B112" t="s">
+      <c r="D112"/>
+      <c r="E112"/>
+      <c r="F112">
+        <v>2018</v>
+      </c>
+      <c r="G112" t="s">
         <v>422</v>
       </c>
-      <c r="C112" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H112"/>
-      <c r="I112">
-[...1 lines deleted...]
-      </c>
+      <c r="I112"/>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
+        <v>423</v>
+      </c>
+      <c r="B113" t="s">
         <v>424</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G113" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="H113"/>
       <c r="I113"/>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
+        <v>426</v>
+      </c>
+      <c r="B114" t="s">
         <v>427</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G114" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="H114"/>
       <c r="I114"/>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
+        <v>430</v>
+      </c>
+      <c r="B115" t="s">
         <v>431</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>432</v>
       </c>
-      <c r="C115" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D115"/>
+      <c r="E115"/>
       <c r="F115">
         <v>2017</v>
       </c>
       <c r="G115" t="s">
         <v>433</v>
       </c>
       <c r="H115"/>
-      <c r="I115">
-[...1 lines deleted...]
-      </c>
+      <c r="I115"/>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>434</v>
       </c>
       <c r="B116" t="s">
         <v>435</v>
       </c>
       <c r="C116" t="s">
-        <v>436</v>
+        <v>210</v>
       </c>
       <c r="D116">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>917</v>
+      </c>
+      <c r="E116">
+        <v>62056</v>
       </c>
       <c r="F116">
         <v>2017</v>
       </c>
       <c r="G116" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="H116"/>
       <c r="I116">
-        <v>5.58</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="B117" t="s">
-        <v>278</v>
+        <v>438</v>
       </c>
       <c r="C117" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="D117"/>
+      <c r="E117"/>
       <c r="F117">
         <v>2017</v>
       </c>
       <c r="G117" t="s">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="H117"/>
       <c r="I117"/>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
+        <v>440</v>
+      </c>
+      <c r="B118" t="s">
         <v>441</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>442</v>
       </c>
-      <c r="C118" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D118"/>
+      <c r="E118"/>
       <c r="F118">
         <v>2017</v>
       </c>
       <c r="G118" t="s">
         <v>443</v>
       </c>
       <c r="H118"/>
-      <c r="I118">
-[...1 lines deleted...]
-      </c>
+      <c r="I118"/>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>444</v>
       </c>
       <c r="B119" t="s">
-        <v>387</v>
+        <v>445</v>
       </c>
       <c r="C119" t="s">
-        <v>111</v>
+        <v>275</v>
       </c>
       <c r="D119">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>1874</v>
+      </c>
+      <c r="E119">
+        <v>40005</v>
       </c>
       <c r="F119">
         <v>2017</v>
       </c>
       <c r="G119" t="s">
         <v>446</v>
       </c>
-      <c r="H119">
-[...1 lines deleted...]
-      </c>
+      <c r="H119"/>
       <c r="I119">
-        <v>7.45</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>447</v>
       </c>
       <c r="B120" t="s">
         <v>448</v>
       </c>
       <c r="C120" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D120" t="s">
         <v>449</v>
+      </c>
+      <c r="D120">
+        <v>6</v>
       </c>
       <c r="E120" t="s">
         <v>450</v>
       </c>
       <c r="F120">
         <v>2017</v>
       </c>
       <c r="G120" t="s">
         <v>451</v>
       </c>
       <c r="H120">
-        <v>12.08</v>
+        <v>14.1</v>
       </c>
       <c r="I120">
-        <v>7.45</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>452</v>
       </c>
       <c r="B121" t="s">
-        <v>453</v>
+        <v>287</v>
       </c>
       <c r="C121" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="D121">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>96</v>
+      </c>
+      <c r="E121">
+        <v>115162</v>
       </c>
       <c r="F121">
         <v>2017</v>
       </c>
       <c r="G121" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H121">
-        <v>12.08</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.81</v>
+      </c>
+      <c r="I121"/>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B122" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C122" t="s">
-        <v>111</v>
+        <v>275</v>
       </c>
       <c r="D122">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>1874</v>
+      </c>
+      <c r="E122">
+        <v>30035</v>
       </c>
       <c r="F122">
         <v>2017</v>
       </c>
       <c r="G122" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="H122"/>
       <c r="I122">
-        <v>7.45</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="B123" t="s">
-        <v>461</v>
+        <v>400</v>
       </c>
       <c r="C123" t="s">
-        <v>462</v>
+        <v>124</v>
       </c>
       <c r="D123">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="F123">
         <v>2017</v>
       </c>
       <c r="G123" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="H123">
-        <v>1.84</v>
+        <v>12.08</v>
       </c>
       <c r="I123">
-        <v>0.85</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="B124" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C124" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>124</v>
+      </c>
+      <c r="D124" t="s">
+        <v>461</v>
+      </c>
+      <c r="E124" t="s">
+        <v>462</v>
       </c>
       <c r="F124">
         <v>2017</v>
       </c>
       <c r="G124" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="H124">
-        <v>1.25</v>
+        <v>12.08</v>
       </c>
       <c r="I124">
-        <v>0.42</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="B125" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="C125" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="D125">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>245416</v>
+        <v>17</v>
+      </c>
+      <c r="E125" t="s">
+        <v>465</v>
       </c>
       <c r="F125">
         <v>2017</v>
       </c>
       <c r="G125" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="H125">
-        <v>3.81</v>
-[...1 lines deleted...]
-      <c r="I125"/>
+        <v>12.08</v>
+      </c>
+      <c r="I125">
+        <v>7.45</v>
+      </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
+        <v>467</v>
+      </c>
+      <c r="B126" t="s">
+        <v>468</v>
+      </c>
+      <c r="C126" t="s">
+        <v>124</v>
+      </c>
+      <c r="D126">
+        <v>17</v>
+      </c>
+      <c r="E126" t="s">
+        <v>469</v>
+      </c>
+      <c r="F126">
+        <v>2017</v>
+      </c>
+      <c r="G126" t="s">
         <v>470</v>
       </c>
-      <c r="B126" t="s">
-[...16 lines deleted...]
-      <c r="I126"/>
+      <c r="H126">
+        <v>12.08</v>
+      </c>
+      <c r="I126">
+        <v>7.45</v>
+      </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
+        <v>471</v>
+      </c>
+      <c r="B127" t="s">
+        <v>472</v>
+      </c>
+      <c r="C127" t="s">
+        <v>473</v>
+      </c>
+      <c r="D127">
+        <v>34</v>
+      </c>
+      <c r="E127" t="s">
+        <v>474</v>
+      </c>
+      <c r="F127">
+        <v>2017</v>
+      </c>
+      <c r="G127" t="s">
         <v>475</v>
       </c>
-      <c r="B127" t="s">
-[...16 lines deleted...]
-      <c r="I127"/>
+      <c r="H127">
+        <v>1.84</v>
+      </c>
+      <c r="I127">
+        <v>0.85</v>
+      </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="B128" t="s">
-        <v>480</v>
+        <v>400</v>
       </c>
       <c r="C128" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-        <v>481</v>
+        <v>477</v>
+      </c>
+      <c r="D128">
+        <v>13</v>
+      </c>
+      <c r="E128">
+        <v>4</v>
       </c>
       <c r="F128">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G128" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-      <c r="I128"/>
+        <v>478</v>
+      </c>
+      <c r="H128">
+        <v>1.25</v>
+      </c>
+      <c r="I128">
+        <v>0.42</v>
+      </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B129" t="s">
-        <v>484</v>
+        <v>400</v>
       </c>
       <c r="C129" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-        <v>485</v>
+        <v>86</v>
+      </c>
+      <c r="D129">
+        <v>94</v>
+      </c>
+      <c r="E129">
+        <v>245416</v>
       </c>
       <c r="F129">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G129" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="H129"/>
+        <v>480</v>
+      </c>
+      <c r="H129">
+        <v>3.81</v>
+      </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="B130" t="s">
-        <v>387</v>
+        <v>482</v>
       </c>
       <c r="C130" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>205127</v>
+        <v>483</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130" t="s">
+        <v>484</v>
       </c>
       <c r="F130">
         <v>2016</v>
       </c>
       <c r="G130" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      </c>
+        <v>485</v>
+      </c>
+      <c r="H130"/>
       <c r="I130"/>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B131" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="C131" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>211105</v>
+        <v>483</v>
+      </c>
+      <c r="D131"/>
+      <c r="E131" t="s">
+        <v>488</v>
       </c>
       <c r="F131">
         <v>2016</v>
       </c>
       <c r="G131" t="s">
-        <v>491</v>
-[...6 lines deleted...]
-      </c>
+        <v>489</v>
+      </c>
+      <c r="H131"/>
+      <c r="I131"/>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
+        <v>490</v>
+      </c>
+      <c r="B132" t="s">
+        <v>491</v>
+      </c>
+      <c r="C132" t="s">
+        <v>483</v>
+      </c>
+      <c r="D132"/>
+      <c r="E132" t="s">
         <v>492</v>
-      </c>
-[...10 lines deleted...]
-        <v>22136</v>
       </c>
       <c r="F132">
         <v>2016</v>
       </c>
       <c r="G132" t="s">
-        <v>495</v>
-[...6 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="H132"/>
+      <c r="I132"/>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
+        <v>494</v>
+      </c>
+      <c r="B133" t="s">
+        <v>495</v>
+      </c>
+      <c r="C133" t="s">
+        <v>483</v>
+      </c>
+      <c r="D133"/>
+      <c r="E133" t="s">
         <v>496</v>
-      </c>
-[...10 lines deleted...]
-        <v>498</v>
       </c>
       <c r="F133">
         <v>2016</v>
       </c>
       <c r="G133" t="s">
-        <v>499</v>
-[...6 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="H133"/>
+      <c r="I133"/>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B134" t="s">
-        <v>501</v>
+        <v>400</v>
       </c>
       <c r="C134" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-      <c r="E134"/>
+        <v>86</v>
+      </c>
+      <c r="D134">
+        <v>93</v>
+      </c>
+      <c r="E134">
+        <v>205127</v>
+      </c>
       <c r="F134">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G134" t="s">
-        <v>503</v>
-[...1 lines deleted...]
-      <c r="H134"/>
+        <v>499</v>
+      </c>
+      <c r="H134">
+        <v>3.84</v>
+      </c>
       <c r="I134"/>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B135" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="C135" t="s">
+        <v>15</v>
+      </c>
+      <c r="D135">
+        <v>108</v>
+      </c>
+      <c r="E135">
+        <v>211105</v>
+      </c>
+      <c r="F135">
+        <v>2016</v>
+      </c>
+      <c r="G135" t="s">
         <v>502</v>
       </c>
-      <c r="D135"/>
-[...8 lines deleted...]
-      <c r="I135"/>
+      <c r="H135">
+        <v>3.41</v>
+      </c>
+      <c r="I135">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
+        <v>503</v>
+      </c>
+      <c r="B136" t="s">
+        <v>504</v>
+      </c>
+      <c r="C136" t="s">
+        <v>505</v>
+      </c>
+      <c r="D136">
+        <v>6</v>
+      </c>
+      <c r="E136">
+        <v>22136</v>
+      </c>
+      <c r="F136">
+        <v>2016</v>
+      </c>
+      <c r="G136" t="s">
         <v>506</v>
       </c>
-      <c r="B136" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H136">
-        <v>2.14</v>
+        <v>4.26</v>
       </c>
       <c r="I136">
-        <v>1.16</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
+        <v>507</v>
+      </c>
+      <c r="B137" t="s">
+        <v>508</v>
+      </c>
+      <c r="C137" t="s">
+        <v>90</v>
+      </c>
+      <c r="D137">
+        <v>10</v>
+      </c>
+      <c r="E137" t="s">
+        <v>509</v>
+      </c>
+      <c r="F137">
+        <v>2016</v>
+      </c>
+      <c r="G137" t="s">
         <v>510</v>
       </c>
-      <c r="B137" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H137">
-        <v>3.72</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>8.43</v>
+      </c>
+      <c r="I137">
+        <v>4.01</v>
+      </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
+        <v>511</v>
+      </c>
+      <c r="B138" t="s">
+        <v>512</v>
+      </c>
+      <c r="C138" t="s">
         <v>513</v>
       </c>
-      <c r="B138" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D138"/>
+      <c r="E138"/>
       <c r="F138">
         <v>2015</v>
       </c>
       <c r="G138" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="H138"/>
-      <c r="I138">
-[...1 lines deleted...]
-      </c>
+      <c r="I138"/>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="B139" t="s">
-        <v>387</v>
+        <v>508</v>
       </c>
       <c r="C139" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>513</v>
+      </c>
+      <c r="D139"/>
+      <c r="E139"/>
       <c r="F139">
         <v>2015</v>
       </c>
       <c r="G139" t="s">
-        <v>518</v>
-[...6 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="H139"/>
+      <c r="I139"/>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
+        <v>517</v>
+      </c>
+      <c r="B140" t="s">
+        <v>313</v>
+      </c>
+      <c r="C140" t="s">
+        <v>518</v>
+      </c>
+      <c r="D140">
+        <v>9</v>
+      </c>
+      <c r="E140" t="s">
         <v>519</v>
       </c>
-      <c r="B140" t="s">
-[...2 lines deleted...]
-      <c r="C140" t="s">
+      <c r="F140">
+        <v>2015</v>
+      </c>
+      <c r="G140" t="s">
         <v>520</v>
       </c>
-      <c r="D140">
-[...10 lines deleted...]
-      </c>
       <c r="H140">
-        <v>0.82</v>
+        <v>2.14</v>
       </c>
       <c r="I140">
-        <v>0.47</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
+        <v>521</v>
+      </c>
+      <c r="B141" t="s">
+        <v>522</v>
+      </c>
+      <c r="C141" t="s">
+        <v>86</v>
+      </c>
+      <c r="D141">
+        <v>92</v>
+      </c>
+      <c r="E141">
+        <v>155415</v>
+      </c>
+      <c r="F141">
+        <v>2015</v>
+      </c>
+      <c r="G141" t="s">
         <v>523</v>
       </c>
-      <c r="B141" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H141">
-        <v>2.48</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I141"/>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
+        <v>524</v>
+      </c>
+      <c r="B142" t="s">
+        <v>525</v>
+      </c>
+      <c r="C142" t="s">
+        <v>526</v>
+      </c>
+      <c r="D142">
+        <v>9502</v>
+      </c>
+      <c r="E142">
+        <v>950203</v>
+      </c>
+      <c r="F142">
+        <v>2015</v>
+      </c>
+      <c r="G142" t="s">
         <v>527</v>
       </c>
-      <c r="B142" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="H142"/>
       <c r="I142">
-        <v>0.81</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
+        <v>528</v>
+      </c>
+      <c r="B143" t="s">
+        <v>400</v>
+      </c>
+      <c r="C143" t="s">
+        <v>82</v>
+      </c>
+      <c r="D143">
+        <v>91</v>
+      </c>
+      <c r="E143">
+        <v>23821</v>
+      </c>
+      <c r="F143">
+        <v>2015</v>
+      </c>
+      <c r="G143" t="s">
         <v>529</v>
       </c>
-      <c r="B143" t="s">
-[...18 lines deleted...]
-      <c r="I143"/>
+      <c r="H143">
+        <v>2.77</v>
+      </c>
+      <c r="I143">
+        <v>2.2</v>
+      </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
+        <v>530</v>
+      </c>
+      <c r="B144" t="s">
+        <v>400</v>
+      </c>
+      <c r="C144" t="s">
+        <v>531</v>
+      </c>
+      <c r="D144">
+        <v>56</v>
+      </c>
+      <c r="E144" t="s">
         <v>532</v>
       </c>
-      <c r="B144" t="s">
-[...2 lines deleted...]
-      <c r="C144" t="s">
+      <c r="F144">
+        <v>2014</v>
+      </c>
+      <c r="G144" t="s">
         <v>533</v>
       </c>
-      <c r="D144">
-[...12 lines deleted...]
-      <c r="I144"/>
+      <c r="H144">
+        <v>0.82</v>
+      </c>
+      <c r="I144">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
+        <v>534</v>
+      </c>
+      <c r="B145" t="s">
+        <v>535</v>
+      </c>
+      <c r="C145" t="s">
         <v>536</v>
       </c>
-      <c r="B145" t="s">
+      <c r="D145">
+        <v>8</v>
+      </c>
+      <c r="E145">
+        <v>260</v>
+      </c>
+      <c r="F145">
+        <v>2013</v>
+      </c>
+      <c r="G145" t="s">
         <v>537</v>
       </c>
-      <c r="C145" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H145">
-        <v>0.21</v>
+        <v>2.48</v>
       </c>
       <c r="I145">
-        <v>0.2</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B146" t="s">
-        <v>542</v>
+        <v>400</v>
       </c>
       <c r="C146" t="s">
-        <v>55</v>
+        <v>536</v>
       </c>
       <c r="D146">
-        <v>112</v>
+        <v>8</v>
       </c>
       <c r="E146">
-        <v>43101</v>
+        <v>324</v>
       </c>
       <c r="F146">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G146" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="H146">
-        <v>2.21</v>
+        <v>2.48</v>
       </c>
       <c r="I146">
-        <v>1.31</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B147" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C147" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D147">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>46</v>
+      </c>
+      <c r="E147">
+        <v>45302</v>
       </c>
       <c r="F147">
         <v>2012</v>
       </c>
       <c r="G147" t="s">
-        <v>547</v>
-[...6 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="H147"/>
+      <c r="I147"/>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="B148" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C148" t="s">
-        <v>55</v>
+        <v>544</v>
       </c>
       <c r="D148">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>104307</v>
+        <v>12</v>
+      </c>
+      <c r="E148" t="s">
+        <v>545</v>
       </c>
       <c r="F148">
         <v>2012</v>
       </c>
       <c r="G148" t="s">
-        <v>549</v>
-[...6 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="H148"/>
+      <c r="I148"/>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
+        <v>547</v>
+      </c>
+      <c r="B149" t="s">
+        <v>548</v>
+      </c>
+      <c r="C149" t="s">
+        <v>549</v>
+      </c>
+      <c r="D149">
+        <v>6</v>
+      </c>
+      <c r="E149" t="s">
         <v>550</v>
-      </c>
-[...10 lines deleted...]
-        <v>1250069</v>
       </c>
       <c r="F149">
         <v>2012</v>
       </c>
       <c r="G149" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="H149">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="I149">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" t="s">
+        <v>552</v>
+      </c>
+      <c r="B150" t="s">
         <v>553</v>
       </c>
-      <c r="B150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="D150">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E150">
-        <v>94108</v>
+        <v>43101</v>
       </c>
       <c r="F150">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G150" t="s">
         <v>554</v>
       </c>
       <c r="H150">
-        <v>2.17</v>
+        <v>2.21</v>
       </c>
       <c r="I150">
-        <v>1.37</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" t="s">
         <v>555</v>
       </c>
       <c r="B151" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C151" t="s">
-        <v>55</v>
+        <v>556</v>
       </c>
       <c r="D151">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>11101</v>
+        <v>249</v>
+      </c>
+      <c r="E151" t="s">
+        <v>557</v>
       </c>
       <c r="F151">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="G151" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="H151">
-        <v>2.17</v>
+        <v>1.32</v>
       </c>
       <c r="I151">
-        <v>1.37</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B152" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="C152" t="s">
-        <v>558</v>
+        <v>69</v>
       </c>
       <c r="D152">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>111</v>
+      </c>
+      <c r="E152">
+        <v>104307</v>
       </c>
       <c r="F152">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="G152" t="s">
         <v>560</v>
       </c>
       <c r="H152">
-        <v>0.5</v>
+        <v>2.21</v>
       </c>
       <c r="I152">
-        <v>0.18</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" t="s">
         <v>561</v>
       </c>
       <c r="B153" t="s">
-        <v>387</v>
+        <v>548</v>
       </c>
       <c r="C153" t="s">
         <v>562</v>
       </c>
       <c r="D153">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="E153" t="s">
+        <v>21</v>
+      </c>
+      <c r="E153">
+        <v>1250069</v>
+      </c>
+      <c r="F153">
+        <v>2012</v>
+      </c>
+      <c r="G153" t="s">
         <v>563</v>
       </c>
-      <c r="F153">
-[...4 lines deleted...]
-      </c>
       <c r="H153">
-        <v>4.52</v>
+        <v>0.4</v>
       </c>
       <c r="I153">
-        <v>2.46</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" t="s">
+        <v>564</v>
+      </c>
+      <c r="B154" t="s">
+        <v>400</v>
+      </c>
+      <c r="C154" t="s">
+        <v>69</v>
+      </c>
+      <c r="D154">
+        <v>109</v>
+      </c>
+      <c r="E154">
+        <v>94108</v>
+      </c>
+      <c r="F154">
+        <v>2011</v>
+      </c>
+      <c r="G154" t="s">
         <v>565</v>
       </c>
-      <c r="B154" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H154">
-        <v>0.72</v>
-[...1 lines deleted...]
-      <c r="I154"/>
+        <v>2.17</v>
+      </c>
+      <c r="I154">
+        <v>1.37</v>
+      </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" t="s">
+        <v>566</v>
+      </c>
+      <c r="B155" t="s">
+        <v>400</v>
+      </c>
+      <c r="C155" t="s">
+        <v>69</v>
+      </c>
+      <c r="D155">
+        <v>109</v>
+      </c>
+      <c r="E155">
+        <v>11101</v>
+      </c>
+      <c r="F155">
+        <v>2011</v>
+      </c>
+      <c r="G155" t="s">
+        <v>567</v>
+      </c>
+      <c r="H155">
+        <v>2.17</v>
+      </c>
+      <c r="I155">
+        <v>1.37</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9">
+      <c r="A156" t="s">
+        <v>568</v>
+      </c>
+      <c r="B156" t="s">
+        <v>400</v>
+      </c>
+      <c r="C156" t="s">
         <v>569</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="D156">
+        <v>36</v>
+      </c>
+      <c r="E156" t="s">
         <v>570</v>
       </c>
-      <c r="D155">
+      <c r="F156">
+        <v>2010</v>
+      </c>
+      <c r="G156" t="s">
+        <v>571</v>
+      </c>
+      <c r="H156">
+        <v>0.5</v>
+      </c>
+      <c r="I156">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9">
+      <c r="A157" t="s">
+        <v>572</v>
+      </c>
+      <c r="B157" t="s">
+        <v>400</v>
+      </c>
+      <c r="C157" t="s">
+        <v>573</v>
+      </c>
+      <c r="D157">
+        <v>114</v>
+      </c>
+      <c r="E157" t="s">
+        <v>574</v>
+      </c>
+      <c r="F157">
+        <v>2010</v>
+      </c>
+      <c r="G157" t="s">
+        <v>575</v>
+      </c>
+      <c r="H157">
+        <v>4.52</v>
+      </c>
+      <c r="I157">
+        <v>2.46</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9">
+      <c r="A158" t="s">
+        <v>576</v>
+      </c>
+      <c r="B158" t="s">
+        <v>400</v>
+      </c>
+      <c r="C158" t="s">
+        <v>577</v>
+      </c>
+      <c r="D158">
         <v>55</v>
       </c>
-      <c r="E155" t="s">
-[...2 lines deleted...]
-      <c r="F155">
+      <c r="E158" t="s">
+        <v>578</v>
+      </c>
+      <c r="F158">
         <v>2010</v>
       </c>
-      <c r="G155" t="s">
-[...2 lines deleted...]
-      <c r="H155">
+      <c r="G158" t="s">
+        <v>579</v>
+      </c>
+      <c r="H158">
         <v>0.54</v>
       </c>
-      <c r="I155">
+      <c r="I158">
         <v>0.16</v>
       </c>
+    </row>
+    <row r="159" spans="1:9">
+      <c r="A159" t="s">
+        <v>580</v>
+      </c>
+      <c r="B159" t="s">
+        <v>400</v>
+      </c>
+      <c r="C159" t="s">
+        <v>581</v>
+      </c>
+      <c r="D159">
+        <v>10</v>
+      </c>
+      <c r="E159" t="s">
+        <v>582</v>
+      </c>
+      <c r="F159">
+        <v>2010</v>
+      </c>
+      <c r="G159" t="s">
+        <v>583</v>
+      </c>
+      <c r="H159">
+        <v>0.72</v>
+      </c>
+      <c r="I159"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>