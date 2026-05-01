--- v3 (2026-03-26)
+++ v4 (2026-05-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -80,195 +80,192 @@
   <si>
     <t>Pavel Dmitriev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>52(4)</t>
   </si>
   <si>
     <t>10.1134/S1063782618040279</t>
   </si>
   <si>
     <t>Plasmonic anisotropic metasurfaces: from far-field measurements to near-field properties</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>https://doi.org/10.1117/12.2306801</t>
   </si>
   <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
-    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Valentin Milichko, E. A. Pidko</t>
+    <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
-    <t>Valentin Milichko, Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
+    <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
   </si>
   <si>
     <t>2D thermal map calculation and experimental study for optical heating of resonant non-plasmonic nanoparticles</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Valentin Milichko, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/dd.2017.8168050</t>
   </si>
   <si>
     <t>Metal-Dielectric Nanocavity for Real-Time Tracing Molecular Events with Temperature Feedback</t>
   </si>
   <si>
-    <t>Valentin Milichko, Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
+    <t>Dmitry Zuev, Georgiy Zograf, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>UNSP 1700227</t>
   </si>
   <si>
     <t>10.1002/lpor.201700227</t>
   </si>
   <si>
     <t>Resonant optical properties of crystalline silicon nanoparticles fabricated by laser ablation-based methods</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Valentin Milichko, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Sergey Makarov, Anton Samusev, Georgiy Zograf, Dmitry Zuev, Katherine Makarova, Mihail Petrov, Ivan Sinev, Maxim Gorlach, Kristina Frizyuk, Pavel Belov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>10.1063/1.4998078</t>
   </si>
   <si>
     <t>Resonant non-plasmonic nanoparticles for efficient temperature-feedback optical heating</t>
   </si>
   <si>
-    <t>Georgiy Zograf, Mihail Petrov, Dmitry Zuev, Pavel Dmitriev, Valentin Milichko, Sergey Makarov, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>2945-2952</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b00183</t>
   </si>
   <si>
     <t>Mid-infrared surface waves on a high aspect ratio nano-trench platform</t>
   </si>
   <si>
     <t>Andrey Bogdanov, Pavel Dmitriev, Pavel Belov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.7b00924</t>
   </si>
   <si>
     <t>Polarization and angle dependent enhancement of Raman scattering from silicon nanodisks</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Valentin Milichko, Pavel Belov, Ivan Mukhin</t>
+    <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>123-126</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756826</t>
   </si>
   <si>
     <t>Femtosecond laser transfer of silicon nanoparticles with enhanced Raman response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4954347</t>
   </si>
   <si>
     <t>Resonant Raman scattering from silicon nanopar ticles enhanced by magnetic response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Valentin Milichko, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>9721-9726</t>
   </si>
   <si>
     <t>10.1039/C5NR07965A</t>
   </si>
   <si>
     <t>Single-stage fabrication of low-loss dielectric nanoresonators from high-loss material</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012020</t>
   </si>
   <si>
     <t>Direct Femtosecond Laser Writing of Optical Nanoresonators</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Valentin Milichko, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/690/1/012021</t>
   </si>
   <si>
     <t>Laser fabrication of crystalline silicon nanoresonators from an amorphous film for low-loss all-dielectric nanophotonics</t>
   </si>
   <si>
     <t>5043-5048</t>
   </si>
   <si>
     <t>10.1039/C5NR06742A</t>
   </si>
   <si>
     <t>Antireflective properties of periodic nanopore arrays</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Anton Samusev, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354837</t>
   </si>
@@ -641,51 +638,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="254.652" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="126.112" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -891,392 +888,392 @@
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
         <v>1874</v>
       </c>
       <c r="E9">
         <v>40005</v>
       </c>
       <c r="F9">
         <v>2017</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>0.17</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F10">
         <v>2017</v>
       </c>
       <c r="G10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H10">
         <v>12.08</v>
       </c>
       <c r="I10">
         <v>7.45</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D11">
         <v>4</v>
       </c>
       <c r="E11">
         <v>2899</v>
       </c>
       <c r="F11">
         <v>2017</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H11">
         <v>6.88</v>
       </c>
       <c r="I11">
         <v>3.38</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F12">
         <v>2016</v>
       </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13">
         <v>1748</v>
       </c>
       <c r="E13">
         <v>30001</v>
       </c>
       <c r="F13">
         <v>2016</v>
       </c>
       <c r="G13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H13"/>
       <c r="I13">
         <v>0.18</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D14">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F14">
         <v>2016</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H14">
         <v>7.37</v>
       </c>
       <c r="I14">
         <v>2.79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D15">
         <v>690</v>
       </c>
       <c r="E15">
         <v>12020</v>
       </c>
       <c r="F15">
         <v>2016</v>
       </c>
       <c r="G15" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.25</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
         <v>69</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D16">
         <v>690</v>
       </c>
       <c r="E16">
         <v>12021</v>
       </c>
       <c r="F16">
         <v>2016</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0.25</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D17">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F17">
         <v>2015</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H17">
         <v>7.76</v>
       </c>
       <c r="I17">
         <v>2.77</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2015</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>78</v>
+      </c>
+      <c r="B19" t="s">
         <v>79</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D19">
         <v>106</v>
       </c>
       <c r="E19">
         <v>171913</v>
       </c>
       <c r="F19">
         <v>2015</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="H19">
         <v>3.14</v>
       </c>
       <c r="I19">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>15</v>
       </c>
       <c r="D20">
         <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F20">
         <v>2014</v>
       </c>
       <c r="G20" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H20">
         <v>0.74</v>
       </c>
       <c r="I20">
         <v>0.48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>1616</v>
       </c>
       <c r="E21">
         <v>8</v>
       </c>
       <c r="F21">
         <v>2014</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0.16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>1616</v>
       </c>
       <c r="E22">
         <v>326</v>
       </c>
       <c r="F22">
         <v>2014</v>
       </c>
       <c r="G22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>