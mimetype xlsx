--- v4 (2026-05-01)
+++ v5 (2026-06-22)
@@ -12,115 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Effective surface conductivity of optical hyperbolic metasurfaces: from far-field characterization to surface wave analysis</t>
   </si>
   <si>
     <t>Dmitry Permyakov, Pavel Dmitriev, Anton Samusev, Ivan Iorsh, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41598-018-32479-y</t>
   </si>
   <si>
+    <t>Plasmonic anisotropic metasurfaces: from far-field measurements to near-field properties</t>
+  </si>
+  <si>
+    <t>Proceedings of SPIE</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1117/12.2306801</t>
+  </si>
+  <si>
     <t>Experimental observation of Dyakonov plasmons in the mid-infrared</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Semiconductors</t>
   </si>
   <si>
     <t>52(4)</t>
   </si>
   <si>
     <t>10.1134/S1063782618040279</t>
   </si>
   <si>
-    <t>Plasmonic anisotropic metasurfaces: from far-field measurements to near-field properties</t>
-[...7 lines deleted...]
-  <si>
     <t>Multifunctional sensing with hybrid nanophotonic structures</t>
   </si>
   <si>
     <t>Dmitry Zuev,  Baranov D. G., Georgiy Zograf, Sergey Makarov, K. V. Volodina, Andrey Krasilin, Ivan Mukhin, Pavel Dmitriev, E. A. Pidko</t>
   </si>
   <si>
     <t>2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>1491-1493</t>
   </si>
   <si>
     <t>10.1109/piers.2017.8261982</t>
   </si>
   <si>
     <t>Hybrid nanocavity for molecular sensing</t>
   </si>
   <si>
     <t>Kristina Frizyuk, Pavel Dmitriev, Dmitry Zuev, Georgiy Zograf, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>2017 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>10.1109/comcas.2017.8244858</t>
@@ -194,138 +194,135 @@
   <si>
     <t>Pavel Dmitriev, Dmitry Permyakov, Sergey Makarov, Mihail Petrov, Pavel Belov, Ivan Mukhin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>123-126</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756826</t>
   </si>
   <si>
     <t>Femtosecond laser transfer of silicon nanoparticles with enhanced Raman response</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4954347</t>
   </si>
   <si>
     <t>Resonant Raman scattering from silicon nanopar ticles enhanced by magnetic response</t>
   </si>
   <si>
-    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov, Yuri Kivshar</t>
+    <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>9721-9726</t>
   </si>
   <si>
     <t>10.1039/C5NR07965A</t>
   </si>
   <si>
+    <t>Direct Femtosecond Laser Writing of Optical Nanoresonators</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/690/1/012021</t>
+  </si>
+  <si>
     <t>Single-stage fabrication of low-loss dielectric nanoresonators from high-loss material</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Sergey Makarov, Ivan Mukhin, Alexey Mozharov, Anton Samusev, Pavel Belov</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1088/1742-6596/690/1/012020</t>
   </si>
   <si>
-    <t>Direct Femtosecond Laser Writing of Optical Nanoresonators</t>
-[...7 lines deleted...]
-  <si>
     <t>Laser fabrication of crystalline silicon nanoresonators from an amorphous film for low-loss all-dielectric nanophotonics</t>
   </si>
   <si>
     <t>5043-5048</t>
   </si>
   <si>
     <t>10.1039/C5NR06742A</t>
   </si>
   <si>
     <t>Antireflective properties of periodic nanopore arrays</t>
   </si>
   <si>
     <t>Pavel Dmitriev, Dmitry Baranov, Ivan Mukhin, Anton Samusev, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>2015 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2015.7354837</t>
   </si>
   <si>
     <t>Broadband antireflective coatings based on two-dimensional arrays of subwavelength nanopores</t>
   </si>
   <si>
     <t>Dmitry Baranov, Pavel Dmitriev, Ivan Mukhin, Anton Samusev, Pavel Belov, Alexander Shalin</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4919589</t>
   </si>
   <si>
     <t>Effect of postgrowth techniques on the characteristics of triple-junction InGaP/Ga(In)As/Ge solar cells</t>
   </si>
   <si>
     <t>Pavel Dmitriev</t>
   </si>
   <si>
     <t>1217-1221</t>
   </si>
   <si>
     <t>10.1134/S1063782614090024</t>
   </si>
   <si>
+    <t>Photoelectric characteristics of InGaP/Ga(In)As/Ge solar cells fabricated with a single-stage wet chemical etching separation process</t>
+  </si>
+  <si>
+    <t>10.1063/1.4897088</t>
+  </si>
+  <si>
     <t>Current flow and efficiencies of concentrator InGaP/GaAs/Ge solar cells at temperatures below 300K</t>
   </si>
   <si>
     <t>10.1063/1.4897017</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1063/1.4897088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -711,99 +708,99 @@
       </c>
       <c r="D2">
         <v>8</v>
       </c>
       <c r="E2">
         <v>14135</v>
       </c>
       <c r="F2">
         <v>2018</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>4.01</v>
       </c>
       <c r="I2">
         <v>1.41</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="D3">
+        <v>10671</v>
       </c>
       <c r="E3">
-        <v>442</v>
+        <v>1067118</v>
       </c>
       <c r="F3">
         <v>2018</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="H3"/>
       <c r="I3">
-        <v>0.31</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>19</v>
       </c>
-      <c r="D4">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>1067118</v>
+        <v>442</v>
       </c>
       <c r="F4">
         <v>2018</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4"/>
+      <c r="H4">
+        <v>0.69</v>
+      </c>
       <c r="I4">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5">
         <v>2018</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
@@ -1025,255 +1022,255 @@
       </c>
       <c r="D14">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="F14">
         <v>2016</v>
       </c>
       <c r="G14" t="s">
         <v>63</v>
       </c>
       <c r="H14">
         <v>7.37</v>
       </c>
       <c r="I14">
         <v>2.79</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D15">
         <v>690</v>
       </c>
       <c r="E15">
-        <v>12020</v>
+        <v>12021</v>
       </c>
       <c r="F15">
         <v>2016</v>
       </c>
       <c r="G15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.25</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D16">
         <v>690</v>
       </c>
       <c r="E16">
-        <v>12021</v>
+        <v>12020</v>
       </c>
       <c r="F16">
         <v>2016</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H16"/>
       <c r="I16">
         <v>0.25</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F17">
         <v>2015</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H17">
         <v>7.76</v>
       </c>
       <c r="I17">
         <v>2.77</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2015</v>
       </c>
       <c r="G18" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" t="s">
         <v>78</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D19">
         <v>106</v>
       </c>
       <c r="E19">
         <v>171913</v>
       </c>
       <c r="F19">
         <v>2015</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H19">
         <v>3.14</v>
       </c>
       <c r="I19">
         <v>1.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D20">
         <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="F20">
         <v>2014</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H20">
         <v>0.74</v>
       </c>
       <c r="I20">
         <v>0.48</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>1616</v>
       </c>
       <c r="E21">
-        <v>8</v>
+        <v>326</v>
       </c>
       <c r="F21">
         <v>2014</v>
       </c>
       <c r="G21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H21"/>
       <c r="I21">
         <v>0.16</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>1616</v>
       </c>
       <c r="E22">
-        <v>326</v>
+        <v>8</v>
       </c>
       <c r="F22">
         <v>2014</v>
       </c>
       <c r="G22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H22"/>
       <c r="I22">
         <v>0.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>