--- v2 (2026-04-04)
+++ v3 (2026-06-13)
@@ -215,63 +215,63 @@
   <si>
     <t>Excitation of a homogeneous dielectric sphere by a point electric dipole</t>
   </si>
   <si>
     <t>Roman Gaponenko,   Ilia L. Rasskazov, Alexander Moroz, Dmitry Pidgayko, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
   </si>
   <si>
     <t>012043</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012043</t>
   </si>
   <si>
     <t>Harnessing superdirectivity in dielectric spherical multilayer antennas</t>
   </si>
   <si>
     <t>Roman Gaponenko, Alexander Moroz, Ilia L. Rasskazov, Konstantin Ladutenko, Alexey Shcherbakov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.195406</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Resonant Dielectric Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Tatiana Itina, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>SMUTHI: A python package for the simulation of light scattering by multiple particles near or between planar interfaces</t>
   </si>
   <si>
     <t>Amos Egel, Krzysztof M. Czajkowski, Dominik Theobald, Konstantin Ladutenko, Alexey S. Kuznetsov, Lorenzo Pattelli</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2021.107846</t>
   </si>
   <si>
     <t>Giant Enhancement of Radiative Recombination in Perovskite Light-Emitting Diodes with Plasmonic Core-Shell Nanoparticles</t>
   </si>
   <si>
     <t>Mikhail Masharin, Aleksander Berestennikov, Daniele Barettin, Pavel Voroshilov, Konstantin Ladutenko, Aldo Di Carlo, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
@@ -302,63 +302,63 @@
   <si>
     <t>020099</t>
   </si>
   <si>
     <t>10.1063/5.0032562</t>
   </si>
   <si>
     <t>Polarization-controlled selective excitation of Mie resonances in a dielectric nanoparticle on a coated substrate</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Zarina Sadrieva, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.245406</t>
   </si>
   <si>
     <t>Multipole engineering for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.195129</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>10.1002/adma.202003804</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Individual Subwavelength Dielectric Resonators</t>
   </si>
   <si>
-    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Mikhail Odit, Elizaveta Melik-Gaykazyan, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2020.fm2d.1</t>
   </si>
   <si>
     <t>Hollow Gold Nanoparticles Produced by Femtosecond Laser Irradiation</t>
   </si>
   <si>
     <t>Juan Carlos Castro-Palacio, Konstantin Ladutenko, Alejandro Prada, Guillermo González-Rubio, Pablo Díaz-Núñez, Andrés Guerrero-Martínez, Pedro Fernández de Córdoba, Jorge J Kohanoff, José Manuel Perlado, Antonio Rivera</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>5108-5114</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.0c01233</t>
   </si>
   <si>
     <t>Sublayer induced enhancement of electric and magnetic dipole scattering of dielectric nanoparticles</t>
   </si>
   <si>
     <t>012133</t>
   </si>