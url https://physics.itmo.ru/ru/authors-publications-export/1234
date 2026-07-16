--- v3 (2026-06-13)
+++ v4 (2026-07-16)
@@ -257,75 +257,75 @@
   <si>
     <t>10.1364/cleo_qels.2021.fm3i.6</t>
   </si>
   <si>
     <t>SMUTHI: A python package for the simulation of light scattering by multiple particles near or between planar interfaces</t>
   </si>
   <si>
     <t>Amos Egel, Krzysztof M. Czajkowski, Dominik Theobald, Konstantin Ladutenko, Alexey S. Kuznetsov, Lorenzo Pattelli</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2021.107846</t>
   </si>
   <si>
     <t>Giant Enhancement of Radiative Recombination in Perovskite Light-Emitting Diodes with Plasmonic Core-Shell Nanoparticles</t>
   </si>
   <si>
     <t>Mikhail Masharin, Aleksander Berestennikov, Daniele Barettin, Pavel Voroshilov, Konstantin Ladutenko, Aldo Di Carlo, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11010045</t>
   </si>
   <si>
+    <t>Anapole electric dipole modes for a dielectric sphere</t>
+  </si>
+  <si>
+    <t>Sofiya Ponomareva, Egor Gurvitz, Konstantin Ladutenko, A. M. Miroshnichenko, Alexander Shalin</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020099</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032562</t>
+  </si>
+  <si>
     <t>Polarization driven control over scattering of a silicon nanoparticle on one-layered substrate</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020097</t>
   </si>
   <si>
     <t>10.1063/5.0031956</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0032562</t>
   </si>
   <si>
     <t>Polarization-controlled selective excitation of Mie resonances in a dielectric nanoparticle on a coated substrate</t>
   </si>
   <si>
     <t>Dmitry Pidgayko, Zarina Sadrieva, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.245406</t>
   </si>
   <si>
     <t>Multipole engineering for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.195129</t>
   </si>
   <si>
     <t>Observation of Supercavity Modes in Subwavelength Dielectric Resonators</t>
   </si>
   <si>
     <t>Mikhail Odit, Sergey Gladishev, Konstantin Ladutenko, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
@@ -1594,51 +1594,51 @@
       </c>
       <c r="D26">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>105</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>106</v>
       </c>
       <c r="H26">
         <v>6.71</v>
       </c>
       <c r="I26">
         <v>2.98</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>1461</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="F27">
         <v>2020</v>
       </c>
       <c r="G27" t="s">
         <v>109</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.23</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>110</v>
       </c>