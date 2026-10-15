--- v7 (2026-09-06)
+++ v8 (2026-10-15)
@@ -350,80 +350,80 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262431</t>
+  </si>
+  <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1088/1742-6596/929/1/012066</t>
   </si>
   <si>
     <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
   </si>
   <si>
     <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>JTh2A. 13</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
-    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
-[...7 lines deleted...]
-  <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
@@ -440,66 +440,66 @@
   <si>
     <t>Anastasia Zalogina, Dmitry Zuev, Roman Savelev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998131</t>
   </si>
   <si>
     <t>Dynamically reconfigurable metal-semiconductor Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.235409</t>
   </si>
   <si>
     <t>Modifying magnetic dipole spontaneous emission with nanophotonic structures</t>
   </si>
   <si>
     <t>Roman Savelev, Sergey Li</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201600268</t>
   </si>
   <si>
+    <t>Dielectric Yagi-Uda nanoantennas driven by electron-hole plasma photoexcitation</t>
+  </si>
+  <si>
+    <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/917/6/062054</t>
+  </si>
+  <si>
     <t>Dielectric chain driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>2017 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>10.1109/DD.2017.8168026</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1088/1742-6596/917/6/062054</t>
   </si>
   <si>
     <t>Solitary waves in chains of silicon nanoparticles</t>
   </si>
   <si>
     <t>Roman Savelev, Alexey Yulin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>367-372</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
@@ -1726,106 +1726,106 @@
       <c r="D27">
         <v>1092</v>
       </c>
       <c r="E27">
         <v>12128</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
         <v>111</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.24</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D28"/>
       <c r="E28">
-        <v>12066</v>
+        <v>3858</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>113</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>110</v>
+      </c>
+      <c r="D29">
+        <v>929</v>
+      </c>
+      <c r="E29">
+        <v>12066</v>
+      </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" t="s">
         <v>120</v>
       </c>
-      <c r="D30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E30"/>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>122</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>32</v>
       </c>
       <c r="D31">
         <v>98</v>
       </c>
       <c r="E31">
         <v>45415</v>
       </c>
@@ -1968,92 +1968,92 @@
       </c>
       <c r="D36">
         <v>11</v>
       </c>
       <c r="E36">
         <v>1600268</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
         <v>141</v>
       </c>
       <c r="H36">
         <v>8.53</v>
       </c>
       <c r="I36">
         <v>4.23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>142</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="C37" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="E37"/>
+        <v>110</v>
+      </c>
+      <c r="D37">
+        <v>917</v>
+      </c>
+      <c r="E37">
+        <v>62054</v>
+      </c>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
         <v>144</v>
       </c>
       <c r="H37"/>
-      <c r="I37"/>
+      <c r="I37">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>145</v>
       </c>
       <c r="B38" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" t="s">
         <v>146</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D38"/>
+      <c r="E38"/>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>147</v>
       </c>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>148</v>
       </c>
       <c r="B39" t="s">
         <v>149</v>
       </c>
       <c r="C39" t="s">
         <v>150</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
         <v>152</v>
       </c>
       <c r="H39"/>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">