--- v2 (2026-03-12)
+++ v3 (2026-04-08)
@@ -179,51 +179,51 @@
   <si>
     <t>ACS Nano</t>
   </si>
   <si>
     <t>4854-4861</t>
   </si>
   <si>
     <t>10.1021/acsnano.2c11509</t>
   </si>
   <si>
     <t>Collective states with high quality factors in chains of dielectric resonators</t>
   </si>
   <si>
     <t>Mikhail Mikhailovskii, Roman Savelev, Mikhail Sidorenko, Zarina Sadrieva, Andrey Bogdanov, Mihail Petrov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>10.18721/JPM.153.341</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Unidirectional coupling of a quantum emitter to a subwavelength grating waveguide with an engineered stationary inflection point</t>
   </si>
   <si>
     <t>Ilya Volkov, Roman Savelev</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.245408</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
     <t>Roman Savelev, Yuri Kivshar, Mihail Petrov</t>
   </si>
@@ -329,90 +329,90 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
+  </si>
+  <si>
+    <t>10.1109/PIERS.2017.8262431</t>
+  </si>
+  <si>
+    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/929/1/012066</t>
+  </si>
+  <si>
     <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>JTh2A. 13</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
-    <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
-[...13 lines deleted...]
-  <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
-    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Valentin Milichko, Sergey Makarov, Dmitry Zuev</t>
+    <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>10.1103/PhysRevApplied.9.014015</t>
   </si>
   <si>
     <t>Effect of dipole orientation on Purcell factor for the quantum emitter near silicon nanoparticle</t>
   </si>
@@ -968,51 +968,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="305.497" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1651,112 +1651,112 @@
       </c>
       <c r="E25">
         <v>12128</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26"/>
+      <c r="D26"/>
+      <c r="E26">
+        <v>3858</v>
+      </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>103</v>
+      </c>
+      <c r="D27">
+        <v>929</v>
+      </c>
       <c r="E27">
-        <v>3858</v>
+        <v>12066</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>103</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D28" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28"/>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>23</v>
       </c>
       <c r="D29">
         <v>98</v>
       </c>
       <c r="E29">
         <v>45415</v>
       </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>116</v>
       </c>
       <c r="H29">
         <v>3.74</v>