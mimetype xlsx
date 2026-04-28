--- v3 (2026-04-08)
+++ v4 (2026-04-28)
@@ -329,78 +329,78 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
+  </si>
+  <si>
+    <t>JTh2A. 13</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
+  </si>
+  <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012066</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
@@ -1651,112 +1651,112 @@
       </c>
       <c r="E25">
         <v>12128</v>
       </c>
       <c r="F25">
         <v>2018</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.24</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
         <v>107</v>
       </c>
-      <c r="D26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D26" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>111</v>
+      </c>
+      <c r="D27"/>
       <c r="E27">
-        <v>12066</v>
+        <v>3858</v>
       </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="H27"/>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
+      <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="E28"/>
+        <v>103</v>
+      </c>
+      <c r="D28">
+        <v>929</v>
+      </c>
+      <c r="E28">
+        <v>12066</v>
+      </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
       <c r="H28"/>
-      <c r="I28"/>
+      <c r="I28">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>23</v>
       </c>
       <c r="D29">
         <v>98</v>
       </c>
       <c r="E29">
         <v>45415</v>
       </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>116</v>
       </c>
       <c r="H29">
         <v>3.74</v>