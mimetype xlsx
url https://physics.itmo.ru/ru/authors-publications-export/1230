--- v5 (2026-05-30)
+++ v6 (2026-07-13)
@@ -338,78 +338,78 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
+  </si>
+  <si>
+    <t>JTh2A. 13</t>
+  </si>
+  <si>
+    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
+  </si>
+  <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
     <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
   </si>
   <si>
     <t>10.1088/1742-6596/929/1/012066</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
@@ -1687,112 +1687,112 @@
       </c>
       <c r="E26">
         <v>12128</v>
       </c>
       <c r="F26">
         <v>2018</v>
       </c>
       <c r="G26" t="s">
         <v>107</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.24</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
-      <c r="D27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D27" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="D28"/>
       <c r="E28">
-        <v>12066</v>
+        <v>3858</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H28"/>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
+      <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="E29"/>
+        <v>106</v>
+      </c>
+      <c r="D29">
+        <v>929</v>
+      </c>
+      <c r="E29">
+        <v>12066</v>
+      </c>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29"/>
-      <c r="I29"/>
+      <c r="I29">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>118</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30">
         <v>98</v>
       </c>
       <c r="E30">
         <v>45415</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
         <v>119</v>
       </c>
       <c r="H30">
         <v>3.74</v>