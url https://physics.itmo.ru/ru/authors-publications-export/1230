--- v6 (2026-07-13)
+++ v7 (2026-09-06)
@@ -12,79 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Emergence ofTransverse Optical Spin in a Subwavelength Grating Ring Resonator</t>
+  </si>
+  <si>
+    <t>Nikita Iukhtanov, Chao Sun, Georgiy Kurganov, Dmitry Zhirihin, Andrey Bogdanov, Roman Savelev</t>
+  </si>
+  <si>
+    <t>ACS Photonics</t>
+  </si>
+  <si>
+    <t>3369-3377</t>
+  </si>
+  <si>
+    <t>10.1021/acsphotonics.6c00385</t>
+  </si>
+  <si>
     <t>Optical isolator based on a subwavelength integrated optical metawaveguide</t>
   </si>
   <si>
     <t>Nikita Iukhtanov, Roman Savelev, Ilya Volkov, Mikhail Rybin, Mihail Petrov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0315674</t>
   </si>
   <si>
     <t>Planar Bragg microcavities with embedded monolayer semiconductor for strong exciton–photon coupling</t>
   </si>
   <si>
     <t>Alexey Mikhin, Albert Seredin, Roman Savelev, Anton Samusev, Vasily Kravtsov</t>
   </si>
   <si>
     <t>Journal of Optics</t>
   </si>
   <si>
     <t>10.1088/2040-8986/ae2634</t>
   </si>
   <si>
     <t>Ultrafast all-optical switching in nonlinear 3R-MoS2 van der Waals metasurfaces</t>
@@ -215,53 +230,50 @@
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Unidirectional coupling of a quantum emitter to a subwavelength grating waveguide with an engineered stationary inflection point</t>
   </si>
   <si>
     <t>Ilya Volkov, Roman Savelev</t>
   </si>
   <si>
     <t>10.1103/physrevb.104.245408</t>
   </si>
   <si>
     <t>High-Q Localized States in Finite Arrays of Subwavelength Resonators</t>
   </si>
   <si>
     <t>Roman Savelev, Mihail Petrov</t>
   </si>
   <si>
-    <t>ACS Photonics</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1021/acsphotonics.1c01262</t>
   </si>
   <si>
     <t>High-Q localized states in finite extent arrays of Mie resonators</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics</t>
   </si>
   <si>
     <t>10.1364/cleo_qels.2021.fth4i.2</t>
   </si>
   <si>
     <t>Comparison of GaP and Si nanoantennas for optical emission control</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Dmitry Zuev</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B</t>
   </si>
   <si>
     <t>10.1364/josab.424771</t>
   </si>
   <si>
     <t>Coupling of Germanium Quantum Dots with Collective Sub-radiant Modes of Silicon Nanopillar Arrays</t>
@@ -338,80 +350,80 @@
   <si>
     <t>Analogue of the Kerker effect for localized modes of discrete high-index dielectric nanowaveguides</t>
   </si>
   <si>
     <t>Roman Savelev, Vitaly Yaroshenko, Mihail Petrov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.5087248</t>
   </si>
   <si>
     <t>Topological interface states due to spontaneous symmetry breaking in a chain of anharmonic oscillators</t>
   </si>
   <si>
     <t>Roman Savelev, Maxim Gorlach, Alexander Poddubny</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012128</t>
   </si>
   <si>
+    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
+  </si>
+  <si>
+    <t>Roman Savelev, Olga Sergaeva</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/929/1/012066</t>
+  </si>
+  <si>
     <t>Nonlinear core-shell Yagi-Uda nanoantenna for highly tunable directive emission</t>
   </si>
   <si>
-    <t>Roman Savelev, Olga Sergaeva</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE - 2017 Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>JTh2A. 13</t>
   </si>
   <si>
     <t>10.1364/CLEO_AT.2017.JTh2A.13</t>
   </si>
   <si>
     <t>Ultrafast tunable hybrid Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>IEEE - 2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262431</t>
   </si>
   <si>
-    <t>Core-shell Yagi-Uda nanoantenna for highly efficient and directive emission</t>
-[...4 lines deleted...]
-  <si>
     <t>Topological interface states mediated by spontaneous symmetry breaking</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.045415</t>
   </si>
   <si>
     <t>Purcell effect in active diamond nanoantennas</t>
   </si>
   <si>
     <t>Anastasia Zalogina, Roman Savelev, Georgiy Zograf, Filipp Komissarenko, Sergey Makarov, Dmitry Zuev</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>8721-8727</t>
   </si>
   <si>
     <t>10.1039/C7NR07953B</t>
   </si>
   <si>
     <t>All-Optical Switching and Unidirectional Plasmon Launching with Nonlinear Dielectric Nanoantennas</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov</t>
@@ -428,66 +440,66 @@
   <si>
     <t>Anastasia Zalogina, Dmitry Zuev, Roman Savelev, Sergey Makarov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4998131</t>
   </si>
   <si>
     <t>Dynamically reconfigurable metal-semiconductor Yagi-Uda nanoantenna</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.235409</t>
   </si>
   <si>
     <t>Modifying magnetic dipole spontaneous emission with nanophotonic structures</t>
   </si>
   <si>
     <t>Roman Savelev, Sergey Li</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.201600268</t>
   </si>
   <si>
+    <t>Dielectric chain driven by electron-hole plasma photoexcitation</t>
+  </si>
+  <si>
+    <t>2017 Days on Diffraction (DD)</t>
+  </si>
+  <si>
+    <t>10.1109/DD.2017.8168026</t>
+  </si>
+  <si>
     <t>Dielectric Yagi-Uda nanoantennas driven by electron-hole plasma photoexcitation</t>
   </si>
   <si>
     <t>Sergey Li, Sergey Lepeshov, Roman Savelev, Dmitry Baranov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1088/1742-6596/917/6/062054</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.1109/DD.2017.8168026</t>
   </si>
   <si>
     <t>Solitary waves in chains of silicon nanoparticles</t>
   </si>
   <si>
     <t>Roman Savelev, Alexey Yulin</t>
   </si>
   <si>
     <t>2016 Days on Diffraction (DD)</t>
   </si>
   <si>
     <t>367-372</t>
   </si>
   <si>
     <t>10.1109/DD.2016.7756875</t>
   </si>
   <si>
     <t>Solitary Waves in Chains of High-index Dielectric Nanoparticles</t>
   </si>
   <si>
     <t>3 (10)</t>
   </si>
   <si>
     <t>1869–1876</t>
   </si>
@@ -968,51 +980,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I52"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="283.074" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -1027,1397 +1039,1426 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="E2"/>
+        <v>13</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
+      </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>3.79</v>
+        <v>7.53</v>
       </c>
       <c r="I2">
-        <v>1.18</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>2.52</v>
+        <v>3.79</v>
       </c>
       <c r="I3">
-        <v>0.92</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E4"/>
+        <v>27</v>
+      </c>
+      <c r="E4">
+        <v>125104</v>
+      </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="I4"/>
+        <v>21</v>
+      </c>
+      <c r="H4">
+        <v>2.52</v>
+      </c>
+      <c r="I4">
+        <v>0.92</v>
+      </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5">
-        <v>110</v>
+        <v>2</v>
       </c>
       <c r="E5"/>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6">
-        <v>3.91</v>
+        <v>3.14</v>
       </c>
       <c r="I6">
-        <v>1.54</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D7">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H7">
-        <v>3.97</v>
+        <v>3.91</v>
       </c>
       <c r="I7">
-        <v>1.04</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D8">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>36</v>
       </c>
       <c r="H8">
-        <v>7.92</v>
+        <v>3.97</v>
       </c>
       <c r="I8">
-        <v>2.12</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="D9"/>
-      <c r="E9"/>
+      <c r="D9">
+        <v>13</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
       <c r="F9">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>41</v>
+      </c>
+      <c r="H9">
+        <v>7.92</v>
+      </c>
+      <c r="I9">
+        <v>2.12</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2023</v>
       </c>
       <c r="G10" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H11">
-        <v>3.97</v>
+        <v>12.26</v>
       </c>
       <c r="I11">
-        <v>1.03</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
       <c r="D12">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>122</v>
+      </c>
+      <c r="E12">
+        <v>101101</v>
       </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
-        <v>18.03</v>
+        <v>3.97</v>
       </c>
       <c r="I12">
-        <v>4.61</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="E13"/>
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>56</v>
+      </c>
       <c r="F13">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="I13"/>
+        <v>57</v>
+      </c>
+      <c r="H13">
+        <v>18.03</v>
+      </c>
+      <c r="I13">
+        <v>4.61</v>
+      </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
         <v>61</v>
       </c>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="D15">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="E15"/>
+        <v>5</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
       <c r="F15">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H15">
-        <v>3.91</v>
+        <v>6.14</v>
       </c>
       <c r="I15">
-        <v>1.54</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D16"/>
+        <v>32</v>
+      </c>
+      <c r="D16">
+        <v>104</v>
+      </c>
       <c r="E16"/>
       <c r="F16">
         <v>2021</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
-        <v>7.08</v>
+        <v>3.91</v>
       </c>
       <c r="I16">
-        <v>2.27</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="I17"/>
+        <v>72</v>
+      </c>
+      <c r="H17">
+        <v>7.08</v>
+      </c>
+      <c r="I17">
+        <v>2.27</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>74</v>
       </c>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>2021</v>
       </c>
       <c r="G18" t="s">
         <v>75</v>
       </c>
-      <c r="H18">
-[...4 lines deleted...]
-      </c>
+      <c r="H18"/>
+      <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H19">
-        <v>7.53</v>
+        <v>2.11</v>
       </c>
       <c r="I19">
-        <v>2.74</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
       <c r="F20">
         <v>2020</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="H20"/>
+        <v>82</v>
+      </c>
+      <c r="H20">
+        <v>7.53</v>
+      </c>
       <c r="I20">
-        <v>0.19</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D21">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="E21"/>
+        <v>2300</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
       <c r="F21">
         <v>2020</v>
       </c>
       <c r="G21" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="H21"/>
       <c r="I21">
-        <v>1.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>32</v>
       </c>
       <c r="D22">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="E22"/>
       <c r="F22">
         <v>2020</v>
       </c>
       <c r="G22" t="s">
         <v>89</v>
       </c>
       <c r="H22">
-        <v>2.18</v>
+        <v>4.04</v>
       </c>
       <c r="I22">
-        <v>0.85</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>92</v>
       </c>
       <c r="D23">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23">
+        <v>1065</v>
+      </c>
+      <c r="F23">
+        <v>2020</v>
+      </c>
+      <c r="G23" t="s">
         <v>93</v>
       </c>
-      <c r="F23">
-[...4 lines deleted...]
-      </c>
       <c r="H23">
-        <v>0.64</v>
+        <v>2.18</v>
       </c>
       <c r="I23">
-        <v>0.3</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>96</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>53</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F24">
         <v>2019</v>
       </c>
       <c r="G24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="I24"/>
+        <v>98</v>
+      </c>
+      <c r="H24">
+        <v>0.64</v>
+      </c>
+      <c r="I24">
+        <v>0.3</v>
+      </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
+        <v>99</v>
+      </c>
+      <c r="B25" t="s">
         <v>100</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>101</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25">
+        <v>10</v>
+      </c>
+      <c r="E25" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>123104</v>
       </c>
       <c r="F25">
         <v>2019</v>
       </c>
       <c r="G25" t="s">
         <v>103</v>
       </c>
-      <c r="H25">
-[...4 lines deleted...]
-      </c>
+      <c r="H25"/>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>106</v>
       </c>
       <c r="D26">
-        <v>1092</v>
+        <v>125</v>
       </c>
       <c r="E26">
-        <v>12128</v>
+        <v>123104</v>
       </c>
       <c r="F26">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G26" t="s">
         <v>107</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>2.29</v>
+      </c>
       <c r="I26">
-        <v>0.24</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="s">
         <v>110</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27"/>
+      <c r="D27">
+        <v>1092</v>
+      </c>
+      <c r="E27">
+        <v>12128</v>
+      </c>
       <c r="F27">
         <v>2018</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H27"/>
-      <c r="I27"/>
+      <c r="I27">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
         <v>113</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="D28"/>
+        <v>110</v>
+      </c>
+      <c r="D28">
+        <v>929</v>
+      </c>
       <c r="E28">
-        <v>3858</v>
+        <v>12066</v>
       </c>
       <c r="F28">
         <v>2018</v>
       </c>
       <c r="G28" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H28"/>
-      <c r="I28"/>
+      <c r="I28">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>115</v>
+      </c>
+      <c r="B29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" t="s">
         <v>116</v>
       </c>
-      <c r="B29" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="D29" t="s">
+        <v>117</v>
+      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>2018</v>
       </c>
       <c r="G29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H29"/>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
+      <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="D30"/>
       <c r="E30">
-        <v>45415</v>
+        <v>3858</v>
       </c>
       <c r="F30">
         <v>2018</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>32</v>
       </c>
       <c r="D31">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>98</v>
+      </c>
+      <c r="E31">
+        <v>45415</v>
       </c>
       <c r="F31">
         <v>2018</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H31">
-        <v>6.97</v>
+        <v>3.74</v>
       </c>
       <c r="I31">
-        <v>2.4</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" t="s">
         <v>125</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>126</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>14015</v>
       </c>
       <c r="F32">
         <v>2018</v>
       </c>
       <c r="G32" t="s">
         <v>128</v>
       </c>
       <c r="H32">
-        <v>4.53</v>
+        <v>6.97</v>
       </c>
       <c r="I32">
-        <v>1.94</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>130</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="D33">
-        <v>1874</v>
+        <v>9</v>
       </c>
       <c r="E33">
-        <v>40058</v>
+        <v>14015</v>
       </c>
       <c r="F33">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G33" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="H33"/>
+        <v>132</v>
+      </c>
+      <c r="H33">
+        <v>4.53</v>
+      </c>
       <c r="I33">
-        <v>0.17</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="D34">
-        <v>95</v>
+        <v>1874</v>
       </c>
       <c r="E34">
-        <v>235409</v>
+        <v>40058</v>
       </c>
       <c r="F34">
         <v>2017</v>
       </c>
       <c r="G34" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H34"/>
       <c r="I34">
-        <v>2.34</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
-        <v>135</v>
+        <v>113</v>
       </c>
       <c r="C35" t="s">
-        <v>136</v>
+        <v>32</v>
       </c>
       <c r="D35">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E35">
-        <v>1600268</v>
+        <v>235409</v>
       </c>
       <c r="F35">
         <v>2017</v>
       </c>
       <c r="G35" t="s">
         <v>137</v>
       </c>
       <c r="H35">
-        <v>8.53</v>
+        <v>3.81</v>
       </c>
       <c r="I35">
-        <v>4.23</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>139</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="D36">
-        <v>917</v>
+        <v>11</v>
       </c>
       <c r="E36">
-        <v>62054</v>
+        <v>1600268</v>
       </c>
       <c r="F36">
         <v>2017</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>141</v>
+      </c>
+      <c r="H36">
+        <v>8.53</v>
+      </c>
       <c r="I36">
-        <v>0.24</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37">
         <v>2017</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C38" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="E38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38">
+        <v>917</v>
+      </c>
+      <c r="E38">
+        <v>62054</v>
+      </c>
+      <c r="F38">
+        <v>2017</v>
+      </c>
+      <c r="G38" t="s">
         <v>147</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38"/>
-      <c r="I38"/>
+      <c r="I38">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
+        <v>148</v>
+      </c>
+      <c r="B39" t="s">
         <v>149</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>150</v>
       </c>
+      <c r="D39"/>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
         <v>152</v>
       </c>
-      <c r="H39">
-[...4 lines deleted...]
-      </c>
+      <c r="H39"/>
+      <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>153</v>
       </c>
       <c r="B40" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
-      <c r="D40">
-[...3 lines deleted...]
-        <v>211105</v>
+      <c r="D40" t="s">
+        <v>154</v>
+      </c>
+      <c r="E40" t="s">
+        <v>155</v>
       </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H40">
-        <v>3.41</v>
+        <v>6.76</v>
       </c>
       <c r="I40">
-        <v>1.67</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-      <c r="E41"/>
+        <v>16</v>
+      </c>
+      <c r="D41">
+        <v>108</v>
+      </c>
+      <c r="E41">
+        <v>211105</v>
+      </c>
       <c r="F41">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G41" t="s">
         <v>159</v>
       </c>
-      <c r="H41"/>
-      <c r="I41"/>
+      <c r="H41">
+        <v>3.41</v>
+      </c>
+      <c r="I41">
+        <v>1.67</v>
+      </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
-[...6 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="D42"/>
+      <c r="E42"/>
       <c r="F42">
         <v>2015</v>
       </c>
       <c r="G42" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="H42"/>
       <c r="I42"/>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>32</v>
       </c>
       <c r="D43">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>92</v>
+      </c>
+      <c r="E43">
+        <v>155415</v>
       </c>
       <c r="F43">
         <v>2015</v>
       </c>
       <c r="G43" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H43">
-        <v>0.64</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.72</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
+        <v>167</v>
+      </c>
+      <c r="B44" t="s">
         <v>168</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>169</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44">
+        <v>119</v>
+      </c>
+      <c r="E44" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>950203</v>
       </c>
       <c r="F44">
         <v>2015</v>
       </c>
       <c r="G44" t="s">
         <v>171</v>
       </c>
-      <c r="H44"/>
+      <c r="H44">
+        <v>0.64</v>
+      </c>
       <c r="I44">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>173</v>
       </c>
       <c r="C45" t="s">
         <v>174</v>
       </c>
       <c r="D45">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="E45" t="s">
+        <v>9502</v>
+      </c>
+      <c r="E45">
+        <v>950203</v>
+      </c>
+      <c r="F45">
+        <v>2015</v>
+      </c>
+      <c r="G45" t="s">
         <v>175</v>
       </c>
-      <c r="F45">
-[...7 lines deleted...]
-      </c>
+      <c r="H45"/>
       <c r="I45">
-        <v>0.76</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
         <v>177</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>178</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>181116</v>
+        <v>100</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
       </c>
       <c r="F46">
         <v>2014</v>
       </c>
       <c r="G46" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H46">
-        <v>3.3</v>
+        <v>1.36</v>
       </c>
       <c r="I46">
-        <v>1.86</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B47" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C47" t="s">
-        <v>174</v>
+        <v>16</v>
       </c>
       <c r="D47">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>105</v>
+      </c>
+      <c r="E47">
+        <v>181116</v>
       </c>
       <c r="F47">
         <v>2014</v>
       </c>
       <c r="G47" t="s">
         <v>183</v>
       </c>
       <c r="H47">
-        <v>1.36</v>
+        <v>3.3</v>
       </c>
       <c r="I47">
-        <v>0.76</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>184</v>
       </c>
       <c r="B48" t="s">
         <v>185</v>
       </c>
       <c r="C48" t="s">
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="D48">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>35435</v>
+        <v>100</v>
+      </c>
+      <c r="E48" t="s">
+        <v>186</v>
       </c>
       <c r="F48">
         <v>2014</v>
       </c>
       <c r="G48" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H48">
-        <v>3.74</v>
-[...1 lines deleted...]
-      <c r="I48"/>
+        <v>1.36</v>
+      </c>
+      <c r="I48">
+        <v>0.76</v>
+      </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B49" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D49">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>89</v>
+      </c>
+      <c r="E49">
+        <v>35435</v>
       </c>
       <c r="F49">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G49" t="s">
         <v>190</v>
       </c>
       <c r="H49">
-        <v>3.66</v>
+        <v>3.74</v>
       </c>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>191</v>
       </c>
       <c r="B50" t="s">
         <v>192</v>
       </c>
       <c r="C50" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="D50">
-        <v>1475</v>
+        <v>87</v>
       </c>
       <c r="E50" t="s">
         <v>193</v>
       </c>
       <c r="F50">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G50" t="s">
         <v>194</v>
       </c>
-      <c r="H50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H50">
+        <v>3.66</v>
+      </c>
+      <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>195</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="C51" t="s">
-        <v>196</v>
+        <v>85</v>
       </c>
       <c r="D51">
-        <v>114</v>
+        <v>1475</v>
       </c>
       <c r="E51" t="s">
         <v>197</v>
       </c>
       <c r="F51">
         <v>2012</v>
       </c>
       <c r="G51" t="s">
         <v>198</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
+      <c r="H51"/>
       <c r="I51">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>199</v>
       </c>
       <c r="B52" t="s">
+        <v>185</v>
+      </c>
+      <c r="C52" t="s">
         <v>200</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>114</v>
+      </c>
+      <c r="E52" t="s">
         <v>201</v>
       </c>
-      <c r="D52">
+      <c r="F52">
+        <v>2012</v>
+      </c>
+      <c r="G52" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52">
+        <v>0.92</v>
+      </c>
+      <c r="I52">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>204</v>
+      </c>
+      <c r="C53" t="s">
+        <v>205</v>
+      </c>
+      <c r="D53">
         <v>11</v>
       </c>
-      <c r="E52" t="s">
-[...2 lines deleted...]
-      <c r="F52">
+      <c r="E53" t="s">
+        <v>206</v>
+      </c>
+      <c r="F53">
         <v>2011</v>
       </c>
-      <c r="G52"/>
-[...1 lines deleted...]
-      <c r="I52"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>