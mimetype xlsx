--- v1 (2025-11-19)
+++ v2 (2026-06-14)
@@ -12,311 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Electromagnetics of deeply subwavelength metamaterial particles</t>
+  </si>
+  <si>
+    <t>Aleksandr Makarenko, Maxim A. Yurkin, Alexey Shcherbakov, Mikhail Lapine</t>
+  </si>
+  <si>
+    <t>Physical Review B</t>
+  </si>
+  <si>
+    <t>10.1103/5tkn-vst4</t>
+  </si>
+  <si>
     <t>Current trends and nonlinear effects in multilayered metamaterials—FF-1:IL01</t>
   </si>
   <si>
     <t>Mikhail Lapine, Maxim Gorlach</t>
   </si>
   <si>
     <t>Ceramics International</t>
   </si>
   <si>
     <t>10.1016/j.ceramint.2023.01.037</t>
   </si>
   <si>
     <t>Detunable Wire Metasurface for Applications in Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Alena Shchelokova, Pavel Seregin,  D.A. Powell,  A.G. Webb, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>Bulletin of the Russian Academy of Sciences: Physics</t>
   </si>
   <si>
     <t>S216–S221</t>
   </si>
   <si>
     <t>10.3103/S1062873822701040</t>
   </si>
   <si>
     <t>Boundary conditions for the effective-medium description of subwavelength multilayered structures</t>
   </si>
   <si>
     <t>Maxim Gorlach, Mikhail Lapine</t>
   </si>
   <si>
-    <t>Physical Review B</t>
-[...1 lines deleted...]
-  <si>
     <t>075127</t>
   </si>
   <si>
     <t>10.1103/physrevb.101.075127</t>
   </si>
   <si>
     <t>Nonlinear symmetry breaking in photometamaterials</t>
   </si>
   <si>
     <t>Maxim Gorlach, Alexey Slobozhanyuk, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.97.115119</t>
   </si>
   <si>
     <t>Metamaterial control of stimulated Brillouin scattering</t>
   </si>
   <si>
     <t>M. J. A. Smith, B. T. Kuhlmey, C. M. de Sterke, C. Wolff, Mikhail Lapine, C. G. Poulton</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.41.002338</t>
   </si>
   <si>
     <t>Nonlocal homogenization for nonlinear metamaterials</t>
   </si>
   <si>
-    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Yuri Kivshar, Pavel Belov</t>
+    <t>Maxim Gorlach, Tatiana Voytova, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.93.165125</t>
   </si>
   <si>
     <t>Applicability of nonresonant artificial diamagnetics</t>
   </si>
   <si>
     <t>Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.90.104413</t>
   </si>
   <si>
     <t>Structural tricks for enhanced metamaterial properties</t>
   </si>
   <si>
     <t>2014 8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>178-180</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948638</t>
   </si>
   <si>
     <t>Nonlinear interaction of meta-atoms through optical coupling</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/1.4861388</t>
   </si>
   <si>
     <t>Broadband isotropic μ-near-zero metamaterials</t>
   </si>
   <si>
-    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine, Yuri Kivshar</t>
+    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1063/1.4832056</t>
   </si>
   <si>
+    <t>Tailoring lattice parameters for broadband artificial diamagnetism</t>
+  </si>
+  <si>
+    <t>Mikhail Lapine, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
+  </si>
+  <si>
+    <t>34-36</t>
+  </si>
+  <si>
+    <t>10.1109/metamaterials.2013.6808944</t>
+  </si>
+  <si>
     <t>Light coupling in microwave metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine, Yuri Kivshar</t>
-[...2 lines deleted...]
-    <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>190-192</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808996</t>
   </si>
   <si>
-    <t>Tailoring lattice parameters for broadband artificial diamagnetism</t>
-[...8 lines deleted...]
-    <t>10.1109/metamaterials.2013.6808944</t>
+    <t>Novel nonlinear chiral metamaterials</t>
+  </si>
+  <si>
+    <t>Alexey Slobozhanyuk, Pavel Belov, Mikhail Lapine</t>
+  </si>
+  <si>
+    <t>IEEE Antennas and Propagation Society, AP-S International Symposium (Digest)</t>
+  </si>
+  <si>
+    <t>488-489</t>
+  </si>
+  <si>
+    <t>10.1109/APS.2013.6710905</t>
   </si>
   <si>
     <t>Photosensitive SRR-metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Lapine</t>
-[...4 lines deleted...]
-  <si>
     <t>1190-1191</t>
   </si>
   <si>
     <t>10.1109/APS.2013.6711255</t>
   </si>
   <si>
-    <t>Novel nonlinear chiral metamaterials</t>
-[...10 lines deleted...]
-  <si>
     <t>Flexible Helices for Nonlinear Metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Mikhail Lapine, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>3409–3412</t>
   </si>
   <si>
     <t>10.1002/adma.201300840</t>
   </si>
   <si>
     <t>Broadband diamagnetism in anisotropic metamaterials</t>
   </si>
   <si>
-    <t>Mikhail Lapine, Anastasia Krylova, Pavel Belov, Yuri Kivshar</t>
+    <t>Mikhail Lapine, Anastasia Krylova, Pavel Belov</t>
   </si>
   <si>
     <t>024408 (1-7)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.87.024408</t>
   </si>
   <si>
     <t>Nonlinear spiral metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Dmitry Filonov, Mikhail Lapine, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Dmitry Filonov, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of the 2012 IEEE International Symposium on Antennas and Propagation</t>
   </si>
   <si>
     <t>10.1109/APS.2012.6349225</t>
   </si>
   <si>
     <t>Metamaterials with conformational nonlinearity</t>
   </si>
   <si>
-    <t>Mikhail Lapine, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>Scientific Reports</t>
   </si>
   <si>
     <t>138(1-4)</t>
   </si>
   <si>
     <t>10.1038/srep00138</t>
   </si>
   <si>
     <t>Analysis of the resolution of split-ring metamaterial lenses with application in parallel magnetic resonance imaging</t>
   </si>
   <si>
     <t>10.1063/1.3533394</t>
   </si>
   <si>
     <t>Active and tunable metamaterials</t>
   </si>
   <si>
-    <t>Yuri Kivshar, Mikhail Lapine,  Shalaev V.M.</t>
+    <t>Mikhail Lapine,  Shalaev V.M.</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>287-307</t>
   </si>
   <si>
     <t>10.1002/lpor.201000012</t>
   </si>
   <si>
     <t>Realistic metamaterial lenses: Limitations imposed by discrete structure</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.82.165124</t>
   </si>
   <si>
     <t>Metamaterial tuning by manipulation of near-field interaction</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.82.155128</t>
   </si>
   <si>
     <t>Tilted response of fishnet metamaterials at near-infrared optical wavelengths</t>
   </si>
@@ -671,762 +674,789 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I26"/>
+  <dimension ref="A1:I27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="137.966" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="131.968" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="128.54" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>113</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="H2"/>
-      <c r="I2"/>
+      <c r="H2">
+        <v>4.04</v>
+      </c>
+      <c r="I2">
+        <v>1.78</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2023</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3"/>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>86</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>2022</v>
+      </c>
+      <c r="G4" t="s">
         <v>21</v>
       </c>
-      <c r="F4">
-[...7 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
-        <v>1.78</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5">
+        <v>101</v>
+      </c>
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F5">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>3.74</v>
+        <v>4.04</v>
       </c>
       <c r="I5">
-        <v>1.5</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6">
+        <v>97</v>
+      </c>
+      <c r="E6">
+        <v>115119</v>
+      </c>
+      <c r="F6">
+        <v>2018</v>
+      </c>
+      <c r="G6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
-[...10 lines deleted...]
-      </c>
       <c r="H6">
-        <v>3.42</v>
+        <v>3.74</v>
       </c>
       <c r="I6">
-        <v>1.77</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
         <v>30</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="E7">
-        <v>165125</v>
+        <v>2338</v>
       </c>
       <c r="F7">
         <v>2016</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
-        <v>3.84</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>3.42</v>
+      </c>
+      <c r="I7">
+        <v>1.77</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D8">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="E8">
-        <v>104413</v>
+        <v>165125</v>
       </c>
       <c r="F8">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="G8" t="s">
         <v>35</v>
       </c>
       <c r="H8">
-        <v>3.74</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.84</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-        <v>38</v>
+        <v>11</v>
+      </c>
+      <c r="D9">
+        <v>90</v>
+      </c>
+      <c r="E9">
+        <v>104413</v>
       </c>
       <c r="F9">
         <v>2014</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="I9"/>
+        <v>38</v>
+      </c>
+      <c r="H9">
+        <v>3.74</v>
+      </c>
+      <c r="I9">
+        <v>2.81</v>
+      </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
         <v>40</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10"/>
+      <c r="E10" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>14104</v>
       </c>
       <c r="F10">
         <v>2014</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
         <v>44</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>45</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E11">
-        <v>211903</v>
+        <v>14104</v>
       </c>
       <c r="F11">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G11" t="s">
         <v>46</v>
       </c>
       <c r="H11">
-        <v>3.52</v>
+        <v>3.3</v>
       </c>
       <c r="I11">
-        <v>2.15</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-        <v>50</v>
+        <v>45</v>
+      </c>
+      <c r="D12">
+        <v>103</v>
+      </c>
+      <c r="E12">
+        <v>211903</v>
       </c>
       <c r="F12">
         <v>2013</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="I12"/>
+        <v>49</v>
+      </c>
+      <c r="H12">
+        <v>3.52</v>
+      </c>
+      <c r="I12">
+        <v>2.15</v>
+      </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F13">
         <v>2013</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
         <v>56</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F14">
         <v>2013</v>
       </c>
       <c r="G14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F15">
         <v>2013</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.22</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F16">
         <v>2013</v>
       </c>
       <c r="G16" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="H16"/>
       <c r="I16">
-        <v>7.56</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
         <v>70</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F17">
         <v>2013</v>
       </c>
       <c r="G17" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="H17">
-        <v>3.66</v>
-[...1 lines deleted...]
-      <c r="I17"/>
+        <v>15.41</v>
+      </c>
+      <c r="I17">
+        <v>7.56</v>
+      </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18">
+        <v>87</v>
+      </c>
+      <c r="E18" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
+      <c r="F18">
+        <v>2013</v>
+      </c>
+      <c r="G18" t="s">
         <v>75</v>
       </c>
-      <c r="C18" t="s">
-[...12 lines deleted...]
-      <c r="H18"/>
+      <c r="H18">
+        <v>3.66</v>
+      </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" t="s">
         <v>78</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19"/>
+      <c r="E19">
+        <v>43497</v>
+      </c>
+      <c r="F19">
+        <v>2012</v>
+      </c>
+      <c r="G19" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="D20">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>14105</v>
+        <v>1</v>
+      </c>
+      <c r="E20" t="s">
+        <v>82</v>
       </c>
       <c r="F20">
         <v>2011</v>
       </c>
       <c r="G20" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21">
+        <v>98</v>
+      </c>
+      <c r="E21">
+        <v>14105</v>
+      </c>
+      <c r="F21">
+        <v>2011</v>
+      </c>
+      <c r="G21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H21">
-        <v>9.31</v>
+        <v>3.84</v>
       </c>
       <c r="I21">
-        <v>5.85</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="D22">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>165124</v>
+        <v>5</v>
+      </c>
+      <c r="E22" t="s">
+        <v>89</v>
       </c>
       <c r="F22">
         <v>2010</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="H22">
-        <v>3.77</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>9.31</v>
+      </c>
+      <c r="I22">
+        <v>5.85</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D23">
         <v>82</v>
       </c>
       <c r="E23">
-        <v>155128</v>
+        <v>165124</v>
       </c>
       <c r="F23">
         <v>2010</v>
       </c>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H23">
         <v>3.77</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B24" t="s">
-        <v>79</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D24">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E24">
-        <v>115109</v>
+        <v>155128</v>
       </c>
       <c r="F24">
         <v>2010</v>
       </c>
       <c r="G24" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="H24">
         <v>3.77</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="C25" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D25">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>81</v>
+      </c>
+      <c r="E25">
+        <v>115109</v>
       </c>
       <c r="F25">
         <v>2010</v>
       </c>
       <c r="G25" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="H25">
-        <v>2.33</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.77</v>
+      </c>
+      <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D26">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>1132</v>
+        <v>203</v>
+      </c>
+      <c r="E26" t="s">
+        <v>100</v>
       </c>
       <c r="F26">
         <v>2010</v>
       </c>
       <c r="G26" t="s">
+        <v>101</v>
+      </c>
+      <c r="H26">
+        <v>2.33</v>
+      </c>
+      <c r="I26">
+        <v>1.36</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" t="s">
         <v>103</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
+      <c r="D27">
+        <v>4</v>
+      </c>
+      <c r="E27">
+        <v>1132</v>
+      </c>
+      <c r="F27">
+        <v>2010</v>
+      </c>
+      <c r="G27" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>