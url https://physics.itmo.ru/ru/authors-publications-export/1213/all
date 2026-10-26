--- v2 (2026-05-26)
+++ v3 (2026-10-26)
@@ -12,91 +12,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="372">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Machine-learning-assisted discrimination of NO2 and NH3 using a highly responsive optoelectrically driven CsPbBr3 single-microcrystal gas sensor</t>
+  </si>
+  <si>
+    <t>Elizaveta Sapozhnikova, Ivan Matchenya, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt, Nikolai K. Cherkashin, Yuxi Tian, Dmitry V. Krasnikov, Albert G. Nasibulin, Fedor S. Fedorov, Anatoly Pushkarev</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0337904</t>
+  </si>
+  <si>
+    <t>Non-epitaxial perovskite polariton laser diode operating under direct current</t>
+  </si>
+  <si>
+    <t>Anatoly Pushkarev, Daria Khmelevskaia, Ivan Matchenya, Stepan A. Baryshev, Denis A. Sannikov, Aleksei Ekgardt, Eduard I. Moiseev, Natalia V. Kryzhanovskaya, Dmitry V. Krasnikov, Alexandr Marunchenko, Alexey Yulin, Albert G. Nasibulin, Pavlos G. Lagoudakis</t>
+  </si>
+  <si>
+    <t>Nature</t>
+  </si>
+  <si>
+    <t>80-85</t>
+  </si>
+  <si>
+    <t>10.1038/s41586-026-10824-w</t>
+  </si>
+  <si>
     <t>Light emission control of perovskite by GeSbTe thin film</t>
   </si>
   <si>
     <t>Olga Kushchenko, Daniil Litvinov, Grigorii Verkhogliadov	, Elena  Bodyago, Dmitry Gets, P.I. Lazarenko, D.Yu. Terekhov, Mikhail Rybin, Anatoly Pushkarev, Vanik Shahnazaryan, A.D. Sinelnik</t>
   </si>
   <si>
     <t>Optics &amp; Laser Technology</t>
   </si>
   <si>
     <t>10.1016/j.optlastec.2026.115329</t>
   </si>
   <si>
+    <t>Metal-halide Perovskite Resonant Microcrystals with Improved Photostability and Lasing Properties</t>
+  </si>
+  <si>
+    <t>Elizaveta Sapozhnikova, Dmitry Semenov , Grigorii Verkhogliadov	, Dmitry Tatarinov, Anatoly Pushkarev</t>
+  </si>
+  <si>
+    <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.23919/piers-fall62445.2025.11394414</t>
+  </si>
+  <si>
+    <t>Model of luminescence and delayed luminescence correlated blinking in single CsPbBr                    3                    nanocrystals</t>
+  </si>
+  <si>
+    <t>Eduard A. Podshivaylov, Alexandr M. Shekhin, Maria A. Kniazeva, Alexander O. Tarasevich, Elizaveta Sapozhnikova, Anatoly Pushkarev, Ivan Yu. Eremchev, Andrei V. Naumov, Pavel A. Frantsuzov</t>
+  </si>
+  <si>
+    <t>Journal of Materials Chemistry C</t>
+  </si>
+  <si>
+    <t>2777-2786</t>
+  </si>
+  <si>
+    <t>10.1039/d5tc02497h</t>
+  </si>
+  <si>
     <t>Short‐Term Bienenstock‐Cooper‐Munro Learning in Optoelectrically‐Driven Flexible Halide Perovskite Single Crystal Memristors</t>
   </si>
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Stimulated Exciton–Polariton Scattering in Hybrid Halide Perovskites</t>
   </si>
   <si>
     <t>Igor Chestnov, Mikhail Masharin, Valeriy Kondratiev, Ivan Iorsh, Anton Samusev, Anatoly Pushkarev, Sergey Makarov, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>801-808</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.4c01756</t>
@@ -251,71 +308,71 @@
   <si>
     <t>Photoinduced Transition from Quasi-Two-Dimensional Ruddlesden–Popper to Three-Dimensional Halide Perovskites for the Optical Writing of Multicolor and Light-Erasable Images</t>
   </si>
   <si>
     <t>Sergey Anoshkin, Ivan Shishkin, Daria Markina, Lev Logunov, Hilmi Volkan Demir, Andrey L. Rogach, Anatoly Pushkarev, Sergey Makarov</t>
   </si>
   <si>
     <t>540-548</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.3c03151</t>
   </si>
   <si>
     <t>Graph neural networks for predicting structural stability of Cd- and Zn-doped γ-CsPbI3</t>
   </si>
   <si>
     <t>Roman A. Eremin, Innokentiy S. Humonen, Alexey A. Kazakov, Vladimir D. Lazarev, Anatoly Pushkarev, Semen A. Budennyy</t>
   </si>
   <si>
     <t>Computational Materials Science</t>
   </si>
   <si>
     <t>10.1016/j.commatsci.2023.112672</t>
   </si>
   <si>
+    <t>Identifying a laser ablation damage threshold for all-inorganic mixed-halide perovskite microwires</t>
+  </si>
+  <si>
+    <t>Ivan Matchenya, Alexandr Marunchenko, Nikita A. Sizykh, Andrei V. Zenkevich, Albert G. Nasibulin, Anatoly Pushkarev</t>
+  </si>
+  <si>
+    <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
+  </si>
+  <si>
+    <t>10.1117/12.3009477</t>
+  </si>
+  <si>
     <t>On the persistence of photoluminescence in all-inorganic mixed-halide nanowire lasers</t>
   </si>
   <si>
     <t>Elizaveta Sapozhnikova, Anatoly Pushkarev</t>
   </si>
   <si>
-    <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1117/12.3009481</t>
   </si>
   <si>
-    <t>Identifying a laser ablation damage threshold for all-inorganic mixed-halide perovskite microwires</t>
-[...7 lines deleted...]
-  <si>
     <t>Direct ultrafast carrier imaging in a perovskite microlaser with optical coherence microscopy</t>
   </si>
   <si>
     <t>Maxim A. Sirotin, Anna A. Popkova, Vladimir O. Bessonov, Irina V. Soboleva, Evgeny V. Lyubin, Anatoly Pushkarev, Sergey Makarov, Andrey A. Fedyanin</t>
   </si>
   <si>
     <t>Optica</t>
   </si>
   <si>
     <t>10.1364/optica.498746</t>
   </si>
   <si>
     <t>Оптимизация тонких пленок перовскита с тройным катионом с помощью добавки PEAI</t>
   </si>
   <si>
     <t>Дмитрий Татаринов, Анатолий Пушкарев, Сергей Макаров</t>
   </si>
   <si>
     <t>Научно-технические ведомости Санкт-Петербургского государственного политехнического университета</t>
   </si>
   <si>
     <t>10.18721/JPM.163.110</t>
   </si>
   <si>
     <t>Mixed Ionic‐Electronic Conduction Enables Halide‐Perovskite Electroluminescent Photodetector</t>
@@ -401,60 +458,57 @@
   <si>
     <t>Perovskite Nanowire Laser for Hydrogen Chloride Gas Sensing</t>
   </si>
   <si>
     <t>Daria Markina, Sergey Anoshkin, Mikhail Masharin, Soslan Khubezhov, Ivan Tzibizov, Dmitriy Dolgintsev, Ivan Terterov , Sergey Makarov, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>10.1021/acsnano.2c11013</t>
   </si>
   <si>
     <t>Nanoimprinted halide perovskite nanowires with directly-written gratings</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Ekaterina Tiguntseva, Ivan Sinev, Konstantin Ladutenko, Mingzhao Song, H.V. Demir, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101103</t>
   </si>
   <si>
     <t>Direct laser writing of resonant periodic nanostructures in thin light-emitting films of CdSe/CdZnS core/shell nanoplatelets</t>
   </si>
   <si>
     <t>Ruslan Azizov, Ivan Sinev, Furkan Işık, Farzan Shabani, Anatoly Pushkarev, Iklim Yurdakul, Savas Delikanli, Hilmi Volkan Demir, Sergey Makarov</t>
   </si>
   <si>
-    <t>Applied Physics Letters</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1063/5.0106895</t>
   </si>
   <si>
     <t>Roadmap on perovskite nanophotonics</t>
   </si>
   <si>
-    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Yuri Kivshar, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
+    <t>Cesare Soci, Giorgio Adamo, Daniele Cortecchia, Kaiyang Wang, Shumin Xiao, Qinghai Song, Anna Lena Giesecke, Piotr J. Cegielski, Max C. Lemme, Dario Gerace, Daniele Sanvitto, Jingyi Tian, Pavel Tonkaev, Sergey Makarov, Oscar A. Jimenez Gordillo, Andrea Melloni, Anatoly Pushkarev, Marianna D'Amato, Emmanuel Lhuillier, Alberto Bramati</t>
   </si>
   <si>
     <t>Optical Materials: X</t>
   </si>
   <si>
     <t>10.1016/j.omx.2022.100214</t>
   </si>
   <si>
     <t>Efficient Emission Outcoupling from Perovskite Lasers into Highly Directional and Long‐Propagation‐Length Bloch Surface Waves</t>
   </si>
   <si>
     <t>Kirill R. Safronov, Anna A. Popkova, Daria Markina, Anatoly Pushkarev, Sergey Makarov, Vladimir O. Bessonov, Andrey A. Fedyanin</t>
   </si>
   <si>
     <t>10.1002/lpor.202100728</t>
   </si>
   <si>
     <t>Single‐Walled Carbon Nanotube Thin Film for Flexible and Highly Responsive Perovskite Photodetector</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Mikhail Baranov,  Elena V. Ushakova, Daniil Ryabov, Anatoly Pushkarev, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
@@ -602,93 +656,93 @@
   <si>
     <t>10.1063/5.0042557</t>
   </si>
   <si>
     <t>Recrystallization of CsPbBr3 Nanoparticles in Fluoropolymer Nonwoven Mats for Down- and Up-Conversion of Light</t>
   </si>
   <si>
     <t>Vladimir Neplokh, Daria Markina, Maria Baeva, Anton M. Pavlov, Demid A. Kirilenko, Ivan Mukhin, Anatoly Pushkarev, Sergey Makarov, Alexey A. Serdobintsev</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11020412</t>
   </si>
   <si>
     <t>Reconfigurable Perovskite LEC: Effects of Ionic Additives and Dual Function Devices</t>
   </si>
   <si>
     <t>Dmitry Gets, Masoud Alahbakhshi, Aditya Mishra, Alexious Papadimitratos, Sergey Anoshkin, Anatoly Pushkarev, Eduard Danilovskiy, Sergey Makarov, Jason D. Slinker, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.202001715</t>
   </si>
   <si>
+    <t>Evaluating the performance of a single-layer blue light-emitting electrochemical cell based on a perovskite-polymer composite</t>
+  </si>
+  <si>
+    <t>Sergey Anoshkin, Anatoly Pushkarev, Anvar Zakhidov, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020002</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031747</t>
+  </si>
+  <si>
     <t>Theoretical study of nonlinear photoluminescence from perovskite quantum dots enhanced by resonant silicon nanoparticles</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Pavel Tonkaev, Daria Markina, Anatoly Pushkarev, A. Rogach, Sergey Makarov</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020051</t>
   </si>
   <si>
     <t>10.1063/5.0031811</t>
   </si>
   <si>
     <t>Microfluidics-based synthesis of lead cesium bromide perovskite microcrystals</t>
   </si>
   <si>
     <t>Irina Koryakina, Daria Markina, Anatoly Evstrapov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>020065</t>
   </si>
   <si>
     <t>10.1063/5.0032230</t>
   </si>
   <si>
-    <t>Evaluating the performance of a single-layer blue light-emitting electrochemical cell based on a perovskite-polymer composite</t>
-[...10 lines deleted...]
-  <si>
     <t>Broadband Antireflection with Halide Perovskite Metasurfaces</t>
   </si>
   <si>
-    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Yuri Kivshar, Sergey Makarov</t>
+    <t>Kseniia Baryshnikova, Dmitry Gets, Tatiana Liashenko, Anatoly Pushkarev, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1002/lpor.202000338</t>
   </si>
   <si>
     <t>Tuning the Ultrafast Response of Fano Resonances in Halide Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Paolo Franceschini, Anatoly Pushkarev, Fabrizio Preda, Antonio Perri, Andrea Tognazzi, Andrea Ronchi, Gabriele Ferrini, Stefania Pagliara, Francesco Banfi, Dario Polli, Giulio Cerullo, Costantino De Angelis, Sergey Makarov, Claudio Giannetti</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c05710</t>
   </si>
   <si>
     <t>Suppression of Electric Field-Induced Segregation in Sky-Blue Perovskite Light-Emitting Electrochemical Cells</t>
   </si>
   <si>
     <t>Tatiana Liashenko, Anatoly Pushkarev, Arnas Naujokaitis, Vidas Pakštas, Marius Franckevičius, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.3390/nano10101937</t>
   </si>
   <si>
     <t>Broadband transparency of perovskite metasurfaces driven by Kerker effect</t>
   </si>
@@ -701,86 +755,86 @@
   <si>
     <t>Perovskite nanowire lasers on low-refractive-index conductive substrate for high-Q and low-threshold operation</t>
   </si>
   <si>
     <t>Daria Markina, Anatoly Pushkarev, Ivan Shishkin, Filipp Komissarenko, Aleksander Berestennikov, Alexey S. Pavluchenko, Irina P. Smirnova, Lev K. Markov, Mikas Vengris, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>Nanophotonics</t>
   </si>
   <si>
     <t>10.1515/nanoph-2020-0207</t>
   </si>
   <si>
     <t>Perovskite - Gallium Phosphide Platform for Reconfigurable Visible-Light Nanophotonic Chip</t>
   </si>
   <si>
     <t>Pavel Trofimov, Anatoly Pushkarev, Ivan Sinev, Vladimir V. Fedorov, Stéphanie Bruyère, Alexey Bolshakov, Ivan Mukhin, Sergey Makarov</t>
   </si>
   <si>
     <t>8126–8134</t>
   </si>
   <si>
     <t>10.1021/acsnano.0c01104</t>
   </si>
   <si>
+    <t>Rapid synthesis and optical properties of CsPbBr2Cl perovskite nanolasers</t>
+  </si>
+  <si>
+    <t>Daria Markina, Anatoly Pushkarev, Ivan Shishkin, Dmitry Zuev, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>012091</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012091</t>
+  </si>
+  <si>
+    <t>Electric field-induced segregation in a sky-blue perovskite light-emitting diode based on CsPbBr2Cl:PEO composite</t>
+  </si>
+  <si>
+    <t>Татьяна Ляшенко, Сергей Аношкин, Анатолий Пушкарев, Vidas Pakštas, Анвар Захидов, Сергей Макаров</t>
+  </si>
+  <si>
+    <t>012086</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/1461/1/012086</t>
+  </si>
+  <si>
     <t>Synthesis of perovskite nanoparticles in microfluidic chips</t>
   </si>
   <si>
     <t>Irina Koryakina, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin, A A Evstrapov</t>
   </si>
   <si>
     <t>012071</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1461/1/012071</t>
   </si>
   <si>
-    <t>Rapid synthesis and optical properties of CsPbBr2Cl perovskite nanolasers</t>
-[...22 lines deleted...]
-  <si>
     <t>Single-particle perovskite lasers: from material properties to cavity design</t>
   </si>
   <si>
     <t>Artem Polushkin, Ekaterina Tiguntseva, Anatoly Pushkarev, Sergey Makarov</t>
   </si>
   <si>
     <t>599-610</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0443</t>
   </si>
   <si>
     <t>Enhanced terahertz emission from imprinted halide perovskite nanostructures</t>
   </si>
   <si>
     <t>Viacheslav Korolev, Anatoly Pushkarev, Petr A. Obraztsov, Anton N. Tsypkin, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>187-194</t>
   </si>
   <si>
     <t>10.1515/nanoph-2019-0377</t>
   </si>
   <si>
     <t>Photophysical properties of halide perovskite CsPb(Br1-xIx)3 thin films and nanowires</t>
@@ -803,96 +857,96 @@
   <si>
     <t>012077</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1410/1/012077</t>
   </si>
   <si>
     <t>Electronic structure of CsPbBr3−xClx perovskites: synthesis, experimental characterization, and DFT simulations</t>
   </si>
   <si>
     <t>Tatiana Liashenko, Anatoly Pushkarev, Soslan Khubezhov, Roman Polozkov, Kirill Agapev, Anvar Zakhidov, Ivan Shelykh, Sergey Makarov</t>
   </si>
   <si>
     <t>Physical Chemistry Chemical Physics</t>
   </si>
   <si>
     <t>18930-18938</t>
   </si>
   <si>
     <t>10.1039/c9cp03656c</t>
   </si>
   <si>
     <t>Single-Mode Lasing from Imprinted Halide-Perovskite Microdisks</t>
   </si>
   <si>
-    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Yuri Kivshar, Sergey Makarov</t>
+    <t>Aleksander Berestennikov, Alexey Yulin, Anatoly Pushkarev, Ivan Shishkin, Andrey Bogdanov, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>10.1021/acsnano.8b08948</t>
   </si>
   <si>
     <t>A Few-Minute Synthesis of CsPbBr3 Nanolasers with a High Quality Factor by Spraying at Ambient Conditions</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Viacheslav Korolev, Daria Markina, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>1040-1048</t>
   </si>
   <si>
     <t>10.1021/acsami.8b17396</t>
   </si>
   <si>
     <t>Cesium lead mixed-halide perovskites in polymer matrix</t>
   </si>
   <si>
     <t>Anatoly Pushkarev, Viacheslav Korolev, Sergey Anoshkin, Filipp Komissarenko, Sergey Makarov, Anvar Zakhidov</t>
   </si>
   <si>
     <t>1092 (1)</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1092/1/012122</t>
   </si>
   <si>
     <t>Tunable Hybrid Fano Resonances in Halide Perovskite Nanoparticles</t>
   </si>
   <si>
     <t>Ekaterina Tiguntseva, Anatoly Pushkarev, Filipp Komissarenko, Anvar Zakhidov, Sergey Makarov</t>
   </si>
   <si>
     <t>5522-5529</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.8b01912</t>
   </si>
   <si>
     <t>Halide-Perovskite Resonant Nanophotonics</t>
   </si>
   <si>
-    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov, Yuri Kivshar</t>
+    <t>Sergey Makarov, Aleksandra Furasova, Ekaterina Tiguntseva, Andreas Hemmetter, Aleksander Berestennikov, Anatoly Pushkarev, Anvar Zakhidov</t>
   </si>
   <si>
     <t>10.1002/adom.201800784</t>
   </si>
   <si>
     <t>Фотоиндуцированная миграция ионов в оптически резонансных перовскитных наночастицах</t>
   </si>
   <si>
     <t>Дмитрий Гец, Екатерина Тигунцева, Александр Берестенников, Татьяна Ляшенко, Анатолий Пушкарев, Сергей Макаров, Анвар Захидов</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>The rare example of compact heteroleptic cyclometalated iridium(III) complex demonstrating well-separated dual emission</t>
   </si>
   <si>
     <t>Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>7578-7586</t>
   </si>
@@ -1034,105 +1088,102 @@
   <si>
     <t>10.1039/C4DT03106G</t>
   </si>
   <si>
     <t>Luminescent properties of 2-mercaptobenzothiazolates of trivalent lanthanides</t>
   </si>
   <si>
     <t>11000-11005</t>
   </si>
   <si>
     <t>10.1039/C4CP05928J</t>
   </si>
   <si>
     <t>Monophthalocyanine complexes of samarium and terbium with axial ligands: Synthesis, structure and optoelectronic properties</t>
   </si>
   <si>
     <t>Journal of Rare Earths</t>
   </si>
   <si>
     <t>1101-1108</t>
   </si>
   <si>
     <t>10.1016/S1002-0721(14)60189-7</t>
   </si>
   <si>
+    <t>Electroluminescent properties of lanthanide pentafluorophenolates</t>
+  </si>
+  <si>
+    <t>1532-1538</t>
+  </si>
+  <si>
+    <t>10.1039/C3TC32054E</t>
+  </si>
+  <si>
     <t>Substituted naphtholates of rare earth metals as emissive materials</t>
   </si>
   <si>
     <t>RSC Advances</t>
   </si>
   <si>
     <t>35505-35510</t>
   </si>
   <si>
     <t>10.1039/C4RA03915G</t>
   </si>
   <si>
-    <t>Electroluminescent properties of lanthanide pentafluorophenolates</t>
-[...10 lines deleted...]
-  <si>
     <t>Lanthanide phenolates with heterocyclic substituents. Synthesis, structure and luminescent properties</t>
   </si>
   <si>
     <t>Polyhedron</t>
   </si>
   <si>
     <t>112-120</t>
   </si>
   <si>
     <t>10.1016/j.poly.2012.10.007</t>
   </si>
   <si>
+    <t>Lithium, zinc and scandium complexes of phosphorylated salicylaldimines: Synthesis, structure, thermochemical and photophysical properties application in OLEDs</t>
+  </si>
+  <si>
+    <t>10.1039/C3RA43885F</t>
+  </si>
+  <si>
     <t>8-Quinolinolate complexes of yttrium and ytterbium: Molecular arrangement and fragmentation under laser impact</t>
   </si>
   <si>
     <t>10.1039/C3DT51706C</t>
   </si>
   <si>
     <t>Synthesis and luminescent properties of 3-(2-benzoxazol-2-yl)- and 3-(2-benzothiazol-2-yl)-2-naphtholates of some non-transition and rare earth metals</t>
   </si>
   <si>
     <t>55-59</t>
   </si>
   <si>
     <t>10.1016/j.synthmet.2012.12.034</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1039/C3RA43885F</t>
   </si>
   <si>
     <t>Synthesis and luminescence properties of lithium, zinc and scandium 1-(2-pyridyl)naphtholates</t>
   </si>
   <si>
     <t>Organic Electronics</t>
   </si>
   <si>
     <t>3203-3210</t>
   </si>
   <si>
     <t>10.1016/j.orgel.2012.09.021</t>
   </si>
   <si>
     <t>Synthesis, quantum chemical calculations luminescent properties of scandium, europium, gadolinium terbium 1-(2-Pyridyl)naphtholate complexes</t>
   </si>
   <si>
     <t>High Energy Chemistry</t>
   </si>
   <si>
     <t>323-330</t>
   </si>
   <si>
     <t>10.1134/S0018143912050062</t>
   </si>
@@ -1475,2769 +1526,2877 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I99"/>
+  <dimension ref="A1:I103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="203.95" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="411.614" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="395.046" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>202</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>4.94</v>
+        <v>3.79</v>
       </c>
       <c r="I2">
-        <v>0.87</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E3"/>
+        <v>656</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
-        <v>14.19</v>
+        <v>49.96</v>
       </c>
       <c r="I3">
-        <v>4.66</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>202</v>
+      </c>
+      <c r="E4">
+        <v>115329</v>
       </c>
       <c r="F4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>7.53</v>
+        <v>4.94</v>
       </c>
       <c r="I4">
-        <v>2.74</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
-      <c r="E5"/>
+      <c r="E5" t="s">
+        <v>25</v>
+      </c>
       <c r="F5">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>29</v>
+      </c>
+      <c r="D6">
+        <v>14</v>
+      </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F6">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H6">
-        <v>23.1</v>
+        <v>7.39</v>
       </c>
       <c r="I6">
-        <v>8.63</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
-        <v>11.39</v>
-[...1 lines deleted...]
-      <c r="I7"/>
+        <v>14.19</v>
+      </c>
+      <c r="I7">
+        <v>4.66</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="D8"/>
-      <c r="E8"/>
+      <c r="D8">
+        <v>12</v>
+      </c>
+      <c r="E8" t="s">
+        <v>39</v>
+      </c>
       <c r="F8">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8">
-        <v>6.22</v>
+        <v>7.53</v>
       </c>
       <c r="I8">
-        <v>1.84</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H9">
-        <v>6.22</v>
+        <v>9.93</v>
       </c>
       <c r="I9">
-        <v>1.84</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="D10"/>
-      <c r="E10"/>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="H10">
-        <v>16.81</v>
+        <v>23.1</v>
       </c>
       <c r="I10">
-        <v>5.39</v>
+        <v>8.63</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D11"/>
+        <v>52</v>
+      </c>
+      <c r="D11">
+        <v>7</v>
+      </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H11">
-        <v>6.89</v>
-[...3 lines deleted...]
-      </c>
+        <v>11.39</v>
+      </c>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="H12">
-        <v>9.64</v>
+        <v>6.22</v>
       </c>
       <c r="I12">
-        <v>0.12</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
       <c r="F13">
         <v>2024</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13">
-        <v>22.0</v>
+        <v>6.22</v>
       </c>
       <c r="I13">
-        <v>7.86</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>2024</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14">
-        <v>10.38</v>
+        <v>16.81</v>
       </c>
       <c r="I14">
-        <v>2.14</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D15"/>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F15">
         <v>2024</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H15">
-        <v>4.18</v>
+        <v>6.89</v>
       </c>
       <c r="I15">
-        <v>1.03</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>101232</v>
+        <v>7</v>
+      </c>
+      <c r="E16" t="s">
+        <v>71</v>
       </c>
       <c r="F16">
         <v>2024</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="H16">
-        <v>3.16</v>
+        <v>9.64</v>
       </c>
       <c r="I16">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F17">
         <v>2024</v>
       </c>
       <c r="G17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H17">
-        <v>6.89</v>
+        <v>22.0</v>
       </c>
       <c r="I17">
-        <v>1.85</v>
+        <v>7.86</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
       <c r="F18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H18">
-        <v>3.3</v>
+        <v>10.38</v>
       </c>
       <c r="I18">
-        <v>0.88</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C19" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E19"/>
+        <v>83</v>
+      </c>
+      <c r="D19">
+        <v>128</v>
+      </c>
+      <c r="E19" t="s">
+        <v>84</v>
+      </c>
       <c r="F19">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G19" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="I19"/>
+        <v>85</v>
+      </c>
+      <c r="H19">
+        <v>4.18</v>
+      </c>
+      <c r="I19">
+        <v>1.03</v>
+      </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="E20"/>
+        <v>88</v>
+      </c>
+      <c r="D20">
+        <v>58</v>
+      </c>
+      <c r="E20">
+        <v>101232</v>
+      </c>
       <c r="F20">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G20" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="I20"/>
+        <v>89</v>
+      </c>
+      <c r="H20">
+        <v>3.16</v>
+      </c>
+      <c r="I20">
+        <v>0.47</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="D21">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>15</v>
+      </c>
+      <c r="E21" t="s">
+        <v>92</v>
       </c>
       <c r="F21">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G21" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H21">
-        <v>10.64</v>
+        <v>6.89</v>
       </c>
       <c r="I21">
-        <v>4.16</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C22" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D22">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E22"/>
+        <v>232</v>
+      </c>
+      <c r="E22">
+        <v>112672</v>
+      </c>
       <c r="F22">
         <v>2023</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="I22"/>
+        <v>97</v>
+      </c>
+      <c r="H22">
+        <v>3.3</v>
+      </c>
+      <c r="I22">
+        <v>0.88</v>
+      </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
         <v>2023</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>2023</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-      <c r="E25"/>
+        <v>107</v>
+      </c>
+      <c r="D25">
+        <v>10</v>
+      </c>
+      <c r="E25">
+        <v>1322</v>
+      </c>
       <c r="F25">
         <v>2023</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H25">
-        <v>8.31</v>
+        <v>10.64</v>
       </c>
       <c r="I25">
-        <v>1.74</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>111</v>
+      </c>
+      <c r="D26">
+        <v>16</v>
+      </c>
       <c r="E26"/>
       <c r="F26">
         <v>2023</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>2023</v>
       </c>
       <c r="G27" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H27">
-        <v>12.26</v>
+        <v>10.95</v>
       </c>
       <c r="I27">
-        <v>3.76</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
       <c r="F28">
         <v>2023</v>
       </c>
       <c r="G28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H28">
         <v>18.03</v>
       </c>
       <c r="I28">
         <v>4.61</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>123</v>
       </c>
       <c r="D29"/>
-      <c r="E29">
-[...1 lines deleted...]
-      </c>
+      <c r="E29"/>
       <c r="F29">
         <v>2023</v>
       </c>
       <c r="G29" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-      <c r="I29"/>
+        <v>124</v>
+      </c>
+      <c r="H29">
+        <v>8.31</v>
+      </c>
+      <c r="I29">
+        <v>1.74</v>
+      </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30">
         <v>2023</v>
       </c>
       <c r="G30" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H30">
-        <v>18.03</v>
+        <v>6.14</v>
       </c>
       <c r="I30">
-        <v>4.61</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31"/>
       <c r="F31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G31" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="H31">
-        <v>3.01</v>
+        <v>12.26</v>
       </c>
       <c r="I31">
-        <v>0.55</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C32" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D32">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>223301</v>
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>135</v>
       </c>
       <c r="F32">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G32" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H32">
-        <v>3.97</v>
+        <v>18.03</v>
       </c>
       <c r="I32">
-        <v>1.03</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C33" t="s">
-        <v>133</v>
+        <v>43</v>
       </c>
       <c r="D33"/>
       <c r="E33">
-        <v>100214</v>
+        <v>2202407</v>
       </c>
       <c r="F33">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G33" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H33"/>
       <c r="I33"/>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34"/>
       <c r="F34">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G34" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H34">
-        <v>10.95</v>
+        <v>18.03</v>
       </c>
       <c r="I34">
-        <v>3.17</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C35" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>88</v>
+      </c>
+      <c r="D35">
+        <v>53</v>
+      </c>
       <c r="E35">
-        <v>2109834</v>
+        <v>101103</v>
       </c>
       <c r="F35">
         <v>2022</v>
       </c>
       <c r="G35" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="H35">
-        <v>19.92</v>
+        <v>3.01</v>
       </c>
       <c r="I35">
-        <v>5.0</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C36" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="D36">
-        <v>2172</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>121</v>
+      </c>
+      <c r="E36">
+        <v>223301</v>
       </c>
       <c r="F36">
         <v>2022</v>
       </c>
       <c r="G36" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="H36"/>
+        <v>148</v>
+      </c>
+      <c r="H36">
+        <v>3.97</v>
+      </c>
       <c r="I36">
-        <v>0.21</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B37" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>100214</v>
+      </c>
       <c r="F37">
         <v>2022</v>
       </c>
       <c r="G37" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C38" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="D38">
-        <v>2086</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>16</v>
+      </c>
+      <c r="E38">
+        <v>2100728</v>
       </c>
       <c r="F38">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G38" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="H38"/>
+        <v>155</v>
+      </c>
+      <c r="H38">
+        <v>10.95</v>
+      </c>
       <c r="I38">
-        <v>0.21</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="D39"/>
-      <c r="E39"/>
+      <c r="E39">
+        <v>2109834</v>
+      </c>
       <c r="F39">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G39" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="H39">
-        <v>12.26</v>
+        <v>19.92</v>
       </c>
       <c r="I39">
-        <v>3.76</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="D40">
-        <v>2015</v>
+        <v>2172</v>
       </c>
       <c r="E40" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="F40">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G40" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="H40"/>
       <c r="I40">
         <v>0.21</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B41" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C41" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41"/>
       <c r="F41">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G41" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="H41"/>
+        <v>167</v>
+      </c>
+      <c r="H41">
+        <v>7.08</v>
+      </c>
       <c r="I41">
-        <v>0.21</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C42" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D42"/>
+        <v>162</v>
+      </c>
+      <c r="D42">
+        <v>2086</v>
+      </c>
       <c r="E42" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F42">
         <v>2021</v>
       </c>
       <c r="G42" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="H42"/>
       <c r="I42">
-        <v>2.56</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C43" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
       <c r="D43"/>
-      <c r="E43">
-[...1 lines deleted...]
-      </c>
+      <c r="E43"/>
       <c r="F43">
         <v>2021</v>
       </c>
       <c r="G43" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="H43">
-        <v>10.95</v>
+        <v>12.26</v>
       </c>
       <c r="I43">
-        <v>3.17</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="D44">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1462</v>
+        <v>2015</v>
+      </c>
+      <c r="E44" t="s">
+        <v>176</v>
       </c>
       <c r="F44">
         <v>2021</v>
       </c>
       <c r="G44" t="s">
-        <v>174</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="H44"/>
       <c r="I44">
-        <v>1.98</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B45" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C45" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="D45">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>201101</v>
+        <v>2015</v>
+      </c>
+      <c r="E45" t="s">
+        <v>180</v>
       </c>
       <c r="F45">
         <v>2021</v>
       </c>
       <c r="G45" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="H45"/>
       <c r="I45">
-        <v>1.03</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B46" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D46"/>
-      <c r="E46"/>
+      <c r="E46" t="s">
+        <v>184</v>
+      </c>
       <c r="F46">
         <v>2021</v>
       </c>
       <c r="G46" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="H46">
-        <v>4.13</v>
+        <v>6.48</v>
       </c>
       <c r="I46">
-        <v>1.48</v>
+        <v>2.56</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B47" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>115</v>
       </c>
       <c r="D47"/>
-      <c r="E47"/>
+      <c r="E47">
+        <v>2100094</v>
+      </c>
       <c r="F47">
         <v>2021</v>
       </c>
       <c r="G47" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="H47">
-        <v>10.51</v>
+        <v>10.95</v>
       </c>
       <c r="I47">
-        <v>2.93</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C48" t="s">
-        <v>129</v>
+        <v>191</v>
       </c>
       <c r="D48">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>9</v>
+      </c>
+      <c r="E48">
+        <v>1462</v>
       </c>
       <c r="F48">
         <v>2021</v>
       </c>
       <c r="G48" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="H48">
-        <v>3.97</v>
+        <v>7.25</v>
       </c>
       <c r="I48">
-        <v>1.03</v>
+        <v>1.98</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C49" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="D49">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="E49">
-        <v>412</v>
+        <v>201101</v>
       </c>
       <c r="F49">
         <v>2021</v>
       </c>
       <c r="G49" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="H49">
-        <v>5.72</v>
+        <v>3.97</v>
       </c>
       <c r="I49">
-        <v>0.84</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C50" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="D50"/>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G50" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H50">
-        <v>9.93</v>
+        <v>4.13</v>
       </c>
       <c r="I50">
-        <v>2.89</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C51" t="s">
-        <v>198</v>
-[...6 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="D51"/>
+      <c r="E51"/>
       <c r="F51">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G51" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="H51"/>
+        <v>202</v>
+      </c>
+      <c r="H51">
+        <v>10.51</v>
+      </c>
       <c r="I51">
-        <v>0.19</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B52" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C52" t="s">
-        <v>198</v>
+        <v>11</v>
       </c>
       <c r="D52">
-        <v>2300</v>
+        <v>118</v>
       </c>
       <c r="E52" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F52">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G52" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="H52"/>
+        <v>206</v>
+      </c>
+      <c r="H52">
+        <v>3.97</v>
+      </c>
       <c r="I52">
-        <v>0.19</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C53" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="D53">
-        <v>2300</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>11</v>
+      </c>
+      <c r="E53">
+        <v>412</v>
       </c>
       <c r="F53">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="G53" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="H53"/>
+        <v>210</v>
+      </c>
+      <c r="H53">
+        <v>5.72</v>
+      </c>
       <c r="I53">
-        <v>0.19</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B54" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C54" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="D54"/>
       <c r="E54">
-        <v>2000338</v>
+        <v>2001715</v>
       </c>
       <c r="F54">
         <v>2020</v>
       </c>
       <c r="G54" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H54">
-        <v>13.14</v>
+        <v>9.93</v>
       </c>
       <c r="I54">
-        <v>3.78</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B55" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C55" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="E55"/>
+        <v>216</v>
+      </c>
+      <c r="D55">
+        <v>2300</v>
+      </c>
+      <c r="E55" t="s">
+        <v>217</v>
+      </c>
       <c r="F55">
         <v>2020</v>
       </c>
       <c r="G55" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="H55"/>
       <c r="I55">
-        <v>5.55</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
+        <v>220</v>
+      </c>
+      <c r="C56" t="s">
         <v>216</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>1937</v>
+        <v>2300</v>
+      </c>
+      <c r="E56" t="s">
+        <v>221</v>
       </c>
       <c r="F56">
         <v>2020</v>
       </c>
       <c r="G56" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H56"/>
       <c r="I56">
-        <v>0.92</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B57" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="C57" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="E57"/>
+        <v>216</v>
+      </c>
+      <c r="D57">
+        <v>2300</v>
+      </c>
+      <c r="E57" t="s">
+        <v>225</v>
+      </c>
       <c r="F57">
         <v>2020</v>
       </c>
       <c r="G57" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H57"/>
-      <c r="I57"/>
+      <c r="I57">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B58" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>115</v>
       </c>
       <c r="D58"/>
       <c r="E58">
-        <v>20200207</v>
+        <v>2000338</v>
       </c>
       <c r="F58">
         <v>2020</v>
       </c>
       <c r="G58" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="H58">
-        <v>8.45</v>
+        <v>13.14</v>
       </c>
       <c r="I58">
-        <v>2.72</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B59" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C59" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="D59"/>
+      <c r="E59"/>
       <c r="F59">
         <v>2020</v>
       </c>
       <c r="G59" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="H59">
         <v>15.88</v>
       </c>
       <c r="I59">
         <v>5.55</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B60" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C60" t="s">
-        <v>144</v>
+        <v>209</v>
       </c>
       <c r="D60">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>10</v>
+      </c>
+      <c r="E60">
+        <v>1937</v>
       </c>
       <c r="F60">
         <v>2020</v>
       </c>
       <c r="G60" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="H60"/>
+        <v>235</v>
+      </c>
+      <c r="H60">
+        <v>5.08</v>
+      </c>
       <c r="I60">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B61" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="C61" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>237</v>
+      </c>
+      <c r="D61"/>
+      <c r="E61"/>
       <c r="F61">
         <v>2020</v>
       </c>
       <c r="G61" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B62" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C62" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>241</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62">
+        <v>20200207</v>
       </c>
       <c r="F62">
         <v>2020</v>
       </c>
       <c r="G62" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="H62"/>
+        <v>242</v>
+      </c>
+      <c r="H62">
+        <v>8.45</v>
+      </c>
       <c r="I62">
-        <v>0.23</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B63" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C63" t="s">
-        <v>223</v>
+        <v>119</v>
       </c>
       <c r="D63">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F63">
         <v>2020</v>
       </c>
       <c r="G63" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H63">
-        <v>8.45</v>
+        <v>15.88</v>
       </c>
       <c r="I63">
-        <v>2.72</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C64" t="s">
-        <v>223</v>
+        <v>162</v>
       </c>
       <c r="D64">
-        <v>9</v>
+        <v>1461</v>
       </c>
       <c r="E64" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F64">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G64" t="s">
-        <v>248</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="H64"/>
       <c r="I64">
-        <v>2.62</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B65" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C65" t="s">
-        <v>251</v>
+        <v>162</v>
       </c>
       <c r="D65">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>116985</v>
+        <v>1461</v>
+      </c>
+      <c r="E65" t="s">
+        <v>253</v>
       </c>
       <c r="F65">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G65" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>254</v>
+      </c>
+      <c r="H65"/>
       <c r="I65">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B66" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C66" t="s">
-        <v>144</v>
+        <v>162</v>
       </c>
       <c r="D66">
-        <v>1410</v>
+        <v>1461</v>
       </c>
       <c r="E66" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F66">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G66" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B67" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C67" t="s">
-        <v>259</v>
+        <v>241</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E67" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F67">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="G67" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H67">
-        <v>3.43</v>
+        <v>8.45</v>
       </c>
       <c r="I67">
-        <v>1.14</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B68" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C68" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="D68">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>4140</v>
+        <v>9</v>
+      </c>
+      <c r="E68" t="s">
+        <v>265</v>
       </c>
       <c r="F68">
         <v>2019</v>
       </c>
       <c r="G68" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H68">
-        <v>14.59</v>
+        <v>7.49</v>
       </c>
       <c r="I68">
-        <v>6.13</v>
+        <v>2.62</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B69" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C69" t="s">
-        <v>60</v>
+        <v>269</v>
       </c>
       <c r="D69">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>220</v>
+      </c>
+      <c r="E69">
+        <v>116985</v>
       </c>
       <c r="F69">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G69" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H69">
-        <v>8.1</v>
+        <v>3.28</v>
       </c>
       <c r="I69">
-        <v>2.78</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B70" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C70" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>12122</v>
+        <v>162</v>
+      </c>
+      <c r="D70">
+        <v>1410</v>
+      </c>
+      <c r="E70" t="s">
+        <v>273</v>
       </c>
       <c r="F70">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G70" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B71" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C71" t="s">
-        <v>112</v>
+        <v>277</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="F71">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G71" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="H71">
-        <v>12.28</v>
+        <v>3.43</v>
       </c>
       <c r="I71">
-        <v>6.21</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B72" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
       <c r="D72">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="E72">
-        <v>1800784</v>
+        <v>4140</v>
       </c>
       <c r="F72">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="G72" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H72">
-        <v>7.13</v>
+        <v>14.59</v>
       </c>
       <c r="I72">
-        <v>2.71</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B73" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C73" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-      <c r="E73"/>
+        <v>79</v>
+      </c>
+      <c r="D73">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>285</v>
+      </c>
       <c r="F73">
         <v>2018</v>
       </c>
-      <c r="G73"/>
-[...1 lines deleted...]
-      <c r="I73"/>
+      <c r="G73" t="s">
+        <v>286</v>
+      </c>
+      <c r="H73">
+        <v>8.1</v>
+      </c>
+      <c r="I73">
+        <v>2.78</v>
+      </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C74" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>162</v>
+      </c>
+      <c r="D74" t="s">
+        <v>289</v>
+      </c>
+      <c r="E74">
+        <v>12122</v>
       </c>
       <c r="F74">
         <v>2018</v>
       </c>
       <c r="G74" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="H74"/>
       <c r="I74">
-        <v>1.12</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="C75" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="D75">
-        <v>192</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F75">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G75" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="H75">
-        <v>2.73</v>
+        <v>12.28</v>
       </c>
       <c r="I75">
-        <v>0.69</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B76" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
       <c r="C76" t="s">
-        <v>285</v>
+        <v>43</v>
       </c>
       <c r="D76">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="E76">
-        <v>10408</v>
+        <v>1800784</v>
       </c>
       <c r="F76">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G76" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H76">
-        <v>4.1</v>
+        <v>7.13</v>
       </c>
       <c r="I76">
-        <v>1.31</v>
+        <v>2.71</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B77" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="C77" t="s">
-        <v>294</v>
-[...6 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77"/>
       <c r="F77">
-        <v>2017</v>
-[...9 lines deleted...]
-      </c>
+        <v>2018</v>
+      </c>
+      <c r="G77"/>
+      <c r="H77"/>
+      <c r="I77"/>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B78" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C78" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D78">
-        <v>455</v>
+        <v>47</v>
       </c>
       <c r="E78" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="F78">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="G78" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="H78">
-        <v>2.26</v>
+        <v>4.05</v>
       </c>
       <c r="I78">
-        <v>0.49</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="B79" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C79" t="s">
-        <v>302</v>
+        <v>269</v>
       </c>
       <c r="D79">
-        <v>85</v>
+        <v>192</v>
       </c>
       <c r="E79" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="F79">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G79" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="H79">
-        <v>4.06</v>
+        <v>2.73</v>
       </c>
       <c r="I79">
-        <v>0.92</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B80" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C80" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D80">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>46</v>
+      </c>
+      <c r="E80">
+        <v>10408</v>
       </c>
       <c r="F80">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G80" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-      <c r="I80"/>
+        <v>310</v>
+      </c>
+      <c r="H80">
+        <v>4.1</v>
+      </c>
+      <c r="I80">
+        <v>1.31</v>
+      </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B81" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C81" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D81">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>187</v>
+      </c>
+      <c r="E81" t="s">
+        <v>313</v>
       </c>
       <c r="F81">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G81" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-      <c r="I81"/>
+        <v>314</v>
+      </c>
+      <c r="H81">
+        <v>2.21</v>
+      </c>
+      <c r="I81">
+        <v>0.62</v>
+      </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B82" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C82" t="s">
-        <v>285</v>
+        <v>316</v>
       </c>
       <c r="D82">
-        <v>45</v>
+        <v>455</v>
       </c>
       <c r="E82" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F82">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="G82" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="H82">
-        <v>4.03</v>
+        <v>2.26</v>
       </c>
       <c r="I82">
-        <v>1.23</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C83" t="s">
-        <v>285</v>
+        <v>320</v>
       </c>
       <c r="D83">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="E83" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="F83">
         <v>2016</v>
       </c>
       <c r="G83" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H83">
-        <v>4.03</v>
+        <v>4.06</v>
       </c>
       <c r="I83">
-        <v>1.23</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C84" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D84">
-        <v>203</v>
+        <v>163</v>
       </c>
       <c r="E84" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="F84">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G84" t="s">
-        <v>321</v>
-[...6 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="H84"/>
+      <c r="I84"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="B85" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C85" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="D85">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>4</v>
+      </c>
+      <c r="E85">
+        <v>60</v>
       </c>
       <c r="F85">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G85" t="s">
-        <v>325</v>
-[...6 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85"/>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C86" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="D86">
-        <v>777</v>
+        <v>45</v>
       </c>
       <c r="E86" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F86">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G86" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H86">
-        <v>2.34</v>
+        <v>4.03</v>
       </c>
       <c r="I86">
-        <v>0.7</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C87" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="D87">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E87" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="F87">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="G87" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="H87">
-        <v>4.18</v>
+        <v>4.03</v>
       </c>
       <c r="I87">
-        <v>1.3</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B88" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C88" t="s">
-        <v>259</v>
+        <v>337</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>203</v>
       </c>
       <c r="E88" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F88">
         <v>2015</v>
       </c>
       <c r="G88" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H88">
-        <v>4.45</v>
+        <v>2.3</v>
       </c>
       <c r="I88">
-        <v>1.73</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C89" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D89">
-        <v>32</v>
+        <v>2015</v>
       </c>
       <c r="E89" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F89">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G89" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="H89">
-        <v>1.26</v>
+        <v>2.69</v>
       </c>
       <c r="I89">
-        <v>0.53</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C90" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="D90">
-        <v>4</v>
+        <v>777</v>
       </c>
       <c r="E90" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="F90">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G90" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="H90">
-        <v>3.84</v>
+        <v>2.34</v>
       </c>
       <c r="I90">
-        <v>1.11</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C91" t="s">
-        <v>345</v>
+        <v>303</v>
       </c>
       <c r="D91">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="E91" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F91">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="G91" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H91">
-        <v>4.7</v>
+        <v>4.18</v>
       </c>
       <c r="I91">
-        <v>1.52</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B92" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C92" t="s">
-        <v>349</v>
+        <v>277</v>
       </c>
       <c r="D92">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="E92" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F92">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="G92" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H92">
-        <v>2.05</v>
+        <v>4.45</v>
       </c>
       <c r="I92">
-        <v>0.55</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B93" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C93" t="s">
-        <v>285</v>
+        <v>355</v>
       </c>
       <c r="D93">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>15699</v>
+        <v>32</v>
+      </c>
+      <c r="E93" t="s">
+        <v>356</v>
       </c>
       <c r="F93">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G93" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="H93">
-        <v>4.1</v>
+        <v>1.26</v>
       </c>
       <c r="I93">
-        <v>1.44</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B94" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C94" t="s">
-        <v>319</v>
+        <v>29</v>
       </c>
       <c r="D94">
-        <v>164</v>
+        <v>2</v>
       </c>
       <c r="E94" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="F94">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G94" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="H94">
-        <v>2.22</v>
+        <v>4.7</v>
       </c>
       <c r="I94">
-        <v>0.72</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="B95" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C95" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="D95">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>24484</v>
+        <v>4</v>
+      </c>
+      <c r="E95" t="s">
+        <v>363</v>
       </c>
       <c r="F95">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="G95" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="H95">
-        <v>3.71</v>
+        <v>3.84</v>
       </c>
       <c r="I95">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B96" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C96" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D96">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="E96" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="F96">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G96" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="H96">
-        <v>3.84</v>
+        <v>2.05</v>
       </c>
       <c r="I96">
-        <v>1.96</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B97" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C97" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="D97">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>3</v>
+      </c>
+      <c r="E97">
+        <v>24484</v>
       </c>
       <c r="F97">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="G97" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H97">
-        <v>0.64</v>
+        <v>3.71</v>
       </c>
       <c r="I97">
-        <v>0.3</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B98" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C98" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="D98">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E98">
-        <v>7713</v>
+        <v>15699</v>
       </c>
       <c r="F98">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="G98" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="H98">
-        <v>3.84</v>
+        <v>4.1</v>
       </c>
       <c r="I98">
-        <v>1.16</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B99" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C99" t="s">
-        <v>370</v>
+        <v>337</v>
       </c>
       <c r="D99">
+        <v>164</v>
+      </c>
+      <c r="E99" t="s">
+        <v>374</v>
+      </c>
+      <c r="F99">
+        <v>2013</v>
+      </c>
+      <c r="G99" t="s">
+        <v>375</v>
+      </c>
+      <c r="H99">
+        <v>2.22</v>
+      </c>
+      <c r="I99">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" t="s">
+        <v>376</v>
+      </c>
+      <c r="B100" t="s">
+        <v>302</v>
+      </c>
+      <c r="C100" t="s">
+        <v>377</v>
+      </c>
+      <c r="D100">
+        <v>13</v>
+      </c>
+      <c r="E100" t="s">
+        <v>378</v>
+      </c>
+      <c r="F100">
+        <v>2012</v>
+      </c>
+      <c r="G100" t="s">
+        <v>379</v>
+      </c>
+      <c r="H100">
+        <v>3.84</v>
+      </c>
+      <c r="I100">
+        <v>1.96</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" t="s">
+        <v>380</v>
+      </c>
+      <c r="B101" t="s">
+        <v>302</v>
+      </c>
+      <c r="C101" t="s">
+        <v>381</v>
+      </c>
+      <c r="D101">
+        <v>46</v>
+      </c>
+      <c r="E101" t="s">
+        <v>382</v>
+      </c>
+      <c r="F101">
+        <v>2012</v>
+      </c>
+      <c r="G101" t="s">
+        <v>383</v>
+      </c>
+      <c r="H101">
+        <v>0.64</v>
+      </c>
+      <c r="I101">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" t="s">
+        <v>384</v>
+      </c>
+      <c r="B102" t="s">
+        <v>302</v>
+      </c>
+      <c r="C102" t="s">
+        <v>303</v>
+      </c>
+      <c r="D102">
+        <v>40</v>
+      </c>
+      <c r="E102">
+        <v>7713</v>
+      </c>
+      <c r="F102">
+        <v>2011</v>
+      </c>
+      <c r="G102" t="s">
+        <v>385</v>
+      </c>
+      <c r="H102">
+        <v>3.84</v>
+      </c>
+      <c r="I102">
+        <v>1.16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" t="s">
+        <v>386</v>
+      </c>
+      <c r="B103" t="s">
+        <v>302</v>
+      </c>
+      <c r="C103" t="s">
+        <v>387</v>
+      </c>
+      <c r="D103">
         <v>21</v>
       </c>
-      <c r="E99">
+      <c r="E103">
         <v>16611</v>
       </c>
-      <c r="F99">
+      <c r="F103">
         <v>2011</v>
       </c>
-      <c r="G99" t="s">
-[...2 lines deleted...]
-      <c r="H99">
+      <c r="G103" t="s">
+        <v>388</v>
+      </c>
+      <c r="H103">
         <v>5.97</v>
       </c>
-      <c r="I99">
+      <c r="I103">
         <v>2.61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>