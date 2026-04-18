--- v2 (2025-11-29)
+++ v3 (2026-04-18)
@@ -320,51 +320,51 @@
   <si>
     <t>Edge states of bound photon pairs: Topology and interactions</t>
   </si>
   <si>
     <t>2018 Progress In Electromagnetics Research Symposium - Spring (PIERS)</t>
   </si>
   <si>
     <t>10.1109/PIERS.2017.8262139</t>
   </si>
   <si>
     <t>Nonlinear light generation in topological nanostructures</t>
   </si>
   <si>
     <t>Alexander Poddubny, Alexey Slobozhanyuk, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nature Nanotechnology</t>
   </si>
   <si>
     <t>10.1038/s41565-018-0324-7</t>
   </si>
   <si>
     <t>Nanoscale generation of white light for ultrabroadband nanospectroscopy</t>
   </si>
   <si>
-    <t>Sergey Makarov, Ivan Sinev, Valentin Milichko, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
+    <t>Sergey Makarov, Ivan Sinev, Filipp Komissarenko, Dmitry Zuev, Ivan Mukhin, Pavel Belov, Ivan Iorsh, Alexander Poddubny, Anton Samusev, Yuri Kivshar</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>18 (1)</t>
   </si>
   <si>
     <t>535–539</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.7b04542</t>
   </si>
   <si>
     <t>Atom-mediated spontaneous parametric down-conversion in periodic waveguides</t>
   </si>
   <si>
     <t>Alexander Poddubny, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>4724-4727</t>
   </si>
@@ -425,63 +425,63 @@
   <si>
     <t>10.1103/PhysRevA.95.033831</t>
   </si>
   <si>
     <t>Resonant optical properties of AlGaAs/GaAs multiple-quantum-well based Bragg structure at the second quantum state</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>10.1063/1.4978252</t>
   </si>
   <si>
     <t>Edge states and topological phase transitions in chains of dielectric nanoparticles</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Alexander Poddubny, Yuri Kivshar</t>
   </si>
   <si>
     <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.201603190</t>
   </si>
   <si>
+    <t>Multiple Quantum Wells forPT-Symmetric Phononic Crystals</t>
+  </si>
+  <si>
+    <t>10.1103/physrevlett.117.224302</t>
+  </si>
+  <si>
     <t>Multiple Quantum Wells for PT-Symmetric Phononic Crystals</t>
   </si>
   <si>
     <t>Poshakinskiy, A. V., Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.117.224302</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1103/physrevlett.117.224302</t>
   </si>
   <si>
     <t>Metasurfaces provide a new way for building magnetic resonance imaging scanners</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Yuri Kivshar, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>2016 IEEE International Symposium on Antennas and Propagation (APSURSI)</t>
   </si>
   <si>
     <t>375-376</t>
   </si>
   <si>
     <t>10.1109/APS.2016.7695896</t>
   </si>
   <si>
     <t>Generation of Photon-Plasmon Quantum States in Nonlinear Hyperbolic Metamaterials</t>
   </si>
   <si>
     <t>Alexander Poddubny, Ivan Iorsh, Andrey Sukhorukov</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.117.123901</t>
   </si>
@@ -2578,88 +2578,88 @@
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38">
         <v>1603190</v>
       </c>
       <c r="F38">
         <v>2017</v>
       </c>
       <c r="G38" t="s">
         <v>136</v>
       </c>
       <c r="H38">
         <v>9.6</v>
       </c>
       <c r="I38">
         <v>3.83</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>137</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39">
         <v>117</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39">
         <v>2016</v>
       </c>
       <c r="G39" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H39">
         <v>8.46</v>
       </c>
       <c r="I39">
         <v>4.2</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
         <v>117</v>
       </c>
-      <c r="E40"/>
+      <c r="E40">
+        <v>224302</v>
+      </c>
       <c r="F40">
         <v>2016</v>
       </c>
       <c r="G40" t="s">
         <v>141</v>
       </c>
       <c r="H40">
         <v>8.46</v>
       </c>
       <c r="I40">
         <v>4.2</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>142</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">