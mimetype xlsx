--- v4 (2026-03-12)
+++ v5 (2026-09-14)
@@ -12,83 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Helical metasurfaces based on topological surface states in three-dimensional photonic topological insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Mikhail Sidorenko, Alina Rozenblit, Georgiy Kurganov, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>Nature Materials</t>
   </si>
   <si>
     <t>10.1038/s41563-026-02488-8</t>
   </si>
   <si>
     <t>Quadrupole Mie-resonant metamaterial</t>
   </si>
   <si>
     <t>Ilia M. Fradkin, Nikolay Solodovchenko, Dmitry Filonov, Denis G. Baranov, Mikhail Rybin, Kirill Samusev, Mikhail Limonov, Sergey A. Dyakov, Nikolay A. Gippius</t>
   </si>
   <si>
     <t>Photonics Research</t>
   </si>
   <si>
     <t>10.1364/prj.574820</t>
   </si>
   <si>
     <t>Resonance cascading in a ceramic tag for long-range omnidirectional radio-frequency identification communication</t>
   </si>
   <si>
     <t>Alyona Maksimenko, Ildar Yusupov, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
@@ -296,74 +296,74 @@
   <si>
     <t>10.1103/physrevapplied.15.024052</t>
   </si>
   <si>
     <t>Diffusive dynamics and jamming in ensembles of robots with variable friction</t>
   </si>
   <si>
     <t>Alina Rozenblit, V A Porvatov, D A Petrova, I S Khakhalin, K P Kotlyar, G Yu Gritsenko, A A Evreiskaya, M F Lebedeva, Egor Kretov, Dmitry Filonov, A Souslov, Nikita Olekhno</t>
   </si>
   <si>
     <t>012201</t>
   </si>
   <si>
     <t>10.1088/1742-6596/1695/1/012201</t>
   </si>
   <si>
     <t>Efficient radiational outcoupling of electromagnetic energy from hyperbolic metamaterial resonators</t>
   </si>
   <si>
     <t>Ildar Yusupov, Dmitry Filonov, Tatiana Vosheva</t>
   </si>
   <si>
     <t>10.1038/s41598-020-78981-0</t>
   </si>
   <si>
+    <t>Demonstration of higher-order topological States in photonic kagome lattice with next-nearest-neighbour coupling</t>
+  </si>
+  <si>
+    <t>Dmitry Zhirihin, M. Li, Maxim Gorlach, Dmitry Filonov, Alexey Slobozhanyuk, A. Alu</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020139</t>
+  </si>
+  <si>
+    <t>10.1063/5.0032066</t>
+  </si>
+  <si>
     <t>Compact ceramic resonators for RFID applications</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020023</t>
   </si>
   <si>
     <t>10.1063/5.0031922</t>
   </si>
   <si>
-    <t>Demonstration of higher-order topological States in photonic kagome lattice with next-nearest-neighbour coupling</t>
-[...10 lines deleted...]
-  <si>
     <t>Long-range miniaturized ceramic RFID tags</t>
   </si>
   <si>
     <t>10.1109/tap.2020.3037663</t>
   </si>
   <si>
     <t>Multipole engineering for enhanced backscattering modulation</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.195129</t>
   </si>
   <si>
     <t>Dynamically reconfigurable metamaterial-based scatterer</t>
   </si>
   <si>
     <t>Дмитрий Филонов</t>
   </si>
   <si>
     <t>2020 14th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
   <si>
     <t>10.23919/eucap48036.2020.9136054</t>
@@ -449,99 +449,96 @@
   <si>
     <t>2019 Thirteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials.2019.8900937</t>
   </si>
   <si>
     <t>Broadband resonant calibration-free complex permittivity retrieval of liquid solutions</t>
   </si>
   <si>
     <t>Dmitry Filonov, Egor Kretov, Sergei Kurdjumov</t>
   </si>
   <si>
     <t>Journal of Quantitative Spectroscopy and Radiative Transfer</t>
   </si>
   <si>
     <t>127-131</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2019.06.020</t>
   </si>
   <si>
     <t>Experimental Realization of Three-Dimensional All-Dielectric Photonic Topological Insulators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Dmitry Zhirihin, Dmitry Filonov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2018 USNC-URSI Radio Science Meeting</t>
   </si>
   <si>
     <t>3-4</t>
   </si>
   <si>
     <t>10.1109/USNC-URSI.2018.8602701</t>
   </si>
   <si>
     <t>Giant magnetoelectric field separation via anapole-type states in high-index dielectric structures</t>
   </si>
   <si>
     <t>Kseniia Baryshnikova, Dmitry Filonov, Andrei Evlyukhin, Alexey Kadochkin, Alexander Shalin</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.98.165419</t>
   </si>
   <si>
     <t>Resonant Metasurface with Tunable Asymmetric Reflection</t>
   </si>
   <si>
     <t>https://doi.org/10.1063/1.5046948</t>
   </si>
   <si>
     <t>Asymmetric micro-Doppler frequency comb generation via magnetoelectric coupling</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.235139</t>
   </si>
   <si>
     <t>Antiferromagnetic order in hybrid electromagnetic metamaterials</t>
   </si>
   <si>
-    <t>Dmitry Filonov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>New Journal of Physics</t>
   </si>
   <si>
     <t>10.1088/1367-2630/aa6a33</t>
   </si>
   <si>
     <t>Switchable invisibility of dielectric resonators</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Kirill Samusev, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Kirill Samusev, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.95.165119</t>
   </si>
   <si>
     <t>Ultra-Wideband (UWB) Planar Antenna with Single-, Dual- Triple-Band Notched Characteristic Based on Electric Ring Resonator</t>
   </si>
   <si>
     <t>IEEE Antennas and Wireless Propagation Letters</t>
   </si>
   <si>
     <t>10.1109/LAWP.2017.2652978</t>
   </si>
   <si>
     <t>Micro-Doppler frequency comb generation by rotating wire scatterers</t>
   </si>
   <si>
     <t>10.1016/j.jqsrt.2016.12.029</t>
   </si>
   <si>
     <t>Broadband 3D Luneburg Lenses Based on Metamaterials of Radially Diverging Dielectric Rods</t>
   </si>
   <si>
     <t>Andrey Sayanskiy, Stanislav Glybovski, Dmitry Filonov, Pavel Belov</t>
   </si>
@@ -581,105 +578,102 @@
   <si>
     <t>10.1038/srep35516</t>
   </si>
   <si>
     <t>Resonant meta-atoms with nonlinearities on demand</t>
   </si>
   <si>
     <t>10.1063/1.4962838</t>
   </si>
   <si>
     <t>Controlling electromagnetic scattering with wire metamaterial resonators</t>
   </si>
   <si>
     <t>Dmitry Filonov, Alexander Shalin, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America A: Optics and Image Science, and Vision</t>
   </si>
   <si>
     <t>1910-1916</t>
   </si>
   <si>
     <t>10.1364/JOSAA.33.001910</t>
   </si>
   <si>
+    <t>Transition from photonic crystals to dielectric metamaterials: A phase diagram and the order parameter</t>
+  </si>
+  <si>
+    <t>Mikhail Rybin, Dmitry Filonov, Kirill Samusev, Pavel Belov, Mikhail Limonov</t>
+  </si>
+  <si>
+    <t>Proceedings of SPIE</t>
+  </si>
+  <si>
+    <t>98850R</t>
+  </si>
+  <si>
+    <t>10.1117/12.2223721</t>
+  </si>
+  <si>
     <t>Fano resonance can make a homogeneous cylinder invisible: theoretical proposal and experimental demonstration</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Dmitry Filonov, Kirill Samusev, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
-[...4 lines deleted...]
-  <si>
     <t>10.1117/12.2224441</t>
   </si>
   <si>
-    <t>Transition from photonic crystals to dielectric metamaterials: A phase diagram and the order parameter</t>
-[...7 lines deleted...]
-  <si>
     <t>Experimental demonstration of topological effects in bianisotropic metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Dmitry Filonov, Yuri Kivshar</t>
-[...1 lines deleted...]
-  <si>
     <t>10.1038/srep22270</t>
   </si>
   <si>
     <t>Phase diagram for the transition from photonic crystals to dielectric metamaterials</t>
   </si>
   <si>
     <t>10.1038/ncomms10102</t>
   </si>
   <si>
     <t>Emulation of complex optical phenomena with radio waves: Tailoring scattering characteristics with wire metamaterial</t>
   </si>
   <si>
     <t>Dmitry Filonov, Alexander Shalin, Pavel Belov</t>
   </si>
   <si>
     <t>2015 IEEE Int. Conf. on Microwaves, Communications, Antennas and Electronic Systems (COMCAS)</t>
   </si>
   <si>
     <t>1-2, 2-4</t>
   </si>
   <si>
     <t>10.1109/COMCAS.2015.7360417</t>
   </si>
   <si>
     <t>Resonant transmission of light in chains of high-index dielectric particles</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Mihail Petrov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.155415</t>
   </si>
   <si>
     <t>Wire-medium hyperlens for enhancing radiation from subwavelength dipole sources</t>
   </si>
   <si>
     <t>Dmitry Filonov, Stanislav Glybovski, Pavel Belov</t>
   </si>
   <si>
     <t>4848-4856</t>
   </si>
   <si>
     <t>10.1109/TAP.2015.2479676</t>
   </si>
   <si>
     <t>Diamagnetism in wire medium metamaterials: Theory and experiment</t>
   </si>
   <si>
     <t>Ilya Yagupov, Dmitry Filonov, Alexander Ageyskiy, Mehedi Hasan, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>041304(R)</t>
   </si>
@@ -689,276 +683,273 @@
   <si>
     <t>Hybridization and the origin of Fano resonances in symmetric nanoparticle trimers</t>
   </si>
   <si>
     <t>Dmitry Filonov, Stanislav Glybovski</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.92.045433</t>
   </si>
   <si>
     <t>Interplay of magnetic responses in all-dielectric oligomers to realize magnetic Fano resonances</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>724-729</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.5b00082</t>
   </si>
   <si>
     <t>Switching from Visibility to Invisibility via Fano Resonances: Theory and Experiment</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Dmitry Filonov, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>10.1038/srep08774</t>
   </si>
   <si>
     <t>Bending of electromagnetic waves in all-dielectric particle array waveguides</t>
   </si>
   <si>
-    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov, Yuri Kivshar</t>
+    <t>Roman Savelev, Dmitry Filonov, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4901264</t>
   </si>
   <si>
     <t>Magnetic topological transition in transmission line metamaterials</t>
   </si>
   <si>
     <t>Alena Shchelokova, Dmitry Filonov, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.90.115155</t>
   </si>
   <si>
     <t>Near-field Interference in Optics and RF</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Conference on Lasers and Electro-Optics (CLEO)</t>
   </si>
   <si>
     <t>FTu2K</t>
   </si>
   <si>
     <t>FTu2K.7</t>
   </si>
   <si>
     <t>10.1364/CLEO_QELS.2014.FTu2K.7</t>
   </si>
   <si>
     <t>An Endoscope Based on Extremely Anisotropic Metamaterials for Applications in Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>Alexey Slobozhanyuk, Irina Melchakova, Alexandr Kozachenko, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Communications Technology and Electronics</t>
   </si>
   <si>
     <t>562-570</t>
   </si>
   <si>
     <t>10.1134/S1064226914040111</t>
   </si>
   <si>
     <t>Superdirective all-dielectric nanoantennas: theory and experiment</t>
   </si>
   <si>
-    <t>Pavel Belov, Dmitry Filonov, Yuri Kivshar</t>
+    <t>Pavel Belov, Dmitry Filonov</t>
   </si>
   <si>
     <t>IOP Conference Series: Materials Science and Engineering</t>
   </si>
   <si>
     <t>10.1088/1757-899X/67/1/012008</t>
   </si>
   <si>
     <t>Experimental demonstration of superdirective dielectric antenna</t>
   </si>
   <si>
-    <t>Dmitry Filonov, Yuri Kivshar, Pavel Belov</t>
+    <t>Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4869817</t>
   </si>
   <si>
     <t>Photonic spin Hall effect in hyperbolic metamaterials for polarization-controlled routing of subwavelength modes</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Dmitry Filonov, Pavel Voroshilov, Pavel Belov, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1038/ncomms4226</t>
   </si>
   <si>
     <t>Near-field mapping of Fano resonances in all-dielectric oligomers</t>
   </si>
   <si>
-    <t>Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov, Yuri Kivshar</t>
+    <t>Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4858969</t>
   </si>
   <si>
     <t>Nonlinear interaction of meta-atoms through optical coupling</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1063/1.4861388</t>
   </si>
   <si>
     <t>Broadband isotropic μ-near-zero metamaterials</t>
   </si>
   <si>
-    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine, Yuri Kivshar</t>
+    <t>Pavel Belov, Alexey Slobozhanyuk, Dmitry Filonov, Ilya Yagupov, Polina Kapitanova, Mikhail Lapine</t>
   </si>
   <si>
     <t>10.1063/1.4832056</t>
   </si>
   <si>
     <t>Fano resonances in antennas: General control over radiation patterns</t>
   </si>
   <si>
-    <t>Mikhail Rybin, Polina Kapitanova, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov, Yuri Kivshar, Mikhail Limonov</t>
+    <t>Mikhail Rybin, Polina Kapitanova, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov, Mikhail Limonov</t>
   </si>
   <si>
     <t>205106 (1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.88.205106</t>
   </si>
   <si>
     <t>Superdirective nanoantennas: Theory and experiment</t>
   </si>
   <si>
     <t>21st International Conference on Applied Electromagnetics and Communications (ICECom)</t>
   </si>
   <si>
     <t>10.1109/ICECom.2013.6684721</t>
   </si>
   <si>
     <t>Light coupling in microwave metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Mikhail Lapine</t>
   </si>
   <si>
     <t>2013 7th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
   </si>
   <si>
     <t>190-192</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2013.6808996</t>
   </si>
   <si>
     <t>Superdirective magnetic nanoantennas with effect of light steering: Theory and experiment</t>
   </si>
   <si>
     <t>2013 SBMO/IEEE MTT-S International Microwave &amp; Optoelectronics Conference (IMOC)</t>
   </si>
   <si>
     <t>10.1109/IMOC.2013.6646491</t>
   </si>
   <si>
     <t>Photosensitive SRR-metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Polina Kapitanova, Dmitry Filonov, Pavel Belov, Yuri Kivshar, Mikhail Lapine</t>
-[...1 lines deleted...]
-  <si>
     <t>IEEE Antennas and Propagation Society, AP-S International Symposium (Digest)</t>
   </si>
   <si>
     <t>1190-1191</t>
   </si>
   <si>
     <t>10.1109/APS.2013.6711255</t>
   </si>
   <si>
     <t>Ultracompact all-dielectric superdirective antennas: Theory and experiment</t>
   </si>
   <si>
-    <t>Pavel Belov, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar</t>
+    <t>Pavel Belov, Dmitry Filonov, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>138-139</t>
   </si>
   <si>
     <t>10.1109/APS.2013.6710730</t>
   </si>
   <si>
     <t>Hyperbolic transmission-line metamaterials</t>
   </si>
   <si>
-    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Yuri Kivshar, Pavel Belov</t>
+    <t>Alena Shchelokova, Polina Kapitanova, Alexander Poddubny, Dmitry Filonov, Alexey Slobozhanyuk, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of Applied Physics</t>
   </si>
   <si>
     <t>073116(1-5)</t>
   </si>
   <si>
     <t>10.1063/1.4758287</t>
   </si>
   <si>
     <t>Light-controllable magnetic metamaterials based on loaded split-ring resonators</t>
   </si>
   <si>
-    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov, Yuri Kivshar</t>
+    <t>Polina Kapitanova, Stanislav Maslovski, Pavel Voroshilov, Dmitry Filonov, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of the 2012 IEEE International Symposium on Antennas and Propagation</t>
   </si>
   <si>
     <t>10.1109/APS.2012.6348088</t>
   </si>
   <si>
     <t>Nonlinear spiral metamaterials</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Dmitry Filonov, Mikhail Lapine, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Slobozhanyuk, Dmitry Filonov, Mikhail Lapine, Pavel Belov</t>
   </si>
   <si>
     <t>10.1109/APS.2012.6349225</t>
   </si>
   <si>
     <t>Experimental verification of the concept of all-dielectric nanoantennas</t>
   </si>
   <si>
-    <t>Dmitry Filonov, Alexey Slobozhanyuk, Polina Kapitanova, Yuri Kivshar, Pavel Belov</t>
+    <t>Dmitry Filonov, Alexey Slobozhanyuk, Polina Kapitanova, Pavel Belov</t>
   </si>
   <si>
     <t>201113 (1-4)</t>
   </si>
   <si>
     <t>10.1063/1.4719209</t>
   </si>
   <si>
     <t>Controlling split-ring resonators with light</t>
   </si>
   <si>
     <t>251914 (1-3)</t>
   </si>
   <si>
     <t>10.1063/1.3671617</t>
   </si>
   <si>
     <t>Double-shell metamaterial coatings for plasmonic cloaking</t>
   </si>
   <si>
     <t>46–48</t>
   </si>
   <si>
     <t>10.1002/pssr.201105475</t>
   </si>
@@ -1934,81 +1925,81 @@
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>10</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>2020</v>
       </c>
       <c r="G24" t="s">
         <v>93</v>
       </c>
       <c r="H24">
         <v>4.38</v>
       </c>
       <c r="I24">
         <v>1.24</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D25">
         <v>2300</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F25">
         <v>2020</v>
       </c>
       <c r="G25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>0.19</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26">
         <v>2300</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="F26">
         <v>2020</v>
       </c>
       <c r="G26" t="s">
         <v>101</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.19</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
@@ -2379,1214 +2370,1214 @@
       </c>
       <c r="D41">
         <v>95</v>
       </c>
       <c r="E41">
         <v>235139</v>
       </c>
       <c r="F41">
         <v>2017</v>
       </c>
       <c r="G41" t="s">
         <v>155</v>
       </c>
       <c r="H41">
         <v>3.81</v>
       </c>
       <c r="I41">
         <v>2.34</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>156</v>
       </c>
       <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42">
         <v>2017</v>
       </c>
       <c r="G42" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H42">
         <v>3.58</v>
       </c>
       <c r="I42">
         <v>1.65</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C43" t="s">
         <v>105</v>
       </c>
       <c r="D43">
         <v>95</v>
       </c>
       <c r="E43">
         <v>165119</v>
       </c>
       <c r="F43">
         <v>2017</v>
       </c>
       <c r="G43" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="H43">
         <v>3.81</v>
       </c>
       <c r="I43">
         <v>2.34</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D44">
         <v>99</v>
       </c>
       <c r="E44">
         <v>43556</v>
       </c>
       <c r="F44">
         <v>2017</v>
       </c>
       <c r="G44" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H44">
         <v>3.45</v>
       </c>
       <c r="I44">
         <v>1.05</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B45" t="s">
         <v>112</v>
       </c>
       <c r="C45" t="s">
         <v>141</v>
       </c>
       <c r="D45">
         <v>190</v>
       </c>
       <c r="E45">
         <v>43806</v>
       </c>
       <c r="F45">
         <v>2017</v>
       </c>
       <c r="G45" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H45">
         <v>2.42</v>
       </c>
       <c r="I45">
         <v>0.97</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" t="s">
         <v>168</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F46">
         <v>2017</v>
       </c>
       <c r="G46" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="H46">
         <v>3.45</v>
       </c>
       <c r="I46">
         <v>1.05</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
         <v>112</v>
       </c>
       <c r="C47" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F47">
         <v>2016</v>
       </c>
       <c r="G47" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
+        <v>175</v>
+      </c>
+      <c r="B48" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="C48" t="s">
         <v>23</v>
       </c>
       <c r="D48">
         <v>109</v>
       </c>
       <c r="E48">
         <v>203503</v>
       </c>
       <c r="F48">
         <v>2016</v>
       </c>
       <c r="G48" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H48">
         <v>3.41</v>
       </c>
       <c r="I48">
         <v>1.67</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>178</v>
+      </c>
+      <c r="B49" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C49" t="s">
         <v>44</v>
       </c>
       <c r="D49">
         <v>6</v>
       </c>
       <c r="E49">
         <v>35516</v>
       </c>
       <c r="F49">
         <v>2016</v>
       </c>
       <c r="G49" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="H49">
         <v>4.26</v>
       </c>
       <c r="I49">
         <v>1.69</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B50" t="s">
         <v>112</v>
       </c>
       <c r="C50" t="s">
         <v>23</v>
       </c>
       <c r="D50">
         <v>109</v>
       </c>
       <c r="E50">
         <v>111904</v>
       </c>
       <c r="F50">
         <v>2016</v>
       </c>
       <c r="G50" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="H50">
         <v>3.41</v>
       </c>
       <c r="I50">
         <v>1.67</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" t="s">
         <v>184</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="D51">
         <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F51">
         <v>2016</v>
       </c>
       <c r="G51" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="H51">
         <v>1.46</v>
       </c>
       <c r="I51">
         <v>0.92</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
+        <v>188</v>
+      </c>
+      <c r="B52" t="s">
         <v>189</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D52">
         <v>9885</v>
       </c>
-      <c r="E52">
-        <v>988515</v>
+      <c r="E52" t="s">
+        <v>191</v>
       </c>
       <c r="F52">
         <v>2016</v>
       </c>
       <c r="G52" t="s">
         <v>192</v>
       </c>
       <c r="H52"/>
       <c r="I52">
         <v>0.24</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>193</v>
       </c>
       <c r="B53" t="s">
+        <v>189</v>
+      </c>
+      <c r="C53" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D53">
         <v>9885</v>
       </c>
-      <c r="E53" t="s">
-        <v>194</v>
+      <c r="E53">
+        <v>988515</v>
       </c>
       <c r="F53">
         <v>2016</v>
       </c>
       <c r="G53" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0.24</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B54" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="C54" t="s">
         <v>44</v>
       </c>
       <c r="D54">
         <v>6</v>
       </c>
       <c r="E54">
         <v>22270</v>
       </c>
       <c r="F54">
         <v>2016</v>
       </c>
       <c r="G54" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H54">
         <v>4.26</v>
       </c>
       <c r="I54">
         <v>1.69</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B55" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55">
         <v>6</v>
       </c>
       <c r="E55">
         <v>10102</v>
       </c>
       <c r="F55">
         <v>2015</v>
       </c>
       <c r="G55" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H55">
         <v>11.33</v>
       </c>
       <c r="I55">
         <v>6.29</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>199</v>
+      </c>
+      <c r="B56" t="s">
+        <v>200</v>
+      </c>
+      <c r="C56" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F56">
         <v>2015</v>
       </c>
       <c r="G56" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="H56"/>
       <c r="I56"/>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B57" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C57" t="s">
         <v>105</v>
       </c>
       <c r="D57">
         <v>92</v>
       </c>
       <c r="E57">
         <v>155415</v>
       </c>
       <c r="F57">
         <v>2015</v>
       </c>
       <c r="G57" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H57">
         <v>3.72</v>
       </c>
       <c r="I57"/>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B58" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C58" t="s">
         <v>39</v>
       </c>
       <c r="D58">
         <v>63</v>
       </c>
       <c r="E58" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F58">
         <v>2015</v>
       </c>
       <c r="G58" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="H58">
         <v>2.05</v>
       </c>
       <c r="I58">
         <v>1.74</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B59" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>92</v>
       </c>
       <c r="E59" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F59">
         <v>2015</v>
       </c>
       <c r="G59" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H59">
         <v>3.72</v>
       </c>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B60" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C60" t="s">
         <v>105</v>
       </c>
       <c r="D60">
         <v>92</v>
       </c>
       <c r="E60">
         <v>45433</v>
       </c>
       <c r="F60">
         <v>2015</v>
       </c>
       <c r="G60" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="H60">
         <v>3.72</v>
       </c>
       <c r="I60"/>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>112</v>
       </c>
       <c r="C61" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="D61">
         <v>2</v>
       </c>
       <c r="E61" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F61">
         <v>2015</v>
       </c>
       <c r="G61" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="H61">
         <v>5.4</v>
       </c>
       <c r="I61">
         <v>2.98</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B62" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C62" t="s">
         <v>44</v>
       </c>
       <c r="D62">
         <v>5</v>
       </c>
       <c r="E62">
         <v>8774</v>
       </c>
       <c r="F62">
         <v>2015</v>
       </c>
       <c r="G62" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="H62">
         <v>5.23</v>
       </c>
       <c r="I62">
         <v>2.03</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B63" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C63" t="s">
         <v>23</v>
       </c>
       <c r="D63">
         <v>105</v>
       </c>
       <c r="E63">
         <v>181116</v>
       </c>
       <c r="F63">
         <v>2014</v>
       </c>
       <c r="G63" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="H63">
         <v>3.3</v>
       </c>
       <c r="I63">
         <v>1.86</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B64" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C64" t="s">
         <v>105</v>
       </c>
       <c r="D64">
         <v>90</v>
       </c>
       <c r="E64">
         <v>115155</v>
       </c>
       <c r="F64">
         <v>2014</v>
       </c>
       <c r="G64" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="H64">
         <v>3.74</v>
       </c>
       <c r="I64">
         <v>2.81</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
+        <v>231</v>
+      </c>
+      <c r="B65" t="s">
+        <v>232</v>
+      </c>
+      <c r="C65" t="s">
         <v>233</v>
       </c>
-      <c r="B65" t="s">
+      <c r="D65" t="s">
         <v>234</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>235</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F65">
         <v>2014</v>
       </c>
       <c r="G65" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="H65"/>
       <c r="I65">
         <v>0.1</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" t="s">
+        <v>238</v>
+      </c>
+      <c r="C66" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D66">
         <v>59</v>
       </c>
       <c r="E66" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F66">
         <v>2014</v>
       </c>
       <c r="G66" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="H66">
         <v>0.39</v>
       </c>
       <c r="I66">
         <v>0.29</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
+        <v>242</v>
+      </c>
+      <c r="B67" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D67">
         <v>67</v>
       </c>
       <c r="E67">
         <v>12008</v>
       </c>
       <c r="F67">
         <v>2014</v>
       </c>
       <c r="G67" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="H67"/>
       <c r="I67">
         <v>0.21</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B68" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C68" t="s">
         <v>23</v>
       </c>
       <c r="D68">
         <v>104</v>
       </c>
       <c r="E68">
         <v>133502</v>
       </c>
       <c r="F68">
         <v>2014</v>
       </c>
       <c r="G68" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="H68">
         <v>3.3</v>
       </c>
       <c r="I68">
         <v>1.86</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B69" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
         <v>5</v>
       </c>
       <c r="E69">
         <v>3226</v>
       </c>
       <c r="F69">
         <v>2014</v>
       </c>
       <c r="G69" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="H69">
         <v>11.47</v>
       </c>
       <c r="I69">
         <v>6.41</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B70" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C70" t="s">
         <v>23</v>
       </c>
       <c r="D70">
         <v>104</v>
       </c>
       <c r="E70">
         <v>21104</v>
       </c>
       <c r="F70">
         <v>2014</v>
       </c>
       <c r="G70" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H70">
         <v>3.3</v>
       </c>
       <c r="I70">
         <v>1.86</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B71" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C71" t="s">
         <v>23</v>
       </c>
       <c r="D71">
         <v>104</v>
       </c>
       <c r="E71">
         <v>14104</v>
       </c>
       <c r="F71">
         <v>2014</v>
       </c>
       <c r="G71" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="H71">
         <v>3.3</v>
       </c>
       <c r="I71">
         <v>1.86</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B72" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C72" t="s">
         <v>23</v>
       </c>
       <c r="D72">
         <v>103</v>
       </c>
       <c r="E72">
         <v>211903</v>
       </c>
       <c r="F72">
         <v>2013</v>
       </c>
       <c r="G72" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="H72">
         <v>3.52</v>
       </c>
       <c r="I72">
         <v>2.15</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B73" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C73" t="s">
         <v>105</v>
       </c>
       <c r="D73">
         <v>88</v>
       </c>
       <c r="E73" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F73">
         <v>2013</v>
       </c>
       <c r="G73" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="H73">
         <v>3.66</v>
       </c>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B74" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C74" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="D74"/>
       <c r="E74">
         <v>43525</v>
       </c>
       <c r="F74">
         <v>2013</v>
       </c>
       <c r="G74" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="H74"/>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
+        <v>268</v>
+      </c>
+      <c r="B75" t="s">
+        <v>269</v>
+      </c>
+      <c r="C75" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F75">
         <v>2013</v>
       </c>
       <c r="G75" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="H75"/>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B76" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C76" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D76"/>
       <c r="E76">
         <v>43525</v>
       </c>
       <c r="F76">
         <v>2013</v>
       </c>
       <c r="G76" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="H76"/>
       <c r="I76"/>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B77" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="C77" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="F77">
         <v>2013</v>
       </c>
       <c r="G77" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="H77"/>
       <c r="I77">
         <v>0.22</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B78" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="C78" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="F78">
         <v>2013</v>
       </c>
       <c r="G78" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="H78"/>
       <c r="I78">
         <v>0.22</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B79" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C79" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D79">
         <v>112</v>
       </c>
       <c r="E79" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="F79">
         <v>2012</v>
       </c>
       <c r="G79" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="H79">
         <v>2.21</v>
       </c>
       <c r="I79">
         <v>1.31</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B80" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C80" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D80"/>
       <c r="E80">
         <v>43497</v>
       </c>
       <c r="F80">
         <v>2012</v>
       </c>
       <c r="G80" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="B81" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C81" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D81"/>
       <c r="E81">
         <v>43497</v>
       </c>
       <c r="F81">
         <v>2012</v>
       </c>
       <c r="G81" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="B82" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C82" t="s">
         <v>23</v>
       </c>
       <c r="D82">
         <v>100</v>
       </c>
       <c r="E82" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="F82">
         <v>2012</v>
       </c>
       <c r="G82" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="H82">
         <v>3.79</v>
       </c>
       <c r="I82">
         <v>2.57</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C83" t="s">
         <v>23</v>
       </c>
       <c r="D83">
         <v>99</v>
       </c>
       <c r="E83" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="F83">
         <v>2011</v>
       </c>
       <c r="G83" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="H83">
         <v>3.84</v>
       </c>
       <c r="I83">
         <v>2.81</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="B84" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C84" t="s">
         <v>113</v>
       </c>
       <c r="D84">
         <v>6</v>
       </c>
       <c r="E84" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="F84">
         <v>2011</v>
       </c>
       <c r="G84" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="H84">
         <v>2.82</v>
       </c>
       <c r="I84">
         <v>1.84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>