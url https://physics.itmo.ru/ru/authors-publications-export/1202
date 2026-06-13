--- v2 (2026-01-14)
+++ v3 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -68,131 +68,131 @@
   <si>
     <t>Alexander Chebykin, Ivan Iorsh, Alexey Orlov, Pavel Belov, Sergei Zhukovsky</t>
   </si>
   <si>
     <t>Physical Review A</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.93.033855</t>
   </si>
   <si>
     <t>Strong Purcell effect in anisotropic epsilon-near-zero metamaterials</t>
   </si>
   <si>
     <t>Alexander Chebykin, Alexey Orlov, Alexander Shalin, Alexander Poddubny, Pavel Belov</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.205126</t>
   </si>
   <si>
     <t>Scattering suppression from arbitrary objects in spatially dispersive layered metamaterials</t>
   </si>
   <si>
-    <t>Alexander Shalin, Alexey Orlov, Ivan Iorsh, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexander Shalin, Alexey Orlov, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.91.125426</t>
   </si>
   <si>
     <t>Purcell effect in extremely anisotropic elliptic metamaterials (in Russian)</t>
   </si>
   <si>
     <t>Александр Чебыкин, Алексей Орлов, Фабиан Хайслер, Ксения Барышникова, Павел Белов</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>9-14</t>
   </si>
   <si>
     <t>Retrieval of Effective Parameters of Subwavelength Periodic Photonic Structures</t>
   </si>
   <si>
     <t>Alexey Orlov, Elizaveta Yankovskaya, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>417-426</t>
   </si>
   <si>
     <t>10.3390/cryst4030417</t>
   </si>
   <si>
+    <t>Theoretical and experimental study of guided modes of the wire medium slab</t>
+  </si>
+  <si>
+    <t>Ivan Iorsh, Alexey Orlov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>2014 8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
+  </si>
+  <si>
+    <t>52-54</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2014.6948591</t>
+  </si>
+  <si>
+    <t>Retrieving constitutive parameters of plasmonic multilayers from reflection and transmission coefficients</t>
+  </si>
+  <si>
+    <t>Alexey Orlov, Pavel Belov</t>
+  </si>
+  <si>
+    <t>391-393</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2014.6948571</t>
+  </si>
+  <si>
+    <t>Multi-periodicity induces prominent optical phenomena in plasmonic multilayers</t>
+  </si>
+  <si>
+    <t>388-390</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2014.6948570</t>
+  </si>
+  <si>
     <t>Populating the large-wavevector realm: Bloch volume plasmon polaritons in hyperbolic and extremely anisotropic metamaterials</t>
   </si>
   <si>
     <t>Alexey Orlov</t>
   </si>
   <si>
-    <t>2014 8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
-[...1 lines deleted...]
-  <si>
     <t>304-306</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948539</t>
   </si>
   <si>
-    <t>Theoretical and experimental study of guided modes of the wire medium slab</t>
-[...31 lines deleted...]
-  <si>
     <t>Multiperiodicity in plasmonic multilayers: General description and diversity of topologies</t>
   </si>
   <si>
     <t>Alexey Orlov, Anastasia Krylova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.90.013812</t>
   </si>
   <si>
     <t>Guided modes in a spatially dispersive wire medium slab</t>
   </si>
   <si>
     <t>Alexander Ageyskiy, Ivan Iorsh, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>1753-1760</t>
   </si>
   <si>
     <t>10.1364/JOSAB.31.001753</t>
   </si>
   <si>
     <t>Photonic-band-gap engineering for volume plasmon polaritons in multiscale multilayer hyperbolic metamaterials</t>
@@ -221,198 +221,195 @@
   <si>
     <t>Controlling light with plasmonic multilayers</t>
   </si>
   <si>
     <t>Alexey Orlov, Sergei Zhukovsky, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>213-230</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2014.03.003</t>
   </si>
   <si>
     <t>Extraction of material parameters for plasmon multilayer from reflection and transmission coefficients</t>
   </si>
   <si>
     <t>Alexey Orlov, Elizaveta Yankovskaya, Pavel Belov, Sergei Zhukovsky</t>
   </si>
   <si>
     <t>Complex band structure of nanostructured metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Ivan Iorsh, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Orlov, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>Optics Express</t>
   </si>
   <si>
     <t>1593-1598</t>
   </si>
   <si>
     <t>10.1364/OE.21.001593</t>
   </si>
   <si>
     <t>Nonlocal effective parameters of multilayered metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexander Chebykin, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>115420(1-8)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.86.115420</t>
   </si>
   <si>
     <t>Purcell Effect, Surface Modes and Nonlocality in Hyperbolic Metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Orlov, Alexander Chebykin, Ivan Iorsh, Alexander Poddubny, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>QTh1A.5</t>
   </si>
   <si>
     <t>10.1364/QELS.2012.QTh1A.5</t>
   </si>
   <si>
     <t>Reconfigurable and Nonlinear Metamaterials (in Russian)</t>
   </si>
   <si>
-    <t>Юрий Кившар, Алексей Орлов</t>
+    <t>Алексей Орлов</t>
   </si>
   <si>
     <t>3(79)</t>
   </si>
   <si>
     <t>Spontaneous emission enhancement in metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Ivan Iorsh, Alexander Poddubny, Alexey Orlov, Pavel Belov, Yuri Kivshar</t>
+    <t>Ivan Iorsh, Alexander Poddubny, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>Physics Letters A</t>
   </si>
   <si>
     <t>185-187</t>
   </si>
   <si>
     <t>10.1016/j.physleta.2011.11.001</t>
   </si>
   <si>
     <t>Interface modes in nanostructured metal-dielectric metamaterials</t>
   </si>
   <si>
     <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>151914(1-3)</t>
   </si>
   <si>
     <t>10.1063/1.3643152</t>
   </si>
   <si>
     <t>Nonlocal effective medium model for multilayered metal-dielectric metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Stanislav Maslovski, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexander Chebykin, Alexey Orlov, Stanislav Maslovski, Pavel Belov</t>
   </si>
   <si>
     <t>115438 (1-9)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.84.115438</t>
   </si>
   <si>
     <t>Engineered optical nonlocality in nanostructured metamaterials</t>
   </si>
   <si>
-    <t>Alexey Orlov, Pavel Voroshilov, Pavel Belov, Yuri Kivshar</t>
+    <t>Alexey Orlov, Pavel Voroshilov, Pavel Belov</t>
   </si>
   <si>
     <t>045424(1-4)</t>
   </si>
   <si>
     <t>10.1103/PhysRevB.84.045424</t>
   </si>
   <si>
     <t>Nonlocality in multilayered metal-dielectric optical metamaterials</t>
   </si>
   <si>
     <t>CLEO: 2011 - Laser Science to Photonic Applications</t>
   </si>
   <si>
     <t>Validity range of model of effective medium for describing layered metal-dielectric nanostructured metamaterials</t>
   </si>
   <si>
-    <t>Alexander Chebykin, Alexey Orlov, Pavel Belov</t>
-[...1 lines deleted...]
-  <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>938-950</t>
   </si>
   <si>
     <t>10.1134/S0030400X10120192</t>
   </si>
   <si>
     <t>Strong spatial dispersion in nanostructured multilayered metal-dielectric optical metamaterials</t>
   </si>
   <si>
     <t>Alexey Orlov, Alexander Chebykin, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>77540E(1-7)</t>
   </si>
   <si>
     <t>10.1117/12.860175</t>
   </si>
   <si>
     <t>Nonlinear and tunable metamaterials (in Russian)</t>
   </si>
   <si>
-    <t>Юрий Кившар, Алексей Орлов, Павел Белов</t>
+    <t>Алексей Орлов, Павел Белов</t>
   </si>
   <si>
     <t>Proceedings of national research center of photonics and optical informatics</t>
   </si>
   <si>
     <t>78-91</t>
   </si>
   <si>
     <t>Nonlocal homogenization theory of multilayered metal-dielectric nanostructured optical metamaterials (in Russian)</t>
   </si>
   <si>
-    <t>Александр Чебыкин, Алексей Орлов, Юрий Кившар, Павел Белов</t>
+    <t>Александр Чебыкин, Алексей Орлов, Павел Белов</t>
   </si>
   <si>
     <t>92-112</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -728,51 +725,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="129.683" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="111.973" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -951,74 +948,74 @@
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>2014</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F9">
         <v>2014</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10">
         <v>2014</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
@@ -1055,51 +1052,51 @@
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12">
         <v>2014</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
         <v>1.81</v>
       </c>
       <c r="I12">
         <v>1.35</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>13801</v>
       </c>
       <c r="F13">
         <v>2014</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13">
         <v>2.81</v>
       </c>
       <c r="I13">
         <v>2.31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
@@ -1296,51 +1293,51 @@
       </c>
       <c r="D21">
         <v>376</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21">
         <v>2012</v>
       </c>
       <c r="G21" t="s">
         <v>88</v>
       </c>
       <c r="H21">
         <v>1.77</v>
       </c>
       <c r="I21">
         <v>0.79</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C22" t="s">
         <v>90</v>
       </c>
       <c r="D22">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="F22">
         <v>2011</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
       <c r="H22">
         <v>3.84</v>
       </c>
       <c r="I22">
         <v>2.81</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
@@ -1400,139 +1397,139 @@
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>43497</v>
       </c>
       <c r="F25">
         <v>2011</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>103</v>
       </c>
       <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D26">
         <v>109</v>
       </c>
       <c r="E26" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F26">
         <v>2010</v>
       </c>
       <c r="G26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="H26">
         <v>0.57</v>
       </c>
       <c r="I26">
         <v>0.27</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
         <v>108</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="D27">
         <v>7754</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F27">
         <v>2010</v>
       </c>
       <c r="G27" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>0.24</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
         <v>113</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D28">
         <v>2</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F28">
         <v>2010</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
         <v>117</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D29">
         <v>2</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F29">
         <v>2010</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>