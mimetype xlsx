--- v3 (2026-06-13)
+++ v4 (2026-07-23)
@@ -101,96 +101,96 @@
   <si>
     <t>Александр Чебыкин, Алексей Орлов, Фабиан Хайслер, Ксения Барышникова, Павел Белов</t>
   </si>
   <si>
     <t>Scientific and Technical Journal of Information Technologies, Mechanics and Optics</t>
   </si>
   <si>
     <t>9-14</t>
   </si>
   <si>
     <t>Retrieval of Effective Parameters of Subwavelength Periodic Photonic Structures</t>
   </si>
   <si>
     <t>Alexey Orlov, Elizaveta Yankovskaya, Ivan Iorsh, Pavel Belov</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>417-426</t>
   </si>
   <si>
     <t>10.3390/cryst4030417</t>
   </si>
   <si>
+    <t>Populating the large-wavevector realm: Bloch volume plasmon polaritons in hyperbolic and extremely anisotropic metamaterials</t>
+  </si>
+  <si>
+    <t>Alexey Orlov</t>
+  </si>
+  <si>
+    <t>2014 8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
+  </si>
+  <si>
+    <t>304-306</t>
+  </si>
+  <si>
+    <t>10.1109/MetaMaterials.2014.6948539</t>
+  </si>
+  <si>
     <t>Theoretical and experimental study of guided modes of the wire medium slab</t>
   </si>
   <si>
     <t>Ivan Iorsh, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
-    <t>2014 8th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</t>
-[...1 lines deleted...]
-  <si>
     <t>52-54</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948591</t>
   </si>
   <si>
     <t>Retrieving constitutive parameters of plasmonic multilayers from reflection and transmission coefficients</t>
   </si>
   <si>
     <t>Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>391-393</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948571</t>
   </si>
   <si>
     <t>Multi-periodicity induces prominent optical phenomena in plasmonic multilayers</t>
   </si>
   <si>
     <t>388-390</t>
   </si>
   <si>
     <t>10.1109/MetaMaterials.2014.6948570</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/MetaMaterials.2014.6948539</t>
   </si>
   <si>
     <t>Multiperiodicity in plasmonic multilayers: General description and diversity of topologies</t>
   </si>
   <si>
     <t>Alexey Orlov, Anastasia Krylova, Pavel Belov</t>
   </si>
   <si>
     <t>10.1103/PhysRevA.90.013812</t>
   </si>
   <si>
     <t>Guided modes in a spatially dispersive wire medium slab</t>
   </si>
   <si>
     <t>Alexander Ageyskiy, Ivan Iorsh, Alexey Orlov, Pavel Belov</t>
   </si>
   <si>
     <t>Journal of the Optical Society of America B: Optical Physics</t>
   </si>
   <si>
     <t>1753-1760</t>
   </si>
   <si>
     <t>10.1364/JOSAB.31.001753</t>
   </si>
@@ -948,74 +948,74 @@
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8">
         <v>2014</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F9">
         <v>2014</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10"/>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="F10">
         <v>2014</v>
       </c>
       <c r="G10" t="s">
         <v>44</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>46</v>
       </c>
       <c r="C11" t="s">
@@ -1052,51 +1052,51 @@
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12">
         <v>2014</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12">
         <v>1.81</v>
       </c>
       <c r="I12">
         <v>1.35</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13">
         <v>90</v>
       </c>
       <c r="E13">
         <v>13801</v>
       </c>
       <c r="F13">
         <v>2014</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13">
         <v>2.81</v>
       </c>
       <c r="I13">
         <v>2.31</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
@@ -1293,51 +1293,51 @@
       </c>
       <c r="D21">
         <v>376</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21">
         <v>2012</v>
       </c>
       <c r="G21" t="s">
         <v>88</v>
       </c>
       <c r="H21">
         <v>1.77</v>
       </c>
       <c r="I21">
         <v>0.79</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C22" t="s">
         <v>90</v>
       </c>
       <c r="D22">
         <v>99</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="F22">
         <v>2011</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
       <c r="H22">
         <v>3.84</v>
       </c>
       <c r="I22">
         <v>2.81</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">