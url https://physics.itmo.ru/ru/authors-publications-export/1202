--- v4 (2026-07-23)
+++ v5 (2026-09-04)
@@ -350,69 +350,69 @@
   <si>
     <t>Optics and Spectroscopy</t>
   </si>
   <si>
     <t>938-950</t>
   </si>
   <si>
     <t>10.1134/S0030400X10120192</t>
   </si>
   <si>
     <t>Strong spatial dispersion in nanostructured multilayered metal-dielectric optical metamaterials</t>
   </si>
   <si>
     <t>Alexey Orlov, Alexander Chebykin, Pavel Belov</t>
   </si>
   <si>
     <t>Proceedings of SPIE</t>
   </si>
   <si>
     <t>77540E(1-7)</t>
   </si>
   <si>
     <t>10.1117/12.860175</t>
   </si>
   <si>
+    <t>Nonlocal homogenization theory of multilayered metal-dielectric nanostructured optical metamaterials (in Russian)</t>
+  </si>
+  <si>
+    <t>Александр Чебыкин, Алексей Орлов, Павел Белов</t>
+  </si>
+  <si>
+    <t>Proceedings of national research center of photonics and optical informatics</t>
+  </si>
+  <si>
+    <t>92-112</t>
+  </si>
+  <si>
     <t>Nonlinear and tunable metamaterials (in Russian)</t>
   </si>
   <si>
     <t>Алексей Орлов, Павел Белов</t>
   </si>
   <si>
-    <t>Proceedings of national research center of photonics and optical informatics</t>
-[...1 lines deleted...]
-  <si>
     <t>78-91</t>
-  </si>
-[...7 lines deleted...]
-    <t>92-112</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>