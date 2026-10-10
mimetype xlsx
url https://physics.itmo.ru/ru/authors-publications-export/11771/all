--- v3 (2026-06-19)
+++ v4 (2026-10-10)
@@ -71,75 +71,75 @@
   <si>
     <t>2025 Photonics &amp;amp;amp; Electromagnetics Research Symposium - Fall (PIERS-Fall)</t>
   </si>
   <si>
     <t>1-3</t>
   </si>
   <si>
     <t>10.23919/piers-fall62445.2025.11393969</t>
   </si>
   <si>
     <t>Robustness of bound states in the continuum in bilayer structures against symmetry breaking</t>
   </si>
   <si>
     <t>Kliment Semushev, Zilong Zhao, Alexey Proskurin, Mingzhao Song, Xinrui Liu, Mikhail Rybin, Ekaterina E. Maslova, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physical Review Applied</t>
   </si>
   <si>
     <t>014038</t>
   </si>
   <si>
     <t>10.1103/qj87-5xz9</t>
   </si>
   <si>
+    <t>Bound States in the Continuum: Stability Against Structural Disorder</t>
+  </si>
+  <si>
+    <t>Kliment Semushev, Nikolai Vlasov, Aleksandr Solomonov, Andrey Bogdanov, Mikhail Rybin, Zarina Sadrieva, Ekaterina Maslova</t>
+  </si>
+  <si>
+    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
+  </si>
+  <si>
+    <t>1-4</t>
+  </si>
+  <si>
+    <t>10.1109/piers62282.2024.10618064</t>
+  </si>
+  <si>
     <t>Metamaterial Regime in Quasicrystal Structure</t>
   </si>
   <si>
     <t>Ekaterina Maslova, Kliment Semushev, Mikhail Rybin</t>
   </si>
   <si>
-    <t>2024 Photonics &amp;amp; Electromagnetics Research Symposium (PIERS)</t>
-[...1 lines deleted...]
-  <si>
     <t>1-7</t>
   </si>
   <si>
     <t>10.1109/piers62282.2024.10618595</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1109/piers62282.2024.10618064</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -554,76 +554,76 @@
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3">
         <v>4.99</v>
       </c>
       <c r="I3">
         <v>1.88</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>