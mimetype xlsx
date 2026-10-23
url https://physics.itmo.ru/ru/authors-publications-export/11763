--- v5 (2026-10-01)
+++ v6 (2026-10-23)
@@ -134,63 +134,63 @@
   <si>
     <t>A high repetition rate millimeter wavelength accelerator for an X-ray free-electron laser</t>
   </si>
   <si>
     <t>A. Zholents, Stanislav Baturin, S. Doran, W. Jansma, M. Fedurin, M. Kasa, K. Kusche, Sang-woong Lee, A. Nassiri, P. Piot, B. Popovic, M. Qian, A. Siy, S. Sorsher, K. Suthar, E. Trakhtenberg, G. Waldschmidt, J. Xu</t>
   </si>
   <si>
     <t>Journal of Instrumentation</t>
   </si>
   <si>
     <t>P01023</t>
   </si>
   <si>
     <t>10.1088/1748-0221/20/01/p01023</t>
   </si>
   <si>
     <t>Vacuum-polarization Wichmann-Kroll correction in the finite-basis-set approach</t>
   </si>
   <si>
     <t>Vladislav Ivanov, Stanislav Baturin, Dmitry Glazov, Аndrey Volotka</t>
   </si>
   <si>
     <t>10.1103/physreva.110.032815</t>
   </si>
   <si>
+    <t>Twisted charged particles in the uniform magnetic field with broken symmetry</t>
+  </si>
+  <si>
+    <t>10.1103/physreva.110.022204</t>
+  </si>
+  <si>
     <t>Conversion of twistedness from light to atoms</t>
   </si>
   <si>
     <t>Stanislav Baturin, Аndrey Volotka</t>
   </si>
   <si>
     <t>10.1103/physreva.110.l020801</t>
-  </si>
-[...4 lines deleted...]
-    <t>10.1103/physreva.110.022204</t>
   </si>
   <si>
     <t>Theoretical consideration of a twisted atom</t>
   </si>
   <si>
     <t>Petr Tsiopa, Аndrey Volotka, Stanislav Baturin</t>
   </si>
   <si>
     <t>10.1103/physreva.109.052805</t>
   </si>
   <si>
     <t>Bounds on geometric wakefields in collimators and step transitions of arbitrary cross sections</t>
   </si>
   <si>
     <t>Leon Shaposhnikov, Stanislav Baturin</t>
   </si>
   <si>
     <t>Physics of Plasmas</t>
   </si>
   <si>
     <t>10.1063/5.0190327</t>
   </si>
   <si>
     <t>Switching topological charge of optical vortex by two-dimensional structures</t>
   </si>
@@ -904,78 +904,78 @@
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10">
         <v>110</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>39</v>
       </c>
       <c r="H10">
         <v>3.14</v>
       </c>
       <c r="I10">
         <v>1.39</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11">
         <v>110</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H11">
         <v>3.14</v>
       </c>
       <c r="I11">
         <v>1.39</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12">
         <v>110</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>44</v>
       </c>
       <c r="H12">
         <v>3.14</v>
       </c>
       <c r="I12">
         <v>1.39</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>45</v>
       </c>