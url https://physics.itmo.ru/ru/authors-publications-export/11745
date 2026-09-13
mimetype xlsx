--- v3 (2026-04-17)
+++ v4 (2026-09-13)
@@ -119,51 +119,51 @@
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>From grayscale towards multi-color laser printing inside non-linear metal-organic framework microcrystals</t>
   </si>
   <si>
     <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photosensitive Materials and their Applications III</t>
   </si>
   <si>
     <t>10.1117/12.3022176</t>
   </si>
   <si>
     <t>Легированные гадолинием углеродные точки с излучением в длинноволновой области спектра для двухмодальной визуализации</t>
   </si>
   <si>
-    <t>Анастасия Ефимова, Зиля  Бадриева , Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
+    <t>Анастасия Ефимова, Зиля  Мурзина (Бадриева), Екатерина Бруй, Mikhail Miruschenko,  Алейник И.А., Alexander M. Mitroshin, Olga V. Volina, Александра Королева , Evgeniy V. Zhizhin, Evgeniia Stepanidenko</t>
   </si>
   <si>
     <t>Оптический журнал</t>
   </si>
   <si>
     <t>5-17</t>
   </si>
   <si>
     <t>10.17586/1023-5086-2024-91-06-5-17</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Two-dimensional thin and porous membranes for gas molecules sensing</t>
   </si>