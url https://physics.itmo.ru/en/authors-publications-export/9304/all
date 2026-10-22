--- v5 (2026-08-08)
+++ v6 (2026-10-22)
@@ -431,117 +431,117 @@
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
     <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Large scale application of triphenylphosphine oxide thin films for a modified catalytic Appel reaction</t>
   </si>
   <si>
     <t>Maria Timofeeva, Pavel Alekseevskiy, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101026</t>
   </si>
   <si>
+    <t>Synthesis, analgesic and antimicrobial activity of substituted 2-(3-cyano-4,5,6,7-tetrahydrobenzo[b]thiophen-2-ylamino)-4-oxo-4-phenylbut-2-enoates</t>
+  </si>
+  <si>
+    <t>Yu. O. Sharavyeva, A. I. Siutkina, S. V. Chashchina, V. V. Novikova, R. R. Makhmudov, Sergei Shipilovskikh</t>
+  </si>
+  <si>
+    <t>Russian Chemical Bulletin</t>
+  </si>
+  <si>
+    <t>538-542</t>
+  </si>
+  <si>
+    <t>10.1007/s11172-022-3445-y</t>
+  </si>
+  <si>
     <t>Synthesis and anti-inflammatory activity of N′-substituted 2-[2-(diarylmethylene)hydrazinyl]-5,5-dimethyl-4-oxohex-2-enehydrazides</t>
   </si>
   <si>
     <t>A. I. Siutkina, Yu. O. Sharavyeva, S. V. Chashchina, Sergei Shipilovskikh, N. M. Igidov</t>
   </si>
   <si>
-    <t>Russian Chemical Bulletin</t>
-[...1 lines deleted...]
-  <si>
     <t>496-501</t>
   </si>
   <si>
     <t>10.1007/s11172-022-3439-9</t>
   </si>
   <si>
-    <t>Synthesis, analgesic and antimicrobial activity of substituted 2-(3-cyano-4,5,6,7-tetrahydrobenzo[b]thiophen-2-ylamino)-4-oxo-4-phenylbut-2-enoates</t>
-[...10 lines deleted...]
-  <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>
   <si>
+    <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2- yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
+  </si>
+  <si>
+    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
+  </si>
+  <si>
+    <t>Chimica Techno Acta</t>
+  </si>
+  <si>
+    <t>10.15826/chimtech.2021.8.4.11</t>
+  </si>
+  <si>
     <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2-yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
   </si>
   <si>
     <t>N. A. Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
-  </si>
-[...10 lines deleted...]
-    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>MOF‐Based Sustainable Memory Devices</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine</t>
   </si>
   <si>
     <t>10.1002/adfm.202107949</t>
   </si>
   <si>
     <t>A synthetic diterpene analogue inhibits mycobacterial persistence and biofilm formation by targeting (p)ppGpp synthetases</t>
   </si>
   <si>
     <t>Alexander G. Tkachenko, Natalya M. Kashevarova, Roman Yu. Sidorov, Larisa Yu. Nesterova, Anna V. Akhova, Ivan V. Tsyganov, Vladimir Yu. Vaganov, Sergei Shipilovskikh, Aleksandr E. Rubtsov, Andrei V. Malkov</t>
   </si>
   <si>
     <t>Cell Chemical Biology</t>
   </si>
   <si>
     <t>1420-1432.e9</t>
   </si>
   <si>
     <t>10.1016/j.chembiol.2021.01.018</t>
   </si>