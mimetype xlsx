--- v2 (2026-03-27)
+++ v3 (2026-04-23)
@@ -44,510 +44,510 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Highly Nonlinear Metal‐Organic Framework Microcrystal for Ultrabroadband and Multiwavelength Coherent Light Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>e01152</t>
   </si>
   <si>
     <t>10.1002/lpor.202501152</t>
   </si>
   <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Transition metal-based MOFs for Fenton-like photocatalytic degradation of organic pollutants: Performance, stability, and biocompatibility</t>
   </si>
   <si>
-    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Valentin Milichko, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
+    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
   </si>
   <si>
     <t>Environmental Chemistry and Ecotoxicology</t>
   </si>
   <si>
     <t>305-318</t>
   </si>
   <si>
     <t>10.1016/j.enceco.2025.01.003</t>
   </si>
   <si>
     <t>A light-driven ultrafast sensor based on biocompatible solvatochromic metal–organic frameworks</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Nikita Burzak, Agniia Bazhenova, Artem Lunev, Alexander S. Novikov, Andrey B. Bondarenko, Sergei Shipilovskikh, Vyacheslav A. Dyachuk</t>
   </si>
   <si>
     <t>Materials Horizons</t>
   </si>
   <si>
     <t>10.1039/d4mh01264j</t>
   </si>
   <si>
     <t>Efficient Solvothermal Synthesis of Defect-Rich Cu-BTC•MOF with Enhanced Electrocatalytic Activity in Alkaline Hydrogen Evolution Reaction</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Valentin Milichko, Vadim I. Popkov, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Vadim I. Popkov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Transactions of Tianjin University</t>
   </si>
   <si>
     <t>508-517</t>
   </si>
   <si>
     <t>10.1007/s12209-024-00418-w</t>
   </si>
   <si>
     <t>Chemical Tuning of Second Harmonic Generation Efficiency in Aminothiophene-Based Molecular Microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>Control Morphology and Biological Properties of HKUST-1 MOFs Using an Ultrasound-Assisted Approach</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>6201-6212</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c00765</t>
   </si>
   <si>
     <t>From grayscale towards multi-color laser printing inside non-linear metal-organic framework microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photosensitive Materials and their Applications III</t>
   </si>
   <si>
     <t>10.1117/12.3022176</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>Self-assembly of thiophene-based luminescent thin films on flexible substrates.</t>
   </si>
   <si>
     <t>Irina Gorbunova, Maria Timofeeva, Ekaterina Gunina, Yulia O. Sharavyeva, Kseniia Yu. Parkhoma, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101220</t>
   </si>
   <si>
     <t>FeAu mixing for high-temperature control of light scattering at the nanometer scale</t>
   </si>
   <si>
-    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte, Valentin Milichko</t>
+    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr05117j</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Metal-organic frameworks as competitive non-linear optical materials: light conversion and structural modification</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Nanophotonics and Micro/Nano Optics IX</t>
   </si>
   <si>
     <t>10.1117/12.2691151</t>
   </si>
   <si>
     <t>Size-dependent therapeutic efficiency of 223Ra-labeled calcium carbonate carriers for internal radionuclide therapy of breast cancer</t>
   </si>
   <si>
     <t>Daria Akhmetova,  Ksenia  Mitusova, Alisa Postovalova , Arina S. Ivkina, Albert R. Muslimov, Mikhail Zyuzin, Sergei Shipilovskikh, Alexander Timin</t>
   </si>
   <si>
     <t>Biomaterials Science</t>
   </si>
   <si>
     <t>10.1039/d3bm01651j</t>
   </si>
   <si>
     <t>Self‐Assembly of Hydrogen‐Bonded Organic Crystals on Arbitrary Surfaces for Efficient Amplified Spontaneous Emission</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Irina Gorbunova, Arthur Dolgopolov, Maksim V. Dmitriev, Timur Sh. Atabaev, Evgeniia A. Stepanidenko, Anastasia Efimova, Alexander S. Novikov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Photonics Research</t>
   </si>
   <si>
     <t>10.1002/adpr.202300173</t>
   </si>
   <si>
     <t>Luminescent studies of flexible [DUT-8 (Zn)] metal-organic frameworks</t>
   </si>
   <si>
     <t>Nina V. Slyusarenko, Alexander Krylov, Maria Timofeeva, Sergei Shipilovskikh, Evgenia Slyusareva</t>
   </si>
   <si>
     <t>XVI International Conference on Pulsed Lasers and Laser Applications</t>
   </si>
   <si>
     <t>10.1117/12.3005774</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101168</t>
   </si>
   <si>
     <t>Synthesis of thieno[3,2-e]pyrrolo[1,2-a]pyrimidine derivatives and their precursors containing 2-aminothiophenes fragments as anticancer agents for therapy of pulmonary metastatic melanoma</t>
   </si>
   <si>
     <t>Anna  Rogova , Irina A. Gorbunova, Timofey Karpov, Roman Yu Sidorov, Aleksander E. Rubtsov, Daria A. Shipilovskikh, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>European Journal of Medicinal Chemistry</t>
   </si>
   <si>
     <t>10.1016/j.ejmech.2023.115325</t>
   </si>
   <si>
     <t>Theoretical simulation and experimental design of selenium and gold incorporated polymer-based microcarriers for ROS-mediated combined photothermal therapy</t>
   </si>
   <si>
     <t>Ksenia  Mitusova, Anna  Rogova , Elena Gerasimova, Eduard Ageev, Vitaly Yaroshenko, Sergei Shipilovskikh, Lili Feng, Piaoping Yang, Andrey A. Petrov, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Colloid and Interface Science</t>
   </si>
   <si>
     <t>232-246</t>
   </si>
   <si>
     <t>10.1016/j.jcis.2023.04.020</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Large scale application of triphenylphosphine oxide thin films for a modified catalytic Appel reaction</t>
   </si>
   <si>
     <t>Maria Timofeeva, Pavel Alekseevskiy, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101026</t>
   </si>
   <si>
     <t>Synthesis, analgesic and antimicrobial activity of substituted 2-(3-cyano-4,5,6,7-tetrahydrobenzo[b]thiophen-2-ylamino)-4-oxo-4-phenylbut-2-enoates</t>
   </si>
   <si>
     <t>Yu. O. Sharavyeva, A. I. Siutkina, S. V. Chashchina, V. V. Novikova, R. R. Makhmudov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Russian Chemical Bulletin</t>
   </si>
   <si>
     <t>538-542</t>
   </si>
   <si>
     <t>10.1007/s11172-022-3445-y</t>
   </si>
   <si>
     <t>Synthesis and anti-inflammatory activity of N′-substituted 2-[2-(diarylmethylene)hydrazinyl]-5,5-dimethyl-4-oxohex-2-enehydrazides</t>
   </si>
   <si>
     <t>A. I. Siutkina, Yu. O. Sharavyeva, S. V. Chashchina, Sergei Shipilovskikh, N. M. Igidov</t>
   </si>
   <si>
     <t>496-501</t>
   </si>
   <si>
     <t>10.1007/s11172-022-3439-9</t>
   </si>
   <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>
   <si>
+    <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2-yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
+  </si>
+  <si>
+    <t>N. A. Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
+  </si>
+  <si>
+    <t>Chimica Techno Acta</t>
+  </si>
+  <si>
+    <t>10.15826/chimtech.2021.8.4.11</t>
+  </si>
+  <si>
     <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2- yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
-[...11 lines deleted...]
-    <t>N. A. Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>MOF‐Based Sustainable Memory Devices</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine</t>
   </si>
   <si>
     <t>10.1002/adfm.202107949</t>
   </si>
   <si>
     <t>A synthetic diterpene analogue inhibits mycobacterial persistence and biofilm formation by targeting (p)ppGpp synthetases</t>
   </si>
   <si>
     <t>Alexander G. Tkachenko, Natalya M. Kashevarova, Roman Yu. Sidorov, Larisa Yu. Nesterova, Anna V. Akhova, Ivan V. Tsyganov, Vladimir Yu. Vaganov, Sergei Shipilovskikh, Aleksandr E. Rubtsov, Andrei V. Malkov</t>
   </si>
   <si>
     <t>Cell Chemical Biology</t>
   </si>
   <si>
     <t>1420-1432.e9</t>
   </si>
   <si>
     <t>10.1016/j.chembiol.2021.01.018</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -878,51 +878,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="222.803" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>