--- v3 (2026-04-23)
+++ v4 (2026-05-15)
@@ -431,75 +431,75 @@
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
     <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Large scale application of triphenylphosphine oxide thin films for a modified catalytic Appel reaction</t>
   </si>
   <si>
     <t>Maria Timofeeva, Pavel Alekseevskiy, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101026</t>
   </si>
   <si>
+    <t>Synthesis and anti-inflammatory activity of N′-substituted 2-[2-(diarylmethylene)hydrazinyl]-5,5-dimethyl-4-oxohex-2-enehydrazides</t>
+  </si>
+  <si>
+    <t>A. I. Siutkina, Yu. O. Sharavyeva, S. V. Chashchina, Sergei Shipilovskikh, N. M. Igidov</t>
+  </si>
+  <si>
+    <t>Russian Chemical Bulletin</t>
+  </si>
+  <si>
+    <t>496-501</t>
+  </si>
+  <si>
+    <t>10.1007/s11172-022-3439-9</t>
+  </si>
+  <si>
     <t>Synthesis, analgesic and antimicrobial activity of substituted 2-(3-cyano-4,5,6,7-tetrahydrobenzo[b]thiophen-2-ylamino)-4-oxo-4-phenylbut-2-enoates</t>
   </si>
   <si>
     <t>Yu. O. Sharavyeva, A. I. Siutkina, S. V. Chashchina, V. V. Novikova, R. R. Makhmudov, Sergei Shipilovskikh</t>
   </si>
   <si>
-    <t>Russian Chemical Bulletin</t>
-[...1 lines deleted...]
-  <si>
     <t>538-542</t>
   </si>
   <si>
     <t>10.1007/s11172-022-3445-y</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1007/s11172-022-3439-9</t>
   </si>
   <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
     <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>