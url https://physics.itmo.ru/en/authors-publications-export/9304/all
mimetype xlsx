--- v4 (2026-05-15)
+++ v5 (2026-08-08)
@@ -323,51 +323,51 @@
   <si>
     <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
     <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
-    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>