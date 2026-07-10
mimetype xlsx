--- v2 (2026-04-23)
+++ v3 (2026-07-10)
@@ -12,77 +12,92 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
+  </si>
+  <si>
+    <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
+  </si>
+  <si>
+    <t>Nanoscale</t>
+  </si>
+  <si>
+    <t>13328-13337</t>
+  </si>
+  <si>
+    <t>10.1039/d6nr00648e</t>
   </si>
   <si>
     <t>Halide perovskite volatile unipolar nanomemristor</t>
   </si>
   <si>
     <t>Abolfazl Mahmudpur, Prokhor Alekseev, Ksenia A. Gasnikova, Kuzmenko Natalia, Artem Larin, Sergey Makarov, Aleksandra Furasova</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>10.29026/oea.2025.250110</t>
   </si>
   <si>
     <t>Mechanism of resistive state switching in a non-filamentary memory device made of halide perovskite</t>
   </si>
   <si>
     <t>Abolfazl Mahmudpur, Prokhor Alekseev, Aleksandra Furasova, Sergey Makarov</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>16-23</t>
   </si>
@@ -479,294 +494,323 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="379.764" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>250110</v>
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>12</v>
       </c>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2">
-        <v>9.64</v>
+        <v>7.79</v>
       </c>
       <c r="I2">
-        <v>0.12</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>250110</v>
       </c>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>0.26</v>
+        <v>9.64</v>
       </c>
       <c r="I3">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>164693</v>
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>6.71</v>
+        <v>0.26</v>
       </c>
       <c r="I4">
-        <v>1.3</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>716</v>
       </c>
       <c r="E5">
-        <v>100633</v>
+        <v>164693</v>
       </c>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>6.71</v>
+      </c>
+      <c r="I5">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D6">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="E6">
-        <v>141103</v>
+        <v>100633</v>
       </c>
       <c r="F6">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H6">
-        <v>3.97</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.36</v>
+      </c>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D7">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>122</v>
+      </c>
+      <c r="E7">
+        <v>141103</v>
       </c>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>11.68</v>
+        <v>3.97</v>
       </c>
       <c r="I7">
-        <v>2.49</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
-        <v>2300</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8">
-        <v>2020</v>
+        <v>2023</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
-      <c r="H8"/>
+      <c r="H8">
+        <v>11.68</v>
+      </c>
       <c r="I8">
+        <v>2.49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>41</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9">
+        <v>2300</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9">
+        <v>2020</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
         <v>0.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>