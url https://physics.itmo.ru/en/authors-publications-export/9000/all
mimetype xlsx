--- v3 (2026-07-10)
+++ v4 (2026-09-16)
@@ -12,79 +12,91 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Young's modulus and pressure-induced bandgap changes in CsPbX3 nanoparticles</t>
+  </si>
+  <si>
+    <t>Vladislav  Kalinichenko, Yulia Melchakova, Ksenia A. Gasnikova, Aleksandr Tsvigun, Abolfazl Mahmudpur, Valeriy Kondratev, Alexey Bolshakov, Sergey Makarov, Prokhor Alekseev, Aleksandra Furasova</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0333238</t>
+  </si>
+  <si>
     <t>Harnessing scanning probe lithography for integrated photonics with anisotropic materials</t>
   </si>
   <si>
     <t>Alexey Kuznetsov, Bogdan R. Borodin, Maria A. Anikina, Konstantin V. Kravtsov, Fedor M. Maksimov, Artem Abramov, Adilet N. Toksumakov, Eseniya S. Zavyalova, Valeriy M. Kondratev, Aleksandra V. Nikolaeva, Dmitriy Grudinin, Aleksandr S. Slavich, Vasily Kravtsov, Alexander I. Chernov, Ivan A. Kruglov, Aleksey V. Arsenin, Prokhor Alekseev, Valentyn S. Volkov, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>13328-13337</t>
   </si>
   <si>
     <t>10.1039/d6nr00648e</t>
   </si>
   <si>
     <t>Halide perovskite volatile unipolar nanomemristor</t>
   </si>
   <si>
     <t>Abolfazl Mahmudpur, Prokhor Alekseev, Ksenia A. Gasnikova, Kuzmenko Natalia, Artem Larin, Sergey Makarov, Aleksandra Furasova</t>
   </si>
   <si>
     <t>Opto-Electronic Advances</t>
   </si>
   <si>
     <t>10.29026/oea.2025.250110</t>
@@ -111,53 +123,50 @@
     <t>Lev O. Luchnikov, Ekaterina A. Ilicheva, Victor A. Voronov, Prokhor Alekseev, Mikhail Dunaevskiy, Vladislav  Kalinichenko, Vladimir Ivanov, Aleksandra Furasova, Daria A. Krupanova, Ekaterina V. Tekshina, Sergey A. Kozyukhin, Dmitry S. Muratov, Polina K. Sukhorukova, Marina I. Voronova, Danila S. Saranin, Evgenii Terukov</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
   <si>
     <t>10.1016/j.apsusc.2025.164693</t>
   </si>
   <si>
     <t>Engineering whispering gallery modes in MoSe2/WS2 double heterostructure nanocavities: Towards developing all-TMDC light sources</t>
   </si>
   <si>
     <t>Prokhor Alekseev, I.A. Milekhin, K.A. Gasnikova, I.A. Eliseyev, V. Yu. Davydov, Andrey Bogdanov, Vasily Kravtsov, Alexey Mikhin, B.R. Borodin, A.G. Milekhin</t>
   </si>
   <si>
     <t>Materials Today Nano</t>
   </si>
   <si>
     <t>10.1016/j.mtnano.2025.100633</t>
   </si>
   <si>
     <t>Mechanical scanning probe lithography of perovskites for fabrication of high-Q planar polaritonic cavities</t>
   </si>
   <si>
     <t>Nikita Glebov, Mikhail Masharin, B. Borodin, Prokhor Alekseev, Fedor Benimetskiy, Sergey Makarov, Anton Samusev</t>
-  </si>
-[...1 lines deleted...]
-    <t>Applied Physics Letters</t>
   </si>
   <si>
     <t>10.1063/5.0142570</t>
   </si>
   <si>
     <t>Indirect bandgap MoSe2 resonators for light-emitting nanophotonics</t>
   </si>
   <si>
     <t>Bogdan R. Borodin, Fedor Benimetskiy, Valery Yu. Davydov, Ilya A. Eliseyev, Alexander N. Smirnov, Dmitry Pidgayko, Sergey Lepeshov, Andrey Bogdanov, Prokhor Alekseev</t>
   </si>
   <si>
     <t>Nanoscale Horizons</t>
   </si>
   <si>
     <t>396-403</t>
   </si>
   <si>
     <t>10.1039/d2nh00465h</t>
   </si>
   <si>
     <t>Local anodic oxidation as a method of fabrication optoelectronic devices based on thin TMDC layers</t>
   </si>
   <si>
     <t>Bogdan R. Borodin, Fedor Benimetskiy, Alexander N. Smirnov, Valery Yu. Davydov, Ilya A. Eliseyev, Prokhor Alekseev</t>
   </si>
@@ -494,51 +503,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="152.106" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="442.321" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -553,264 +562,291 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H2">
-        <v>7.79</v>
+        <v>3.79</v>
       </c>
       <c r="I2">
-        <v>2.04</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>9.64</v>
+        <v>7.79</v>
       </c>
       <c r="I3">
-        <v>0.12</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>250110</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H4">
-        <v>0.26</v>
+        <v>9.64</v>
       </c>
       <c r="I4">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164693</v>
       </c>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>6.71</v>
+        <v>0.26</v>
       </c>
       <c r="I5">
-        <v>1.3</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>716</v>
       </c>
       <c r="E6">
-        <v>100633</v>
+        <v>164693</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>12.36</v>
-[...1 lines deleted...]
-      <c r="I6"/>
+        <v>6.71</v>
+      </c>
+      <c r="I6">
+        <v>1.3</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7">
-        <v>122</v>
+        <v>30</v>
       </c>
       <c r="E7">
-        <v>141103</v>
+        <v>100633</v>
       </c>
       <c r="F7">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>3.97</v>
-[...3 lines deleted...]
-      </c>
+        <v>12.36</v>
+      </c>
+      <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D8">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>122</v>
+      </c>
+      <c r="E8">
+        <v>141103</v>
       </c>
       <c r="F8">
         <v>2023</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H8">
-        <v>11.68</v>
+        <v>3.97</v>
       </c>
       <c r="I8">
-        <v>2.49</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
+      <c r="F9">
+        <v>2023</v>
+      </c>
+      <c r="G9" t="s">
         <v>42</v>
       </c>
-      <c r="D9">
+      <c r="H9">
+        <v>11.68</v>
+      </c>
+      <c r="I9">
+        <v>2.49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10">
         <v>2300</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10">
         <v>2020</v>
       </c>
-      <c r="G9" t="s">
-[...3 lines deleted...]
-      <c r="I9">
+      <c r="G10" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
         <v>0.19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>