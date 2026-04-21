--- v1 (2025-11-17)
+++ v2 (2026-04-21)
@@ -44,153 +44,153 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Transition metal-based MOFs for Fenton-like photocatalytic degradation of organic pollutants: Performance, stability, and biocompatibility</t>
   </si>
   <si>
-    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Valentin Milichko, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
+    <t>S.M. Tikhanova, Yu.A. Tishchenko, E.Yu. Stovpiaga, Maria Timofeeva, Dmitry  Lipin, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh, V.I. Popkov</t>
   </si>
   <si>
     <t>Environmental Chemistry and Ecotoxicology</t>
   </si>
   <si>
     <t>305-318</t>
   </si>
   <si>
     <t>10.1016/j.enceco.2025.01.003</t>
   </si>
   <si>
     <t>Efficient Solvothermal Synthesis of Defect-Rich Cu-BTC•MOF with Enhanced Electrocatalytic Activity in Alkaline Hydrogen Evolution Reaction</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Valentin Milichko, Vadim I. Popkov, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Dmitry S. Dmitriev, Danil D. Maltsev, Artem A. Lobinsky, Valentina Ivashchenko, Svyatoslav Povarov, Daria Dogadina, Alexander Timin, Vadim I. Popkov, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Transactions of Tianjin University</t>
   </si>
   <si>
     <t>508-517</t>
   </si>
   <si>
     <t>10.1007/s12209-024-00418-w</t>
   </si>
   <si>
     <t>Control Morphology and Biological Properties of HKUST-1 MOFs Using an Ultrasound-Assisted Approach</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Maria Timofeeva, Ksenia A. Mitusova, Daria Akhmetova, Polina A. Marukhnich, Vladimir K. Davydenko, Svyatoslav Povarov, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Bio Materials</t>
   </si>
   <si>
     <t>6201-6212</t>
   </si>
   <si>
     <t>10.1021/acsabm.4c00765</t>
   </si>
   <si>
     <t>Metal Ion Sensing with Phenylenediamine Quantum Dots in Blood Serum</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Hani Barhum, Elena Gerasimova, Mohammed Attrash, Denis S. Kolchanov, Ivan Vazhenin, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.3c04494</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Size-dependent therapeutic efficiency of 223Ra-labeled calcium carbonate carriers for internal radionuclide therapy of breast cancer</t>
   </si>
   <si>
     <t>Daria Akhmetova,  Ksenia  Mitusova, Alisa Postovalova , Arina S. Ivkina, Albert R. Muslimov, Mikhail Zyuzin, Sergei Shipilovskikh, Alexander Timin</t>
   </si>
   <si>
     <t>Biomaterials Science</t>
   </si>
   <si>
     <t>10.1039/d3bm01651j</t>
   </si>
   <si>
     <t>One-Pot Synthesis of Affordable Redox-Responsive Drug Delivery System Based on Trithiocyanuric Acid Nanoparticles</t>
   </si>
   <si>
     <t>Elena Kopoleva, Maksim D. Lebedev, Alisa Postovalova , Anna  Rogova , Landysh Fatkhutdinova, Olga Epifanovskaya, Alexander A. Goncharenko, Arina V. Kremleva, Nadezhda Domracheva, Anton S. Bukatin, Albert R. Muslimov, Aleksandra Koroleva, Evgeniy V. Zhizhin, Kirill V. Lepik, Alexander Timin, Oleksii Peltek, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.3c02933</t>
   </si>
   <si>
     <t>Single-Step Fabrication of Resonant Silicon–Gold Hybrid Nanoparticles for Efficient Optical Heating and Nanothermometry in Cells</t>
   </si>
   <si>
     <t>Elena Gerasimova, Egor Uvarov, Vitaly Yaroshenko, Olga Epifanovskaya, Alena Shakirova, Lev Logunov, Olga Vlasova, Alessandro Parodi, Andrey A. Zamyatnin, Alexander Timin, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1021/acsanm.3c03189</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
     <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Calcium carbonate nanoparticles tumor delivery for combined chemo-photodynamic therapy: Comparison of local and systemic administration</t>
   </si>
   <si>
     <t>Ksenia A. Mitusova, Aya Darwish, Anna  Rogova , Eduard Ageev, Aleksandra Brodskaia, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
@@ -272,51 +272,51 @@
   <si>
     <t>Oleksii Peltek, Timofey Karpov, Anna Rogova, Alisa Postovalova , Eduard Ageev, Andrey Petrov, Dmitri Antuganov, Andrei A. Stanzhevsky, Dmitri N. Maistrenko, Dmitry Zuev, Albert R. Muslimov, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>13460-13471</t>
   </si>
   <si>
     <t>10.1021/acsami.2c20619</t>
   </si>
   <si>
     <t>Thermally Induced Mechanical Switching of the Second‐Harmonic Generation in pNIPAM Hydrogels‐Linked Resonant Au and Si Nanoparticles</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Lidia Mikhailova, Dmitriy Dolgintsev, Alexander Timin, Mikhail Zyuzin, Dmitry Zuev</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202201375</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Overcoming the blood–brain barrier for the therapy of malignant brain tumor: current status and prospects of drug delivery approaches</t>
   </si>
   <si>
     <t>Ksenia  Mitusova, Oleksii Peltek, Timofey Karpov, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Nanobiotechnology</t>
   </si>
   <si>
     <t>10.1186/s12951-022-01610-7</t>
   </si>
   <si>
     <t>Preclinical studies of automated radiolabeled microcarriers for radiosynovectomy of inflammatory joint disease</t>
   </si>
   <si>
     <t>Alisa S. Postovalova, Timofey E. Karpov, Darya R. Akhmetova, Svetlana A. Rodimova, Daria S. Kuznetsova, Dmitrii O. Antuganov, Dmitry S. Sysoev, Albert R. Muslimov, Andrei A. Stanzhevsky, Mikhail Zyuzin, Alexander Timin</t>
   </si>