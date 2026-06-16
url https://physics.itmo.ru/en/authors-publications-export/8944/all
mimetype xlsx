--- v2 (2026-04-21)
+++ v3 (2026-06-16)
@@ -158,51 +158,51 @@
   <si>
     <t>Single-Step Fabrication of Resonant Silicon–Gold Hybrid Nanoparticles for Efficient Optical Heating and Nanothermometry in Cells</t>
   </si>
   <si>
     <t>Elena Gerasimova, Egor Uvarov, Vitaly Yaroshenko, Olga Epifanovskaya, Alena Shakirova, Lev Logunov, Olga Vlasova, Alessandro Parodi, Andrey A. Zamyatnin, Alexander Timin, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>10.1021/acsanm.3c03189</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Rapid and sensitive detection of nucleoprotein SARS-CoV-2 virus: SERS vs ELISA</t>
   </si>
   <si>
-    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Yuri Kivshar, Andrey Bogdanov</t>
+    <t>Landysh Fatkhutdinova, Ekaterina Babich, Kirill Boldyrev, Sergei Shipilovskikh, Ivan Terterev, Denis Baranenko, Alexey Redkov, Alexander Timin, Mikhail Zyuzin, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101172</t>
   </si>
   <si>
     <t>Calcium carbonate nanoparticles tumor delivery for combined chemo-photodynamic therapy: Comparison of local and systemic administration</t>
   </si>
   <si>
     <t>Ksenia A. Mitusova, Aya Darwish, Anna  Rogova , Eduard Ageev, Aleksandra Brodskaia, Albert R. Muslimov, Mikhail Zyuzin, Alexander Timin</t>
   </si>
   <si>
     <t>Journal of Controlled Release</t>
   </si>
   <si>
     <t>400-414</t>
   </si>
   <si>
     <t>10.1016/j.jconrel.2023.06.012</t>
   </si>
   <si>
     <t>Sm/Co‐Doped Silica‐Based Nanozymes Reprogram Tumor Microenvironment for ATP‐Inhibited Tumor Therapy</t>
   </si>