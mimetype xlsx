--- v0 (2025-10-08)
+++ v1 (2026-06-27)
@@ -95,51 +95,51 @@
   <si>
     <t>Alexandr Marunchenko, Mikhail Baranov,  Elena V. Ushakova, Daniil Ryabov, Anatoly Pushkarev, Dmitry Gets, Albert G. Nasibulin, Sergey Makarov</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202109834</t>
   </si>
   <si>
     <t>Excitonic versus Free-Carrier Contributions to the Nonlinearly Excited Photoluminescence in CsPbBr3 Perovskites</t>
   </si>
   <si>
     <t>Daria Khmelevskaia, Daria Markina, Pavel Tonkaev, Mikhail Masharin, Oleksii Peltek, Pavel Talianov, Mikhail Baranov, Anna Nikolaeva, Mikhail Zyuzin, Lev Zelenkov, Anatoly Pushkarev, Andrey L. Rogach, Sergey Makarov</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.1c01347</t>
   </si>
   <si>
     <t>Observation of Ultrafast Self-Action Effects in Quasi-BIC Resonant Metasurfaces</t>
   </si>
   <si>
-    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov, Yuri Kivshar</t>
+    <t>Ivan Sinev, Zhuojun Liu, Anton Rudenko, Konstantin Ladutenko, Alexey Shcherbakov, Zarina Sadrieva, Mikhail Baranov, Tatiana Itina, Jin Liu, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.1c03257</t>
   </si>
   <si>
     <t>Halide Perovskite Nanocrystals with Enhanced Water Stability for Upconversion Imaging in a Living Cell</t>
   </si>
   <si>
     <t>Pavel Talianov, Oleksii Peltek, Mikhail Masharin, Soslan Khubezhov, Mikhail Baranov, Audrius Drabavičius, Alexander Timin, Lev Zelenkov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>8991-8998</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c01968</t>
   </si>
   <si>
     <t>Interface Chemical Modification between All-Inorganic Perovskite Nanocrystals and Porous Silica Microspheres for Composite Materials with Improved Emission</t>
   </si>