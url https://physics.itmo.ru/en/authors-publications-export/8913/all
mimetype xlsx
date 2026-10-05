--- v1 (2026-06-27)
+++ v2 (2026-10-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
@@ -131,63 +131,135 @@
   <si>
     <t>Pavel Talianov, Oleksii Peltek, Mikhail Masharin, Soslan Khubezhov, Mikhail Baranov, Audrius Drabavičius, Alexander Timin, Lev Zelenkov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>8991-8998</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c01968</t>
   </si>
   <si>
     <t>Interface Chemical Modification between All-Inorganic Perovskite Nanocrystals and Porous Silica Microspheres for Composite Materials with Improved Emission</t>
   </si>
   <si>
     <t>Sergei Cherevkov, Ruslan Azizov, Anastasiia Sokolova, Valeriia Nautran, Mikhail Miruschenko, Irina Arefina, Mikhail Baranov, Dmitry Kurdyukov, Ekaterina Stovpiaga, Valery Golubev, Alexander Baranov, Elena Ushakova</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano11010119</t>
   </si>
   <si>
+    <t>Photostability and Photoinduced Processes in CuInS2/ZnS Quantum Dots and Their Hybrid Structures with Multilayer Graphene Nanoribbons</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, D. A. Kurshanov, A. Yu. Dubovik, Mikhail Baranov, S. A. Moshkalev, A. O. Orlova, A. V. Baranov</t>
+  </si>
+  <si>
+    <t>Optics and Spectroscopy</t>
+  </si>
+  <si>
+    <t>1901-1909</t>
+  </si>
+  <si>
+    <t>10.1134/s0030400x20110223</t>
+  </si>
+  <si>
+    <t>Ligand-Assisted Formation of Graphene/Quantum Dot Monolayers with Improved Morphological and Electrical Properties</t>
+  </si>
+  <si>
+    <t>Aleksandr P. Litvin, Anton A. Babaev, Peter S. Parfenov, Aliaksei Dubavik, Sergei A. Cherevkov, Mikhail Baranov, Kirill V. Bogdanov, Ivan Reznik, Pavel O. Ilin, Xiaoyu Zhang, Finn Purcell-Milton, Yurii K. Gun’ko, Anatoly V. Fedorov, Alexander V. Baranov</t>
+  </si>
+  <si>
+    <t>10.3390/nano10040723</t>
+  </si>
+  <si>
+    <t>Photophysical Properties of Multilayer Graphene–Quantum Dots Hybrid Structures</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Andrey Zlatov, Mikhail Baranov, Roman Zakoldaev, Andrey Veniaminov, Stanislav Moshkalev, Anna Orlova</t>
+  </si>
+  <si>
+    <t>10.3390/nano10040714</t>
+  </si>
+  <si>
     <t>Stable Luminescent Composite Microspheres Based on Porous Silica with Embedded CsPbBr3 Perovskite Nanocrystals</t>
   </si>
   <si>
     <t>Elena V. Ushakova, Sergei A. Cherevkov, Anastasiia V. Sokolova, Yanxiu Li, Ruslan Azizov, Mikhail Baranov, Dmitry A. Kurdyukov, Ekaterina Yu Stovpiaga, Valery G. Golubev, Andrey L. Rogach, Alexander V. Baranov</t>
   </si>
   <si>
     <t>ChemNanoMat</t>
   </si>
   <si>
     <t>1080-1085</t>
   </si>
   <si>
     <t>10.1002/cnma.202000154</t>
+  </si>
+  <si>
+    <t>Optical properties of pseudoisocyanine molecular clusters embedded in a nanoporous alumina</t>
+  </si>
+  <si>
+    <t>Anton A. Starovoytov, Olga I. Lepeshova, Natalia O. Alexeeva, Vladimir G. Solovyev, Yuliya A. Razumova, Ivan Reznik, Mikhail Baranov</t>
+  </si>
+  <si>
+    <t>Nanophotonics VII</t>
+  </si>
+  <si>
+    <t>10.1117/12.2307395</t>
+  </si>
+  <si>
+    <t>Hybrid structures based on quantum dots and graphene nanobelts</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Yu. A. Gromova, A. S. Zlatov, Mikhail Baranov, A. O. Orlova, S. A. Moshkalev, V. G. Maslov, A. V. Baranov, A. V. Fedorov</t>
+  </si>
+  <si>
+    <t>114-119</t>
+  </si>
+  <si>
+    <t>10.1134/s0030400x17010258</t>
+  </si>
+  <si>
+    <t>Influence of the QD luminescence quantum yield on photocurrent in QD/graphene hybrid structures</t>
+  </si>
+  <si>
+    <t>Ivan Reznik, Yulia A. Gromova, Andrei S. Zlatov, Mikhail Baranov, Anna O. Orlova, Stanislav A. Moshkalev, Vladimir G. Maslov, Alexander V. Baranov, Anatoly V. Fedorov</t>
+  </si>
+  <si>
+    <t>SPIE Proceedings</t>
+  </si>
+  <si>
+    <t>98843A</t>
+  </si>
+  <si>
+    <t>10.1117/12.2227777</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -491,60 +563,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="183.955" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="253.51" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="299.498" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -733,67 +805,235 @@
       </c>
       <c r="F8">
         <v>2021</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
       <c r="H8">
         <v>5.72</v>
       </c>
       <c r="I8">
         <v>0.84</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
-        <v>6</v>
+        <v>128</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9">
         <v>2020</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9">
+        <v>0.89</v>
+      </c>
+      <c r="I9">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10">
+        <v>10</v>
+      </c>
+      <c r="E10">
+        <v>723</v>
+      </c>
+      <c r="F10">
+        <v>2020</v>
+      </c>
+      <c r="G10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10">
+        <v>5.08</v>
+      </c>
+      <c r="I10">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11">
+        <v>10</v>
+      </c>
+      <c r="E11">
+        <v>714</v>
+      </c>
+      <c r="F11">
+        <v>2020</v>
+      </c>
+      <c r="G11" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11">
+        <v>5.08</v>
+      </c>
+      <c r="I11">
+        <v>0.92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12">
+        <v>6</v>
+      </c>
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12">
+        <v>2020</v>
+      </c>
+      <c r="G12" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12">
         <v>3.15</v>
       </c>
-      <c r="I9">
+      <c r="I12">
         <v>0.95</v>
       </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13">
+        <v>39</v>
+      </c>
+      <c r="F13">
+        <v>2018</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13">
+        <v>6.94</v>
+      </c>
+      <c r="I13">
+        <v>2.64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14">
+        <v>122</v>
+      </c>
+      <c r="E14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F14">
+        <v>2017</v>
+      </c>
+      <c r="G14" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14">
+        <v>0.82</v>
+      </c>
+      <c r="I14">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15">
+        <v>9884</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15">
+        <v>2016</v>
+      </c>
+      <c r="G15" t="s">
+        <v>67</v>
+      </c>
+      <c r="H15"/>
+      <c r="I15"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>