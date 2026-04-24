--- v1 (2025-11-13)
+++ v2 (2026-04-24)
@@ -80,51 +80,51 @@
   <si>
     <t>Ivan Matchenya, Anton Khanas, Roman Podgornyi, Daniil Shirkin, Aleksei Ekgardt,  Sizykh Nikita, Sergey Anoshkin, Dmitry V. Krasnikov, Alexey Yulin, Albert G. Nasibulin, Ivan G. Scheblykin, Anatoly Pushkarev, Andrei Zenkevich, Juan Bisquert, Alexandr Marunchenko</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202500203</t>
   </si>
   <si>
     <t>Extreme Electron‐Photon Interaction in Disordered Perovskites</t>
   </si>
   <si>
     <t>Sergey S. Kharintsev, Elina I. Battalova, Ivan Matchenya, Albert G. Nasibulin, Alexandr Marunchenko, Anatoly Pushkarev</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405709</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Charge Trapping and Defect Dynamics as Origin of Memory Effects in Metal Halide Perovskite Memlumors</t>
   </si>
   <si>
     <t>Alexandr Marunchenko, Jitendra Kumar, Alexander Kiligaridis, Shraddha M. Rao, Dmitry Tatarinov, Ivan Matchenya, Elizaveta Sapozhnikova, Ran Ji, Oscar Telschow, Julius Brunner, Alexey Yulin, Anatoly Pushkarev, Yana Vaynzof, Ivan G. Scheblykin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>6256-6265</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.4c00985</t>
   </si>
   <si>
     <t>Identifying a laser ablation damage threshold for all-inorganic mixed-halide perovskite microwires</t>
   </si>