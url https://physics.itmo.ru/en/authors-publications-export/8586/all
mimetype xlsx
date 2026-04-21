--- v0 (2025-10-06)
+++ v1 (2026-04-21)
@@ -44,51 +44,51 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Prediction of Metal–Organic Frameworks with Phase Transition via Machine Learning</t>
   </si>
   <si>
-    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>3089–3095</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.3c03639</t>
   </si>
   <si>
     <t>Wide-Angle Broadband Metamaterial Lens Based On Double Wire Medium</t>
   </si>
   <si>
     <t>Ivan Matchenya, Grigorij Karsakov, Evgeniy Koreshin</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289617</t>
   </si>
   <si>
     <t>Electrostatic screening in a wire medium</t>
   </si>