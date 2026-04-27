--- v0 (2025-10-08)
+++ v1 (2026-04-27)
@@ -44,87 +44,87 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Prediction of Metal–Organic Frameworks with Phase Transition via Machine Learning</t>
   </si>
   <si>
-    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Grigorij Karsakov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>3089–3095</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.3c03639</t>
   </si>
   <si>
     <t>Cavity-induced chiral edge currents and spontaneous magnetization in two-dimensional electron systems</t>
   </si>
   <si>
     <t>Denis Sedov, Vladimir Shirobokov, Ivan Iorsh</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.106.205114</t>
   </si>
 </sst>
 </file>
 
@@ -458,51 +458,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="380.907" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>