--- v2 (2026-02-26)
+++ v3 (2026-06-16)
@@ -12,263 +12,275 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Mixed-Lanthanide Metal–Organic Frameworks for Near-Infrared-I Bioimaging and Near-Infrared-III Four-Photon Upconversion</t>
+  </si>
+  <si>
+    <t>Xiaolin Yu, Zixuan Zhou, Nikolaj Zhestkij, Yuliya Kenzhebayeva, Svyatoslav Povarov, Jiabo Chen, Dmitry I. Pavlov, Nikita A. Burzak, Aleksandra R. Knyazeva, Stanislav S. Lazarev, Vyacheslav A. Dyachuk, Andrei S. Potapov, Lining Sun, Vladimir P. Fedin</t>
+  </si>
+  <si>
+    <t>Journal of the American Chemical Society</t>
+  </si>
+  <si>
+    <t>10.1021/jacs.6c00409</t>
+  </si>
+  <si>
     <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>10.1021/acsanm.5c04932</t>
   </si>
   <si>
     <t>Highly Nonlinear Metal‐Organic Framework Microcrystal for Ultrabroadband and Multiwavelength Coherent Light Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Sergei Shipilovskikh, Irina D. Yushina, Jean‐François Pierson</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>e01152</t>
   </si>
   <si>
     <t>10.1002/lpor.202501152</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Chemical Tuning of Second Harmonic Generation Efficiency in Aminothiophene-Based Molecular Microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Maria Timofeeva, Alexander S. Novikov, Irina Gorbunova, Daria A. Shipilovskikh, Maksim V. Dmitriev, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry C</t>
   </si>
   <si>
     <t>18534-18539</t>
   </si>
   <si>
     <t>10.1021/acs.jpcc.4c04885</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>From grayscale towards multi-color laser printing inside non-linear metal-organic framework microcrystals</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Photosensitive Materials and their Applications III</t>
   </si>
   <si>
     <t>10.1117/12.3022176</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Metal-organic frameworks as competitive non-linear optical materials: light conversion and structural modification</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Nanophotonics and Micro/Nano Optics IX</t>
   </si>
   <si>
     <t>10.1117/12.2691151</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Nonlinear Metal–Organic Framework Crystals for Efficient Multicolor Coherent Optical Emission</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Maksim V. Dmitriev, Alexander S. Novikov, Irina D. Yushina, Alexander Krylov, Maria Timofeeva, Alena Kulakova, Nadezhda V. Glebova, Andrei A. Krasilin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202300881</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal infrared photodetector</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101145</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>
   <si>
     <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2- yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.4.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -578,60 +590,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="196.952" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -645,446 +657,471 @@
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>5.64</v>
+        <v>15.01</v>
       </c>
       <c r="I2">
-        <v>1.12</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="E3"/>
+      <c r="F3">
+        <v>2026</v>
+      </c>
+      <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
-        <v>13.14</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>3.78</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4"/>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>21</v>
       </c>
       <c r="H4">
-        <v>7.79</v>
+        <v>13.14</v>
       </c>
       <c r="I4">
-        <v>1.86</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>13.14</v>
+        <v>7.79</v>
       </c>
       <c r="I5">
-        <v>3.78</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6">
+        <v>2025</v>
+      </c>
+      <c r="G6" t="s">
         <v>29</v>
       </c>
-      <c r="F6">
-[...4 lines deleted...]
-      </c>
       <c r="H6">
-        <v>4.19</v>
+        <v>13.14</v>
       </c>
       <c r="I6">
-        <v>1.48</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7">
+        <v>128</v>
+      </c>
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
       </c>
       <c r="H7">
-        <v>9.6</v>
+        <v>4.19</v>
       </c>
       <c r="I7">
-        <v>2.13</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
-      <c r="D8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D8">
+        <v>5</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
         <v>38</v>
       </c>
-      <c r="H8"/>
-      <c r="I8"/>
+      <c r="H8">
+        <v>9.6</v>
+      </c>
+      <c r="I8">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9"/>
-      <c r="E9"/>
+      <c r="E9">
+        <v>47</v>
+      </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
+      <c r="H9"/>
+      <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
-      <c r="H10"/>
-      <c r="I10"/>
+      <c r="H10">
+        <v>19.92</v>
+      </c>
+      <c r="I10">
+        <v>5.0</v>
+      </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
-      <c r="D11">
-[...4 lines deleted...]
-      </c>
+      <c r="D11"/>
+      <c r="E11"/>
       <c r="F11">
         <v>2023</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
-      <c r="H11">
-[...4 lines deleted...]
-      </c>
+      <c r="H11"/>
+      <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="D12"/>
-      <c r="E12"/>
+      <c r="D12">
+        <v>57</v>
+      </c>
+      <c r="E12">
+        <v>101198</v>
+      </c>
       <c r="F12">
         <v>2023</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
       <c r="H12">
-        <v>10.38</v>
+        <v>3.16</v>
       </c>
       <c r="I12">
-        <v>2.14</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>2023</v>
       </c>
       <c r="G13" t="s">
         <v>58</v>
       </c>
       <c r="H13">
-        <v>9.93</v>
+        <v>10.38</v>
       </c>
       <c r="I13">
-        <v>2.89</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>2023</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14">
-        <v>3.16</v>
+        <v>9.93</v>
       </c>
       <c r="I14">
-        <v>0.47</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="D15"/>
       <c r="E15">
-        <v>846</v>
+        <v>101145</v>
       </c>
       <c r="F15">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
       <c r="H15">
-        <v>2.67</v>
+        <v>3.16</v>
       </c>
       <c r="I15">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>66</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="D16">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E16">
-        <v>100990</v>
+        <v>846</v>
       </c>
       <c r="F16">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H16">
-        <v>3.01</v>
+        <v>2.67</v>
       </c>
       <c r="I16">
-        <v>0.55</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="D17">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="E17">
-        <v>20218411</v>
+        <v>100990</v>
       </c>
       <c r="F17">
         <v>2021</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
-      <c r="H17"/>
-      <c r="I17"/>
+      <c r="H17">
+        <v>3.01</v>
+      </c>
+      <c r="I17">
+        <v>0.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
+        <v>74</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18">
+        <v>8</v>
+      </c>
+      <c r="E18">
+        <v>20218411</v>
+      </c>
+      <c r="F18">
+        <v>2021</v>
+      </c>
+      <c r="G18" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>