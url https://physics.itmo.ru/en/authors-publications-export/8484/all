--- v1 (2026-03-02)
+++ v2 (2026-10-18)
@@ -53,77 +53,77 @@
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-induced isotropic pen for generation of topological solitons and hopfion–toron transition in frustrated chiral nematic films</t>
   </si>
   <si>
     <t>Sergey A. Shvetsov, Darina D. Darmoroz, Alexey Vasil’ev, Tetiana Orlova, Igor Lobanov, Mushegh Rafayelyan</t>
   </si>
   <si>
     <t>Chaos, Solitons &amp;amp; Fractals</t>
   </si>
   <si>
     <t>10.1016/j.chaos.2025.116905</t>
   </si>
   <si>
+    <t>Optimality of linear vacancy defect for skyrmion nucleation</t>
+  </si>
+  <si>
+    <t>Mariia Potkina, Igor Lobanov</t>
+  </si>
+  <si>
+    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
+  </si>
+  <si>
+    <t>317-324</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2025-16-3-317-324</t>
+  </si>
+  <si>
     <t>Magnetic structure of domain walls in stressed cylindrical wires</t>
   </si>
   <si>
     <t>Ksenia Chichai, Igor Lobanov, Valery Uzdin</t>
   </si>
   <si>
-    <t>Nanosystems: Physics, Chemistry, Mathematics</t>
-[...1 lines deleted...]
-  <si>
     <t>325-332</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2025-16-3-325-332</t>
   </si>
   <si>
-    <t>Optimality of linear vacancy defect for skyrmion nucleation</t>
-[...10 lines deleted...]
-  <si>
     <t>Polarization-controlled orbital angular momentum of light passing through a cholesteric spherulite</t>
   </si>
   <si>
     <t>Artem Shalev, A. A. Misura, A. O. Georgieva, A. V. Chernykh, N. V. Petrov, Tetiana Orlova, Igor Lobanov, E. V. Aksenova, Valery Uzdin, Aleksei  Kiselev</t>
   </si>
   <si>
     <t>Optics Letters</t>
   </si>
   <si>
     <t>10.1364/ol.561669</t>
   </si>
   <si>
     <t>Optimal field-free magnetization switching via spin-orbit torque on the surface of a topological insulator</t>
   </si>
   <si>
     <t>Ivan P. Miranda, Grzegorz J. Kwiatkowski, Cecilia M. Holmqvist, Carlo M. Canali, Igor Lobanov, Valery Uzdin, Andrei Manolescu, Pavel Bessarab, Sigurdur I. Erlingsson</t>
   </si>
   <si>
     <t>npj Spintronics</t>
   </si>
   <si>
     <t>10.1038/s44306-025-00085-0</t>
   </si>
   <si>
     <t>Stability and transformations of domain walls in cylindrical wires</t>
@@ -317,69 +317,69 @@
   <si>
     <t>Igor Lobanov, Mariia Potkina, Valery Uzdin</t>
   </si>
   <si>
     <t>Письма в ЖЭТФ</t>
   </si>
   <si>
     <t>833-847</t>
   </si>
   <si>
     <t>10.31857/s1234567821120090</t>
   </si>
   <si>
     <t>Photon generation in resonator with time dependent boundary conditions</t>
   </si>
   <si>
     <t>Igor Lobanov,  A. I. Trifanov, E.S. Trifanova, I.Y. Popov, E. Fedorov, Konstantin Pravdin, M.A. Moskalenko</t>
   </si>
   <si>
     <t>73-80</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2021-12-1-73-80</t>
   </si>
   <si>
+    <t>Machine learning method for computation of optimal transitions in magnetic nanosystems</t>
+  </si>
+  <si>
+    <t>K.R. Bushuev, Igor Lobanov</t>
+  </si>
+  <si>
+    <t>642-650</t>
+  </si>
+  <si>
+    <t>10.17586/2220-8054-2020-11-6-642-650</t>
+  </si>
+  <si>
     <t>Nonmagnetic impurities in skyrmion racetrack memory</t>
   </si>
   <si>
     <t>628-635</t>
   </si>
   <si>
     <t>10.17586/2220-8054-2020-11-6-628-635</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.17586/2220-8054-2020-11-6-642-650</t>
   </si>
   <si>
     <t>Fine energy structure of a magnetic skyrmion localized on a nonmagnetic impurity in an external magnetic field</t>
   </si>
   <si>
     <t>Physics of Complex Systems</t>
   </si>
   <si>
     <t>165-168</t>
   </si>
   <si>
     <t>10.33910/2687-153x-2020-1-4-165-168</t>
   </si>
   <si>
     <t>Stability of in-plane and out-of-plane chiral skyrmions in epitaxial MnSi(111)/Si(111) thin films: Surface twists versus easy-plane anisotropy</t>
   </si>
   <si>
     <t>Andrey O. Leonov, Ivan M. Tambovtcev, Igor Lobanov, Valery Uzdin</t>
   </si>
   <si>
     <t>10.1103/physrevb.102.174415</t>
   </si>
   <si>
     <t>Stability of long-lived antiskyrmions in the Mn-Pt-Sn tetragonal Heusler material</t>
   </si>
@@ -997,51 +997,51 @@
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>0.92</v>
       </c>
       <c r="I7">
         <v>0.22</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
@@ -1084,51 +1084,51 @@
       </c>
       <c r="D9">
         <v>119</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>37</v>
       </c>
       <c r="H9">
         <v>1.53</v>
       </c>
       <c r="I9">
         <v>0.57</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>39</v>
       </c>
       <c r="F10">
         <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>40</v>
       </c>
       <c r="H10">
         <v>0.92</v>
       </c>
       <c r="I10">
         <v>0.22</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
@@ -1142,51 +1142,51 @@
       </c>
       <c r="D11">
         <v>301</v>
       </c>
       <c r="E11">
         <v>109218</v>
       </c>
       <c r="F11">
         <v>2024</v>
       </c>
       <c r="G11" t="s">
         <v>44</v>
       </c>
       <c r="H11">
         <v>4.39</v>
       </c>
       <c r="I11">
         <v>1.32</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="C12" t="s">
         <v>15</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12">
         <v>2024</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12">
         <v>0.92</v>
       </c>
       <c r="I12">
         <v>0.22</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
@@ -1574,76 +1574,76 @@
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27">
         <v>2021</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
         <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F28">
         <v>2020</v>
       </c>
       <c r="G28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H28"/>
       <c r="I28"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>106</v>
       </c>
       <c r="F29">
         <v>2020</v>
       </c>
       <c r="G29" t="s">
         <v>107</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>108</v>
       </c>
       <c r="B30" t="s">
         <v>68</v>