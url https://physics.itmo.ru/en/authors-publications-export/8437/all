--- v1 (2026-01-29)
+++ v2 (2026-04-09)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>MicroRNA-200a as a therapeutic agent for acute and chronic liver pathologies and regeneration</t>
+  </si>
+  <si>
+    <t>Svetlana Rodimova, Lidia Mikhailova, Konstantin Arabuli, Dmitry Kozlov, Vera Kozlova, Dmitry Kuzmin, Ilya Shchechkin, Nikolai Bobrov, Artem Mozherov, Vladimir Zagainov, Peter Timashev, Elena Zagaynova, Daria S. Kuznetsova, Mikhail Zyuzin</t>
+  </si>
+  <si>
+    <t>Biomaterials</t>
+  </si>
+  <si>
+    <t>10.1016/j.biomaterials.2026.124125</t>
   </si>
   <si>
     <t>Light-directed reprogramming of tumor-associated macrophages via STING agonist delivery</t>
   </si>
   <si>
     <t>Olga I. Gusliakova, Lidia Mikhailova, Olga A. Inozemtseva, Pavel Pidenko, Kirill Presnyakov, Natalia A. Shushunova, Van Gulinian, Oksana A. Mayorova, Olga A. Sindeeva, Boris N. Khlebtsov, Mikhail O. Durymanov, Mikhail Zyuzin, Gleb B. Sukhorukov</t>
   </si>
   <si>
     <t>Biomaterials Advances</t>
   </si>
   <si>
     <t>10.1016/j.bioadv.2025.214632</t>
   </si>
   <si>
     <t>A comparative study of plasmonic nanoparticles for targeted photothermal therapy of melanoma tumors using various irradiation modes</t>
   </si>
   <si>
     <t>Lidia Mikhailova, Elizaveta Vysotina, Maria Timofeeva, Elena Kopoleva, Van Gulinian, Olesya Pashina, Konstantin Arabuli, Olga Gusliakova, Ekaterina Prikhozhdenko, Xiaoli Qi,  Петров Андрей, Eduard Ageev, Mihail Petrov, Constantino De Angelis, Mikhail Durymanov, Gleb Sukhorukov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Light: Advanced Manufacturing</t>
   </si>
   <si>
     <t>10.37188/lam.2025.005</t>
   </si>
@@ -470,288 +482,317 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I8"/>
+  <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>181</v>
+        <v>331</v>
       </c>
       <c r="E2">
-        <v>214632</v>
+        <v>124125</v>
       </c>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>6.25</v>
+        <v>12.48</v>
       </c>
       <c r="I2">
-        <v>1.22</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3">
-        <v>6</v>
+        <v>181</v>
       </c>
       <c r="E3">
-        <v>1</v>
+        <v>214632</v>
       </c>
       <c r="F3">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="H3"/>
+      <c r="H3">
+        <v>6.25</v>
+      </c>
       <c r="I3">
-        <v>3.18</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="D4"/>
-      <c r="E4"/>
+      <c r="D4">
+        <v>6</v>
+      </c>
+      <c r="E4">
+        <v>1</v>
+      </c>
       <c r="F4">
         <v>2024</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
-        <v>2.72</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>0.61</v>
-[...1 lines deleted...]
-      <c r="I5"/>
+        <v>8.45</v>
+      </c>
+      <c r="I5">
+        <v>2.72</v>
+      </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D6">
-        <v>161</v>
+        <v>16</v>
       </c>
       <c r="E6">
-        <v>213904</v>
+        <v>31</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6">
-        <v>7.9</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.61</v>
+      </c>
+      <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>15</v>
+      </c>
+      <c r="D7">
+        <v>161</v>
+      </c>
       <c r="E7">
-        <v>2201375</v>
+        <v>213904</v>
       </c>
       <c r="F7">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>31</v>
       </c>
       <c r="H7">
-        <v>10.05</v>
+        <v>7.9</v>
       </c>
       <c r="I7">
-        <v>2.41</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
+        <v>2201375</v>
+      </c>
+      <c r="F8">
+        <v>2022</v>
+      </c>
+      <c r="G8" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8">
+        <v>10.05</v>
+      </c>
+      <c r="I8">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9">
         <v>2015</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8">
+      <c r="E9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9">
         <v>2021</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="H8">
+      <c r="G9" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9">
         <v>0.48</v>
       </c>
-      <c r="I8">
+      <c r="I9">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>