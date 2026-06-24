--- v2 (2026-04-09)
+++ v3 (2026-06-24)
@@ -12,77 +12,101 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>A thermally and mechanically stabilized plasmonic optical fiber sensor for real-time biomarker monitoring</t>
+  </si>
+  <si>
+    <t>Arina Cherednikova, Viktor Labuntsov, Konstantin Arabuli, Lidia Mikhailova, Diana Gagarinova, Egor I. Dolzhenko, Kirill Tomyshev, Dmitry Zuev, Andrey Bogdanov, Mikhail Zyuzin, Alexey Kokhanovskiy</t>
+  </si>
+  <si>
+    <t>Photonics and Nanostructures - Fundamentals and Applications</t>
+  </si>
+  <si>
+    <t>10.1016/j.photonics.2026.101567</t>
+  </si>
+  <si>
+    <t>Continuous Separation of Laser-Ablated Silicon Nanoparticles Using a Spiral Inertial Microfluidic Device: A Route to Monodisperse Mie-Resonant Colloids for Nanophotonics</t>
+  </si>
+  <si>
+    <t>Sabina Bikmetova, Ivan Reznik, Daria Sennikova, Pavel Kustov, Artur Karamyants, Lilia  Dvoretskaya, Lidia Mikhailova, Konstantin Arabuli, Kirill Lepik, Mikhail Zyuzin, Dmitry Zuev</t>
+  </si>
+  <si>
+    <t>ACS Applied Nano Materials</t>
+  </si>
+  <si>
+    <t>10.1021/acsanm.6c00888</t>
   </si>
   <si>
     <t>MicroRNA-200a as a therapeutic agent for acute and chronic liver pathologies and regeneration</t>
   </si>
   <si>
     <t>Svetlana Rodimova, Lidia Mikhailova, Konstantin Arabuli, Dmitry Kozlov, Vera Kozlova, Dmitry Kuzmin, Ilya Shchechkin, Nikolai Bobrov, Artem Mozherov, Vladimir Zagainov, Peter Timashev, Elena Zagaynova, Daria S. Kuznetsova, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Biomaterials</t>
   </si>
   <si>
     <t>10.1016/j.biomaterials.2026.124125</t>
   </si>
   <si>
     <t>Light-directed reprogramming of tumor-associated macrophages via STING agonist delivery</t>
   </si>
   <si>
     <t>Olga I. Gusliakova, Lidia Mikhailova, Olga A. Inozemtseva, Pavel Pidenko, Kirill Presnyakov, Natalia A. Shushunova, Van Gulinian, Oksana A. Mayorova, Olga A. Sindeeva, Boris N. Khlebtsov, Mikhail O. Durymanov, Mikhail Zyuzin, Gleb B. Sukhorukov</t>
   </si>
   <si>
     <t>Biomaterials Advances</t>
   </si>
   <si>
     <t>10.1016/j.bioadv.2025.214632</t>
   </si>
@@ -482,317 +506,371 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="157.961" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="200.38" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="346.773" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2">
-        <v>331</v>
+        <v>71</v>
       </c>
       <c r="E2">
-        <v>124125</v>
+        <v>101567</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>12.48</v>
+        <v>3.01</v>
       </c>
       <c r="I2">
-        <v>3.21</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
+      <c r="D3"/>
+      <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>6.25</v>
+        <v>5.64</v>
       </c>
       <c r="I3">
-        <v>1.22</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4">
-        <v>6</v>
+        <v>331</v>
       </c>
       <c r="E4">
-        <v>1</v>
+        <v>124125</v>
       </c>
       <c r="F4">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4"/>
+      <c r="H4">
+        <v>12.48</v>
+      </c>
       <c r="I4">
-        <v>3.18</v>
+        <v>3.21</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
+      <c r="D5">
+        <v>181</v>
+      </c>
+      <c r="E5">
+        <v>214632</v>
+      </c>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>8.45</v>
+        <v>6.25</v>
       </c>
       <c r="I5">
-        <v>2.72</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="E6">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6"/>
+      <c r="H6"/>
+      <c r="I6">
+        <v>3.18</v>
+      </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7">
-        <v>7.9</v>
+        <v>8.45</v>
       </c>
       <c r="I7">
-        <v>1.24</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>35</v>
+      </c>
+      <c r="D8">
+        <v>16</v>
+      </c>
       <c r="E8">
-        <v>2201375</v>
+        <v>31</v>
       </c>
       <c r="F8">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H8">
-        <v>10.05</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.61</v>
+      </c>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D9">
+        <v>161</v>
+      </c>
+      <c r="E9">
+        <v>213904</v>
+      </c>
+      <c r="F9">
+        <v>2024</v>
+      </c>
+      <c r="G9" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9">
+        <v>7.9</v>
+      </c>
+      <c r="I9">
+        <v>1.24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
+        <v>2201375</v>
+      </c>
+      <c r="F10">
+        <v>2022</v>
+      </c>
+      <c r="G10" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10">
+        <v>10.05</v>
+      </c>
+      <c r="I10">
+        <v>2.41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
+      </c>
+      <c r="D11">
         <v>2015</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="E11" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11">
         <v>2021</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="G11" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11">
         <v>0.48</v>
       </c>
-      <c r="I9">
+      <c r="I11">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>