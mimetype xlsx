--- v0 (2025-10-08)
+++ v1 (2026-04-05)
@@ -59,51 +59,51 @@
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Template-Assisted Synthesis of CsPbBr3 Nanocrystals with a Humidity-Induced Fluorescent Response: Mechanism and Sensing Applications</t>
   </si>
   <si>
     <t>Pavel Talianov, Daria Mikushina, Sergei Rzhevskii, Konstantin Arabuli, Lev Zelenkov, Soslan Khubezhov, Lev Logunov, Dmitry Gets,  Oleksii O. Peltek, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>4205-4213</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.5c00151</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>Nanosecond Laser-Assisted Fabrication of Photocatalytically Active TiO2 Nanocoatings: Implication in Organic Dyes Degradation</t>
   </si>
   <si>
     <t>Ekaterina Ponkratova, Andrey Kuzmichev, Dmitry A. Rud, Soslan Khubezhov, Dmitriy Dolgintsev, Eduard Ageev, Vadim P. Veiko, Dmitry A. Sinev, Dmitry Zuev</t>
   </si>
   <si>
     <t>ACS Applied Nano Materials</t>
   </si>
   <si>
     <t>19268-19278</t>
   </si>
   <si>
     <t>10.1021/acsanm.4c03155</t>
   </si>
   <si>
     <t>Lead‐Free Halide Perovskite Nanoparticles for Up‐Conversion Lasing and Efficient Second Harmonic Generation</t>
   </si>
@@ -545,51 +545,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="182.813" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="303.069" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>