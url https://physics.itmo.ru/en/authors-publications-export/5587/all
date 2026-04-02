--- v0 (2025-10-06)
+++ v1 (2026-04-02)
@@ -44,228 +44,228 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Continuous fabrication of MOF-based memory elements via droplet microfluidic synthesis</t>
   </si>
   <si>
-    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Alina Kuleshova, Irina Koryakina, Anastasiia Liubimova, Maria Timofeeva, Ekaterina Gunina, Kirill Bogdanov, Ivan Reznik, Svyatoslav Povarov, Soslan Khubezhov, Dmitriy Guzei, Andrey Minakov, Kazumi Toda-Peters, Amy Q. Shen, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Journal of Materials Chemistry A</t>
   </si>
   <si>
     <t>10.1039/d4ta03126a</t>
   </si>
   <si>
     <t>Inkjet Printing of Magnetically Responsive Photonic Crystals</t>
   </si>
   <si>
-    <t>Artyom Smirnov, Tamara Pogosian, Svyatoslav Povarov, Ekaterina Gunina, Valentin Milichko, Maxim Morozov, Alexandr Vinogradov</t>
+    <t>Artyom Smirnov, Tamara Pogosian, Svyatoslav Povarov, Ekaterina Gunina, Maxim Morozov, Alexandr Vinogradov</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202401002</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Modification and Ablation Thresholds of Hkust-1 Mof Films by Laser Pulses</t>
   </si>
   <si>
-    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Valentin Milichko, Maxim Sergeev</t>
+    <t>Victoria Hassan, Alena Kulakova, Ekaterina Gunina, Maxim Sergeev</t>
   </si>
   <si>
     <t>10.2139/ssrn.4887034</t>
   </si>
   <si>
     <t>Tailoring the nonlinear optical response of high-entropy alloy thin films through compositional and structural modification</t>
   </si>
   <si>
-    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson, Valentin Milichko</t>
+    <t>Salah-Eddine Benrazzouq, Ekaterina Gunina, Svyatoslav Povarov, Jaafar Ghanbaja, Sylvie Migot, Alexandre Nomine, Jean-François Pierson</t>
   </si>
   <si>
     <t>Advances in Optical Thin Films VIII</t>
   </si>
   <si>
     <t>10.1117/12.3016680</t>
   </si>
   <si>
     <t>Detection of extreme temperatures via emission from MOFs of a varied structure</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101225</t>
   </si>
   <si>
     <t>Self-assembly of thiophene-based luminescent thin films on flexible substrates.</t>
   </si>
   <si>
     <t>Irina Gorbunova, Maria Timofeeva, Ekaterina Gunina, Yulia O. Sharavyeva, Kseniia Yu. Parkhoma, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101220</t>
   </si>
   <si>
     <t>FeAu mixing for high-temperature control of light scattering at the nanometer scale</t>
   </si>
   <si>
-    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte, Valentin Milichko</t>
+    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr05117j</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101168</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal infrared photodetector</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101145</t>
   </si>
   <si>
     <t>Fabrication of resonant high-entropy alloy nanospheres by the laser ablation technique</t>
   </si>
   <si>
     <t>Ekaterina Gunina, Artem Larin, Pavel Kustov, Alexandre Nomine, J. Ghanbaja, Stephanie Bruyere, Thierry Belmonte, Dmitry Zuev</t>
   </si>
   <si>
     <t>2022 Sixteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials54993.2022.9920910</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>
   <si>
     <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2-yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
   </si>
   <si>
-    <t>N. A. Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>N. A. Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.4.11</t>
   </si>
   <si>
     <t>Synthesis of highly stable luminescent molecular crystals based on (E)-2-((3-(ethoxycarbonyl)-5-methyl-4-phenylthiophen-2- yl)amino)-4-oxo-4-(p-tolyl)but-2-enoic acid</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Nikolaj Zhestkij, Ekaterina Gunina, S. P. Fisenko, A. E. Rubtsov, D. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Shapes change of PbO nanoparticles produced by laser ablation in liquid</t>
   </si>
   <si>
     <t>V I Pryakhina, Ekaterina Gunina, B I Lisjikh, M A Osipova, E D Greshnyakov, E V Shishkina, V Ya Shur</t>
   </si>
   <si>
     <t>IOP Conference Series: Materials Science and Engineering</t>
   </si>
   <si>
     <t>012038</t>
   </si>
   <si>
     <t>10.1088/1757-899x/699/1/012038</t>
   </si>
   <si>
     <t>Influence of hot water treatment during laser ablation in liquid on the shape of PbO nanoparticles</t>
   </si>
   <si>
     <t>V.Ya. Shur, Ekaterina Gunina, A.A. Esin, E.V. Shishkina, D.K. Kuznetsov, E.A. Linker, E.D. Greshnyakov, V.I. Pryakhina</t>
   </si>
   <si>
     <t>Applied Surface Science</t>
   </si>
@@ -638,51 +638,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="196.952" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="358.484" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="336.061" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>