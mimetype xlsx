--- v0 (2025-10-06)
+++ v1 (2026-04-09)
@@ -44,105 +44,105 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>Linear optical properties of HKUST-1 metal-organic framework: Effect of the crystal size and synthetic approach</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012059</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012059</t>
   </si>
   <si>
     <t>Flexible Metal‐Organic Framework for Mechanical Sub Tbyte inch            −2            Data Recording under Ambient Condition</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin</t>
   </si>
   <si>
     <t>Advanced Materials Interfaces</t>
   </si>
   <si>
     <t>10.1002/admi.202101196</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks for Metal-Ion Batteries: Towards Scalability</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin, Valentin Milichko</t>
+    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.3.04</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
   <si>
     <t>Critical view on drug dissolution in artificial saliva: A possible use of in-line e-tongue measurements</t>
   </si>
   <si>
     <t>Maria Khaydukova, Dmitry Kirsanov, Miriam Pein-Hackelbusch, L. Isabell Immohr, Venera Gilemkhanova, Andrey Legin</t>
   </si>
   <si>
     <t>European Journal of Pharmaceutical Sciences</t>
   </si>
   <si>
     <t>266-271</t>
   </si>
   <si>
     <t>10.1016/j.ejps.2016.12.028</t>
   </si>
 </sst>
 </file>
 
@@ -476,51 +476,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="149.678" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="205.093" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>