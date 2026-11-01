--- v3 (2026-03-11)
+++ v4 (2026-11-01)
@@ -12,79 +12,106 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>High Optical Gain in Stable MOF‐Derived Composite Films Based on Perovskite Nanocrystals</t>
+  </si>
+  <si>
+    <t>Stepan Pozdnyakov, Ruslan Azizov, Artem Polushkin, Daniel Sapori,  Valentina Safronova, Denis Danilov, Jinlong Zhu, Fyodor Kochetkov, Dmitry Gets, Soslan A. Khubezhov, Lev Zelenkov, Maria Sandzhieva, Andrey L. Rogach, Sergey Makarov</t>
+  </si>
+  <si>
+    <t>Small</t>
+  </si>
+  <si>
+    <t>10.1002/smll.76085</t>
+  </si>
+  <si>
+    <t>Covalent Dual-Shell-Encapsulated Perovskite Quantum Dots for Blue-Light-Resistant, Highly Stable Pixel Fabrication</t>
+  </si>
+  <si>
+    <t>Kun Zhang, Hengyang Xiang, Yuqin Su, Changjian Dai, Stepan Pozdnyakov, Maria Sandzhieva, Likuan Zhou, Haikun Liu, Sergey Makarov, Haibo Zeng</t>
+  </si>
+  <si>
+    <t>ACS Nano</t>
+  </si>
+  <si>
+    <t>19107-19115</t>
+  </si>
+  <si>
+    <t>10.1021/acsnano.6c07456</t>
+  </si>
+  <si>
     <t>Ionic Liquid-Mediated Crystallization of 3D Perovskite Films for High-Performance Light-Emitting Diodes</t>
   </si>
   <si>
     <t>Wenjun Yuan, Kun Zhang, Haoqi Li, Xingle Shang, Yifei Wang, Xinrui Chen, Xingyu Ye, Jun Chen, Stepan Pozdnyakov, Maria Sandzhieva, Hengyang Xiang, Sergey Makarov, Haibo Zeng</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp;amp; Interfaces</t>
   </si>
   <si>
     <t>59553-59562</t>
   </si>
   <si>
     <t>10.1021/acsami.5c14039</t>
   </si>
   <si>
     <t>Strongly‐Confined Small‐Size Perovskite Quantum Dots for Pure‐Color Light Emitting Diodes</t>
   </si>
   <si>
     <t>Yuqin Su, Ying Zhou, Hengyang Xiang, Maria Sandzhieva, Sergey Makarov, Zhesheng Chen, Haibo Zeng</t>
   </si>
   <si>
     <t>Advanced Optical Materials</t>
   </si>
   <si>
     <t>10.1002/adom.202502048</t>
@@ -147,53 +174,50 @@
     <t>Jiahao Tang, Qunqing Lin, Yashuang Guo, Zailan Zhang, Xinyi Lv, Kun Zhang, Binbin Fan, Maria Sandzhieva, Sergey Makarov, Zhesheng Chen, Hengyang Xiang, Haibo Zeng</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d5nr00097a</t>
   </si>
   <si>
     <t>Functionalization of Hydrophilic and Amphiphilic Carbon Dots with Polyethylene Glycol for Electroluminescent Devices</t>
   </si>
   <si>
     <t>Mikhail D. Miruschenko, Kseniia D. Kosolapova, Ivan A. Aleinik, Lyubov’ N. Borodina, Anna A. Vedernikova, Anastasiia V. Sokolova, Maria Sandzhieva, Aleksandr M. Mitroshin, Alexander V. Yakimansky, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Sergei A. Cherevkov, Michal Langer, Michal Otyepka, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400528</t>
   </si>
   <si>
     <t>Controllable Transition Metal Cations Doping Enable Efficient and Spectral Stable Pure‐Red Perovskite QLED</t>
   </si>
   <si>
     <t>Yuqin Su, Qunqing Lin, Xinyi Lv, Yan Li, Kun Zhang, Xiuting Wu, Ying Zhou, Yashuang Guo, Maria Sandzhieva, Sergey Makarov, Hengyang Xiang, Haibo Zeng</t>
-  </si>
-[...1 lines deleted...]
-    <t>Small</t>
   </si>
   <si>
     <t>10.1002/smll.202412227</t>
   </si>
   <si>
     <t>Highly luminescent polyfluorene-based composite with CsPbX3 perovskite nanocrystals for light-emitting devices</t>
   </si>
   <si>
     <t>Maria Sandzhieva, Lev Zelenkov, Leonid Otpushchennikov, S. Miltsov, E.V. Zhukova, L.S. Litvinova, Sergey  Cherevkov, Irina Danilovskaya (Sevastianova), Dmitry Shestakov, A.V. Yakimansky, Sergey Makarov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2024.101239</t>
   </si>
   <si>
     <t>Amphiphilic acetylacetone-based carbon dots</t>
   </si>
   <si>
     <t>Sergei A. Cherevkov, Evgeniia A. Stepanidenko, Mikhail D. Miruschenko, Andrei M. Zverkov, Alexander M. Mitroshin, Igor V. Margaryan, Igor G. Spiridonov, Denis V. Danilov, Aleksandra V. Koroleva, Evgeniy V. Zhizhin, Marina V. Baidakova, Roman V. Sokolov, Maria Sandzhieva, Elena V. Ushakova, Andrey L. Rogach</t>
   </si>
   <si>
     <t>10.1039/d3tc04675c</t>
   </si>
@@ -644,51 +668,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="251.224" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="388.048" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -702,595 +726,649 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2026</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="F2">
-[...4 lines deleted...]
-      </c>
       <c r="H2">
-        <v>9.44</v>
+        <v>13.28</v>
       </c>
       <c r="I2">
-        <v>2.54</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" t="s">
         <v>14</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>20</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3"/>
       <c r="F3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3">
-        <v>9.93</v>
+        <v>15.88</v>
       </c>
       <c r="I3">
-        <v>2.89</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>9.93</v>
+        <v>9.44</v>
       </c>
       <c r="I4">
-        <v>2.89</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D5">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>6.35</v>
+        <v>9.93</v>
       </c>
       <c r="I5">
-        <v>1.38</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6">
+        <v>13</v>
+      </c>
+      <c r="E6" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>107283</v>
       </c>
       <c r="F6">
         <v>2025</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="H6">
-        <v>3.72</v>
+        <v>9.93</v>
       </c>
       <c r="I6">
-        <v>0.89</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
+      <c r="D7">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
       <c r="F7">
         <v>2025</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7">
-        <v>7.39</v>
+        <v>6.35</v>
       </c>
       <c r="I7">
-        <v>1.9</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="E8"/>
+        <v>38</v>
+      </c>
+      <c r="D8">
+        <v>144</v>
+      </c>
+      <c r="E8">
+        <v>107283</v>
+      </c>
       <c r="F8">
         <v>2025</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H8">
-        <v>8.31</v>
+        <v>3.72</v>
       </c>
       <c r="I8">
-        <v>1.74</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="D9"/>
       <c r="E9"/>
       <c r="F9">
         <v>2025</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>3.34</v>
+        <v>7.39</v>
       </c>
       <c r="I9">
-        <v>3.09</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>2025</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H10">
-        <v>13.28</v>
+        <v>8.31</v>
       </c>
       <c r="I10">
-        <v>3.79</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="D11">
+        <v>6</v>
+      </c>
+      <c r="E11"/>
       <c r="F11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11">
-        <v>3.16</v>
+        <v>3.34</v>
       </c>
       <c r="I11">
-        <v>0.47</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H12">
-        <v>7.39</v>
+        <v>13.28</v>
       </c>
       <c r="I12">
-        <v>1.9</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D13"/>
       <c r="E13">
-        <v>111349</v>
+        <v>101239</v>
       </c>
       <c r="F13">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H13">
-        <v>5.12</v>
+        <v>3.16</v>
       </c>
       <c r="I13">
-        <v>0.7</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
+        <v>2024</v>
+      </c>
+      <c r="G14" t="s">
         <v>61</v>
       </c>
-      <c r="F14">
-[...4 lines deleted...]
-      </c>
       <c r="H14">
-        <v>4.39</v>
+        <v>7.39</v>
       </c>
       <c r="I14">
-        <v>0.98</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>64</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
-        <v>16</v>
+        <v>216</v>
       </c>
       <c r="E15">
-        <v>959</v>
+        <v>111349</v>
       </c>
       <c r="F15">
         <v>2023</v>
       </c>
       <c r="G15" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="H15">
-        <v>3.75</v>
+        <v>5.12</v>
       </c>
       <c r="I15">
-        <v>0.56</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16">
+        <v>52</v>
+      </c>
+      <c r="E16" t="s">
         <v>69</v>
       </c>
-      <c r="D16">
-[...4 lines deleted...]
-      </c>
       <c r="F16">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
       <c r="H16">
-        <v>5.72</v>
+        <v>4.39</v>
       </c>
       <c r="I16">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
         <v>73</v>
       </c>
       <c r="D17">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="E17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17">
+        <v>959</v>
+      </c>
+      <c r="F17">
+        <v>2023</v>
+      </c>
+      <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="F17">
-[...4 lines deleted...]
-      </c>
       <c r="H17">
-        <v>4.81</v>
+        <v>3.75</v>
       </c>
       <c r="I17">
-        <v>1.85</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>3916</v>
+      </c>
+      <c r="F18">
+        <v>2022</v>
+      </c>
+      <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="D18">
-[...10 lines deleted...]
-      </c>
       <c r="H18">
-        <v>0.75</v>
+        <v>5.72</v>
       </c>
       <c r="I18">
-        <v>0.24</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19">
+        <v>83</v>
+      </c>
+      <c r="E19" t="s">
         <v>82</v>
       </c>
-      <c r="C19" t="s">
+      <c r="F19">
+        <v>2018</v>
+      </c>
+      <c r="G19" t="s">
         <v>83</v>
       </c>
-      <c r="D19">
-[...10 lines deleted...]
-      </c>
       <c r="H19">
-        <v>2.65</v>
+        <v>4.81</v>
       </c>
       <c r="I19">
-        <v>0.91</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" t="s">
         <v>86</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
         <v>87</v>
       </c>
-      <c r="C20" t="s">
-[...5 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20">
+        <v>2018</v>
+      </c>
+      <c r="G20" t="s">
         <v>88</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
-        <v>4.79</v>
+        <v>0.75</v>
       </c>
       <c r="I20">
-        <v>2.0</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
         <v>90</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>91</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21">
+        <v>72</v>
+      </c>
+      <c r="E21" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="F21">
         <v>2016</v>
       </c>
       <c r="G21" t="s">
+        <v>93</v>
+      </c>
+      <c r="H21">
+        <v>2.65</v>
+      </c>
+      <c r="I21">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
         <v>94</v>
       </c>
-      <c r="H21">
+      <c r="B22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22">
+        <v>81</v>
+      </c>
+      <c r="E22" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22">
+        <v>2016</v>
+      </c>
+      <c r="G22" t="s">
+        <v>97</v>
+      </c>
+      <c r="H22">
+        <v>4.79</v>
+      </c>
+      <c r="I22">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>101</v>
+      </c>
+      <c r="F23">
+        <v>2016</v>
+      </c>
+      <c r="G23" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23">
         <v>2.19</v>
       </c>
-      <c r="I21">
+      <c r="I23">
         <v>0.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>