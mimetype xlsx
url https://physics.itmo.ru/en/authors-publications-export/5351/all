--- v0 (2025-10-06)
+++ v1 (2026-04-09)
@@ -12,77 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
+  </si>
+  <si>
+    <t>Nonlinear guided exciton-polaritons in a van der Waals layered waveguide</t>
+  </si>
+  <si>
+    <t>Valeriy Kondratiev, Vanik Shahnazaryan, Mikhail Tiugaev, Tatyana Ivanova, Ivan  Kalantaevsky, Dmitry Permyakov, Ivan Iorsh, Anton Samusev, Vasily Kravtsov</t>
+  </si>
+  <si>
+    <t>Applied Physics Letters</t>
+  </si>
+  <si>
+    <t>10.1063/5.0309067</t>
   </si>
   <si>
     <t>In-Plane Directional MoS2 Emitter Employing Dielectric Nanowire Cavity</t>
   </si>
   <si>
     <t>Alexey Kuznetsov,  Аникина Мария,  Adilet Nurlanbekovich Toksumakov, Artem Abramov,  Вячеслав Дремов, Eseniia  Zavialova, Valeriy Kondratiev,  Федотов Владимир, Ivan Mukhin, Vasily Kravtsov,  Новоселов Костя,  Aleksey Arsenin,  Волков Валентин,  Davit Armenovich Ghazaryan, Alexey Bolshakov</t>
   </si>
   <si>
     <t>Small Structures</t>
   </si>
   <si>
     <t>10.1002/sstr.202400476</t>
   </si>
   <si>
     <t>Stimulated Exciton–Polariton Scattering in Hybrid Halide Perovskites</t>
   </si>
   <si>
     <t>Igor Chestnov, Mikhail Masharin, Valeriy Kondratiev, Ivan Iorsh, Anton Samusev, Anatoly Pushkarev, Sergey Makarov, Ivan Shelykh, Vanik Shahnazaryan</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>801-808</t>
   </si>
@@ -497,51 +509,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="343.202" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -555,253 +567,280 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="D2"/>
+      <c r="D2">
+        <v>128</v>
+      </c>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>13.9</v>
-[...1 lines deleted...]
-      <c r="I2"/>
+        <v>3.79</v>
+      </c>
+      <c r="I2">
+        <v>1.18</v>
+      </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
-      <c r="D3">
-[...4 lines deleted...]
-      </c>
+      <c r="D3"/>
+      <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="H3">
-        <v>7.53</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.9</v>
+      </c>
+      <c r="I3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>20</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>2025</v>
+      </c>
+      <c r="G4" t="s">
         <v>21</v>
       </c>
-      <c r="F4">
-[...4 lines deleted...]
-      </c>
       <c r="H4">
-        <v>12.26</v>
+        <v>7.53</v>
       </c>
       <c r="I4">
-        <v>3.76</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F5">
         <v>2024</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H5">
-        <v>9.64</v>
+        <v>12.26</v>
       </c>
       <c r="I5">
-        <v>0.12</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6">
-        <v>12.26</v>
+        <v>9.64</v>
       </c>
       <c r="I6">
-        <v>3.76</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="D7"/>
-      <c r="E7"/>
       <c r="F7">
         <v>2023</v>
       </c>
       <c r="G7" t="s">
         <v>35</v>
       </c>
       <c r="H7">
-        <v>10.95</v>
+        <v>12.26</v>
       </c>
       <c r="I7">
-        <v>3.17</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="D8">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8">
+        <v>2023</v>
+      </c>
+      <c r="G8" t="s">
         <v>39</v>
       </c>
-      <c r="F8">
-[...6 lines deleted...]
-      <c r="I8"/>
+      <c r="H8">
+        <v>10.95</v>
+      </c>
+      <c r="I8">
+        <v>3.17</v>
+      </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
         <v>41</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>42</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
         <v>43</v>
       </c>
-      <c r="D9">
+      <c r="F9">
+        <v>2022</v>
+      </c>
+      <c r="G9" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10">
         <v>2015</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10">
         <v>2021</v>
       </c>
-      <c r="G9" t="s">
-[...3 lines deleted...]
-      <c r="I9">
+      <c r="G10" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
         <v>0.21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>