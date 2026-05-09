--- v1 (2025-12-15)
+++ v2 (2026-05-09)
@@ -134,72 +134,72 @@
   <si>
     <t>No reflection paradox at the boundary of hyperbolic medium</t>
   </si>
   <si>
     <t>Ilya Deriy, Ksenia Lezhennikova, Stanislav Glybovski, Pavel Belov, Ivan Iorsh, Mingzhao Song, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Optical Manipulation and Structured Materials Conference</t>
   </si>
   <si>
     <t>10.1117/12.3008377</t>
   </si>
   <si>
     <t>Bound States in the Continuum in Compact Acoustic Resonators</t>
   </si>
   <si>
     <t>Ilya Deriy, Ivan Toftul, Mihail Petrov, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>10.1103/physrevlett.128.084301</t>
   </si>
   <si>
+    <t>Second harmonic generation in hybrid GaP/Au nanocylinders</t>
+  </si>
+  <si>
+    <t>Dmitry Pidgayko, Ilya Deriy, Vladimir Fedorov, Alexey Mozharov, Ivan Mukhin, Yuriy Zadiranov, Mihail Petrov, Anton Samusev, Andrey Bogdanov</t>
+  </si>
+  <si>
+    <t>Journal of Physics: Conference Series</t>
+  </si>
+  <si>
+    <t>012172</t>
+  </si>
+  <si>
+    <t>10.1088/1742-6596/2015/1/012172</t>
+  </si>
+  <si>
     <t>Elastic Trapped Modes in Solid Acoustic Resonators of Various Shapes</t>
   </si>
   <si>
-    <t>Journal of Physics: Conference Series</t>
-[...1 lines deleted...]
-  <si>
     <t>012032</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012032</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1088/1742-6596/2015/1/012172</t>
   </si>
   <si>
     <t>Radiation outcoupling efficiency from hyperbolic metamaterial resonators of various shapes</t>
   </si>
   <si>
     <t>Ilya Deriy, Andrey Bogdanov</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020021</t>
   </si>
   <si>
     <t>10.1063/5.0032229</t>
   </si>
   <si>
     <t>Photonic Spin Hall Effect: Contribution of Polarization Mixing Caused by Anisotropy</t>
   </si>
   <si>
     <t>Maxim Mazanov, Ilya Deriy, Andrey Bogdanov</t>
   </si>
   <si>
     <t>Quantum Reports</t>
   </si>
@@ -777,97 +777,97 @@
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8">
         <v>128</v>
       </c>
       <c r="E8"/>
       <c r="F8">
         <v>2022</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8">
         <v>9.19</v>
       </c>
       <c r="I8">
         <v>3.25</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D9">
         <v>2015</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F9">
         <v>2021</v>
       </c>
       <c r="G9" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.21</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10">
         <v>2015</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10">
         <v>2021</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
-      <c r="H10"/>
+      <c r="H10">
+        <v>0.51</v>
+      </c>
       <c r="I10">
         <v>0.21</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>50</v>
       </c>
       <c r="D11">
         <v>2300</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11">
         <v>2020</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>