--- v1 (2025-12-18)
+++ v2 (2026-06-11)
@@ -71,63 +71,63 @@
   <si>
     <t>IEEE Access</t>
   </si>
   <si>
     <t>1-1</t>
   </si>
   <si>
     <t>10.1109/access.2025.3640538</t>
   </si>
   <si>
     <t>Micellization in active matter of asymmetric self-propelled particles: Experiments</t>
   </si>
   <si>
     <t>Anastasiya Molodtsova, Mikhail Buzakov, Oleg Burmistrov, Alina Rozenblit, Vyacheslav Smirnov, Daria Sennikova, Vadim Porvatov, Ekaterina Puhtina, Alexey Dmitriev, Nikita Olekhno</t>
   </si>
   <si>
     <t>Physical Review E</t>
   </si>
   <si>
     <t>10.1103/4yzc-ppgy</t>
   </si>
   <si>
     <t>Temperature-Controlled Topological Zigzag Arrays of Resonators</t>
   </si>
   <si>
-    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Yuri Kivshar, Dmitry Zhirihin</t>
+    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289521</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Crystallization of robotic swarms in a parabolic potential</t>
   </si>
   <si>
     <t>Alexey Dmitriev, Nikita Olekhno, Mikhail Buzakov, Vyacheslav Smirnov, Daria Sennikova, Anastasiya Molodtsova, Alina Rozenblit, V A Porvatov, Oleg Burmistrov, Ekaterina Puhtina</t>
   </si>
   <si>
     <t>St. Petersburg Polytechnic University Journal - Physics and Mathematics</t>
   </si>
   <si>
     <t>36-40</t>
   </si>
   <si>
     <t>10.18721/JPM.163.106</t>
   </si>
   <si>
     <t>Temperature control of electromagnetic topological edge states</t>
   </si>