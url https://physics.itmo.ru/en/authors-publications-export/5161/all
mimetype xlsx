--- v0 (2025-10-06)
+++ v1 (2026-04-09)
@@ -59,144 +59,144 @@
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Template-Assisted Synthesis of CsPbBr3 Nanocrystals with a Humidity-Induced Fluorescent Response: Mechanism and Sensing Applications</t>
   </si>
   <si>
     <t>Pavel Talianov, Daria Mikushina, Sergei Rzhevskii, Konstantin Arabuli, Lev Zelenkov, Soslan Khubezhov, Lev Logunov, Dmitry Gets,  Oleksii O. Peltek, Mikhail Zyuzin, Sergey Makarov</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>4205-4213</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.5c00151</t>
   </si>
   <si>
     <t>One-step flashlight processing of MOF thin films for non-linear light absorption</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Lev Volodin, Rostislav Chelmodeev, Mikhail Melkomukov, Yuliya Kenzhebayeva, Sergei Rzhevskii, Sergei Shipilovskikh, Anastasiia Liubimova, Maria Timofeeva</t>
   </si>
   <si>
     <t>Materials Chemistry Frontiers</t>
   </si>
   <si>
     <t>10.1039/d5qm00166h</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
   <si>
     <t>10.1039/d4dt02880e</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>MOF thin film memristor prototype of 10×10 memory cells for automated electronic data recording</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101222</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
   <si>
     <t>UiO-66 metal organic framework as stable platform for non-linear optical applications</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Svyatoslav Povarov, Yuri Mezenov, Sergei Rzhevskii, Alena Kulakova</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101198</t>
   </si>
   <si>
     <t>Flexible Metal‐Organic Framework for Mechanical Sub Tbyte inch            −2            Data Recording under Ambient Condition</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin</t>
   </si>
   <si>
     <t>Advanced Materials Interfaces</t>
   </si>
   <si>
     <t>10.1002/admi.202101196</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -515,51 +515,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="156.819" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="364.482" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="342.059" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>