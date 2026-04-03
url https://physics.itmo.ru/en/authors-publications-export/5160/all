--- v1 (2025-11-27)
+++ v2 (2026-04-03)
@@ -12,269 +12,278 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
+    <t>Fiber-Integrated Metal–Organic Framework Nanosheets for Light Emission and Microendoscopy</t>
+  </si>
+  <si>
+    <t>Pavel Alekseevskiy, Anastasia Efimova, Svyatoslav Povarov, Nikolaj Zhestkij, Pavel A. Demakov, Nikita Burzak, Vyacheslav A. Dyachuk, Vladimir P. Fedin, Andrei S. Potapov, Xiaolin Yu</t>
+  </si>
+  <si>
+    <t>ACS Applied Nano Materials</t>
+  </si>
+  <si>
+    <t>10.1021/acsanm.5c04932</t>
+  </si>
+  <si>
     <t>Topological Design of Pyrene‐Based Metal‐Organic Framework Nanosheets as a Luminescent Thermometer for Live Bioimaging</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Maria Timofeeva, Yuliya Kenzhebayeva, Pavel Alekseevskiy, Anastasia Efimova, Artem Abramov, Sergei Shipilovskikh, Alexander S. Novikov, Nikolay V. Somov, Dmitry I. Pavlov, Xiaolin Yu, Andrei S. Potapov, Pascal Boulet, Nikita Burzak, Aleksandra R. Knyazeva, Nan Li, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202425904</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte</t>
   </si>
   <si>
     <t>Optical Materials</t>
   </si>
   <si>
     <t>10.1016/j.optmat.2024.115666</t>
   </si>
   <si>
     <t>Light-driven anisotropy of 2D metal-organic framework single crystal for repeatable optical modulation</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Nikita Kulachenkov, Sergei Rzhevskii, Pavel A. Slepukhin, Vladimir V. Shilovskikh, Anastasia Efimova, Pavel Alekseevskiy, Gennady Y. Gor, Alina Emelianova, Sergei Shipilovskikh, Irina D. Yushina, Alexander Krylov, Dmitry I. Pavlov, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00485-5</t>
   </si>
   <si>
     <t>Two-dimensional thin and porous membranes for gas molecules sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva</t>
   </si>
   <si>
     <t>Optical Sensing and Detection VIII</t>
   </si>
   <si>
     <t>10.1117/12.3021972</t>
   </si>
   <si>
     <t>Grayscale to Multicolor Laser Writing Inside a Label‐Free Metal‐Organic Frameworks</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Yuliya Kenzhebayeva, Svyatoslav Povarov, Pavel Alekseevskiy, Sergei Rzhevskii, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1002/adfm.202311235</t>
   </si>
   <si>
     <t>Detection of extreme temperatures via emission from MOFs of a varied structure</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Pavel Alekseevskiy, Yuliya Kenzhebayeva, Yuri Mezenov</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101225</t>
   </si>
   <si>
     <t>Exfoliation of 2D Metal‐Organic Frameworks: toward Advanced Scalable Materials for Optical Sensing</t>
   </si>
   <si>
-    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li, Valentin Milichko</t>
+    <t>Anastasia Efimova, Pavel Alekseevskiy, Maria Timofeeva, Yuliya Kenzhebayeva, Alina Kuleshova, Irina Koryakina,  Pavlov Dmitry I., Taisiya S. Sukhikh, Andrei S. Potapov, Sergei Shipilovskikh, Nan Li</t>
   </si>
   <si>
     <t>Small Methods</t>
   </si>
   <si>
     <t>10.1002/smtd.202300752</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Large scale application of triphenylphosphine oxide thin films for a modified catalytic Appel reaction</t>
   </si>
   <si>
     <t>Maria Timofeeva, Pavel Alekseevskiy, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2022.101026</t>
   </si>
   <si>
     <t>Hierarchical Hexagonal Boron Nitride Nanowall-Decorated Silicon Nanoparticles for Tunable Ink-Free Coloring</t>
   </si>
   <si>
-    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova, Valentin Milichko</t>
-[...2 lines deleted...]
-    <t>ACS Applied Nano Materials</t>
+    <t>Louise-Eugénie Bataille, Ivan S. Merenkov, Vitaly Yaroshenko, Pavel Kustov, Pavel Alekseevskiy, Nikita Kulachenkov, Yuliya Kenzhebayeva, Roman Savelev, Dmitry Zuev, Alexandre Nomine, Julien Zollinger, Anna A. Voroshnina, Marina L. Kosinova</t>
   </si>
   <si>
     <t>6106-6114</t>
   </si>
   <si>
     <t>10.1021/acsanm.1c04308</t>
   </si>
   <si>
     <t>Flexible Metal‐Organic Framework for Mechanical Sub Tbyte inch            −2            Data Recording under Ambient Condition</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Sergei Rzhevskii, Venera Gilemkhanova, Nikita Kulachenkov, A. Sapianik, M. Barsukova, V. P. Fedin</t>
   </si>
   <si>
     <t>Advanced Materials Interfaces</t>
   </si>
   <si>
     <t>10.1002/admi.202101196</t>
   </si>
   <si>
     <t>Sonication of 2D metal-organic framework for atomic force microscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Andrei Yankin, Marina O. Barsukova, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Andrei Yankin, Marina O. Barsukova</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020001</t>
   </si>
   <si>
     <t>10.1063/5.0031912</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -584,60 +593,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I17"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -645,464 +654,489 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
-        <v>18.81</v>
+        <v>5.64</v>
       </c>
       <c r="I2">
-        <v>6.07</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>2025</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
-        <v>13.14</v>
+        <v>18.81</v>
       </c>
       <c r="I3">
-        <v>3.78</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>2025</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4">
-        <v>16.81</v>
+        <v>13.14</v>
       </c>
       <c r="I4">
-        <v>5.39</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
+      <c r="D5"/>
+      <c r="E5"/>
       <c r="F5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>3.08</v>
+        <v>16.81</v>
       </c>
       <c r="I5">
-        <v>0.6</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>154</v>
+      </c>
+      <c r="E6">
+        <v>115666</v>
+      </c>
       <c r="F6">
         <v>2024</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6">
-        <v>7.5</v>
+        <v>3.08</v>
       </c>
       <c r="I6">
-        <v>2.13</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
-      <c r="D7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D7">
+        <v>5</v>
+      </c>
+      <c r="E7"/>
       <c r="F7">
         <v>2024</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
-      <c r="H7"/>
-      <c r="I7"/>
+      <c r="H7">
+        <v>7.5</v>
+      </c>
+      <c r="I7">
+        <v>2.13</v>
+      </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="D8"/>
-      <c r="E8"/>
+      <c r="E8">
+        <v>112</v>
+      </c>
       <c r="F8">
         <v>2024</v>
       </c>
       <c r="G8" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D9"/>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
+      <c r="E9"/>
       <c r="F9">
         <v>2024</v>
       </c>
       <c r="G9" t="s">
         <v>39</v>
       </c>
       <c r="H9">
-        <v>3.16</v>
+        <v>19.92</v>
       </c>
       <c r="I9">
-        <v>0.47</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10"/>
-      <c r="E10"/>
+      <c r="E10">
+        <v>101225</v>
+      </c>
       <c r="F10">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10">
-        <v>15.37</v>
+        <v>3.16</v>
       </c>
       <c r="I10">
-        <v>3.63</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
-      <c r="D11">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>2023</v>
+      </c>
+      <c r="G11" t="s">
         <v>47</v>
       </c>
-      <c r="F11">
-[...4 lines deleted...]
-      </c>
       <c r="H11">
-        <v>12.26</v>
+        <v>15.37</v>
       </c>
       <c r="I11">
-        <v>3.76</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" t="s">
         <v>49</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F12">
         <v>2022</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H12">
-        <v>5.44</v>
+        <v>12.26</v>
       </c>
       <c r="I12">
-        <v>1.12</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" t="s">
         <v>54</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>101026</v>
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>56</v>
       </c>
       <c r="F13">
         <v>2022</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H13">
-        <v>3.01</v>
+        <v>5.44</v>
       </c>
       <c r="I13">
-        <v>0.55</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="D14">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>50</v>
+      </c>
+      <c r="E14">
+        <v>101026</v>
       </c>
       <c r="F14">
         <v>2022</v>
       </c>
       <c r="G14" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H14">
-        <v>6.14</v>
+        <v>3.01</v>
       </c>
       <c r="I14">
-        <v>1.18</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15">
+        <v>5</v>
+      </c>
+      <c r="E15" t="s">
         <v>63</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15">
+        <v>2022</v>
+      </c>
+      <c r="G15" t="s">
         <v>64</v>
       </c>
-      <c r="D15"/>
-[...8 lines deleted...]
-      </c>
       <c r="H15">
-        <v>6.39</v>
+        <v>6.14</v>
       </c>
       <c r="I15">
-        <v>1.42</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B16" t="s">
         <v>66</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>67</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16"/>
+      <c r="E16">
+        <v>2101196</v>
+      </c>
+      <c r="F16">
+        <v>2021</v>
+      </c>
+      <c r="G16" t="s">
         <v>68</v>
       </c>
-      <c r="D16">
-[...11 lines deleted...]
-      <c r="H16"/>
+      <c r="H16">
+        <v>6.39</v>
+      </c>
       <c r="I16">
-        <v>0.19</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
         <v>71</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17">
+        <v>2300</v>
+      </c>
+      <c r="E17" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="F17">
         <v>2020</v>
       </c>
       <c r="G17" t="s">
+        <v>73</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" t="s">
         <v>74</v>
       </c>
-      <c r="H17">
+      <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18">
+        <v>10</v>
+      </c>
+      <c r="E18">
+        <v>1036</v>
+      </c>
+      <c r="F18">
+        <v>2020</v>
+      </c>
+      <c r="G18" t="s">
+        <v>77</v>
+      </c>
+      <c r="H18">
         <v>5.08</v>
       </c>
-      <c r="I17">
+      <c r="I18">
         <v>0.92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>