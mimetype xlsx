--- v1 (2025-11-30)
+++ v2 (2026-04-19)
@@ -44,378 +44,378 @@
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Pages</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Photonic-Mediated Neuromorphic Computing Enabled by a Copper Oxide Microcrystal Optoelectronic Synapse</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Maria Timofeeva, Alexandera Gavrilova, Svyatoslav Povarov, Vladimir Shirobokov, Alena Kulakova</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.5c06829</t>
   </si>
   <si>
     <t>Stimuli-responsive metal-organic frameworks for optoelectronic data processing and in-memory computing</t>
   </si>
   <si>
-    <t>Valentin Milichko, Semyon Bachinin</t>
+    <t>Semyon Bachinin</t>
   </si>
   <si>
     <t>Smart Materials for Opto-Electronic Applications 2025</t>
   </si>
   <si>
     <t>10.1117/12.3056271</t>
   </si>
   <si>
     <t>Direct laser writing of binary data on metal-organic framework surface</t>
   </si>
   <si>
-    <t>Varvara Kharitonova, Anastasiia Liubimova, Valentin Milichko, Semyon Bachinin</t>
+    <t>Varvara Kharitonova, Anastasiia Liubimova, Semyon Bachinin</t>
   </si>
   <si>
     <t>Photonics and Nanostructures - Fundamentals and Applications</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2025.101385</t>
   </si>
   <si>
     <t>Ultrathin Lanthanide‐Based Metal‐Organic Nanosheets with Thickness‐ and Temperature‐Driven Light Emission</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Xiaolin Yu, Anastasia Efimova, Nikolaj Zhestkij, Yuri Mezenov, Yuliya Kenzhebayeva, Svyatoslav Povarov, Anastasiia Liubimova, Semyon Bachinin, Evgeniia Stepanidenko, Vyacheslav Dyachuk, Nan Li, Vladimir P. Fedin, Andrei S. Potapov</t>
   </si>
   <si>
     <t>Laser &amp;amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202401912</t>
   </si>
   <si>
     <t>Transformation of 3D Metal–Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova, Valentin Milichko</t>
+    <t>Yuri Mezenov, Semyon Bachinin, Yuliya Kenzhebayeva, Anastasia Efimova, Pavel Alekseevskiy, Daria Poloneeva, Anastasia Lubimova, Svyatoslav Povarov, Vladimir Shirobokov, Mikhail Dunaevskiy, Aleksandra S. Falchevskaya, Andrei S. Potapov, Alexander Novikov, Artem A. Selyutin, Pascal Boulet, Alena Kulakova</t>
   </si>
   <si>
     <t>Advanced Science</t>
   </si>
   <si>
     <t>10.1002/advs.202405989</t>
   </si>
   <si>
     <t>Error compensated MOF-based ReRAM array for encrypted logical operations</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova, Valentin Milichko</t>
+    <t>Semyon Bachinin, Sergei Rzhevskii, Ivan Sergeev, Svyatoslav Povarov, Alena Kulakova, Anastasiia Liubimova, Varvara Kharitonova</t>
   </si>
   <si>
     <t>Dalton Transactions</t>
   </si>
   <si>
     <t>1418-1424</t>
   </si>
   <si>
     <t>10.1039/d4dt02880e</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal for in-memory neuromorphic computing with a light control</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Ivan Matchenya, Nikolaj Zhestkij, Vladimir Shirobokov, Ekaterina Gunina, Alexander Novikov, Maria Timofeeva, Svyatoslav Povarov, Fengting Li</t>
   </si>
   <si>
     <t>Communications Materials</t>
   </si>
   <si>
     <t>10.1038/s43246-024-00573-6</t>
   </si>
   <si>
     <t>Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Maria Timofeeva, Semyon Bachinin, Regis Peignier, Cedric Noel, Pascal Boulet, Thierry Belmonte</t>
   </si>
   <si>
     <t>Optical Materials</t>
   </si>
   <si>
     <t>10.1016/j.optmat.2024.115666</t>
   </si>
   <si>
     <t>Application of DUT-4 MOF structure switching for optical and electrical humidity sensing</t>
   </si>
   <si>
-    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin, Valentin Milichko</t>
+    <t>Alexander S. Krylov, Sergei Shipilovskikh, Svetlana N. Krylova, Nina V. Slyusarenko, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina D. Yushina, Aleksandr V. Cherepakhin, Nikolai P. Shestakov, Ivan V. Nemtsev, Alexander N. Vtyurin</t>
   </si>
   <si>
     <t>3459-3464</t>
   </si>
   <si>
     <t>10.1039/d4dt00038b</t>
   </si>
   <si>
     <t>MOF thin film memristor prototype of 10×10 memory cells for automated electronic data recording</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Artem Polushkin, Sergei Rzhevskii, Maria Timofeeva</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101222</t>
   </si>
   <si>
     <t>FeAu mixing for high-temperature control of light scattering at the nanometer scale</t>
   </si>
   <si>
-    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte, Valentin Milichko</t>
+    <t>Anna V. Nominé, Ekaterina Gunina, Semyon Bachinin, Aleksandr Solomonov, Mikhail Rybin, Sergei Shipilovskikh, Salah-Eddine Benrazzouq, Jaafar Ghanbaja, Thomas Gries, Stephanie Bruyere, Alexandre Nomine, Thierry Belmonte</t>
   </si>
   <si>
     <t>Nanoscale</t>
   </si>
   <si>
     <t>10.1039/d3nr05117j</t>
   </si>
   <si>
     <t>Inkjet Printing of Biocompatible Luminescent Organic Crystals for Optical Encryption</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Irina Gorbunova, Sergei Rzhevskii, Yuliya Kenzhebayeva, Semyon Bachinin, Daria Shipilovskikh, Kseniya Mitusova, Anna  Rogova , Alena Kulakova, Alexander Timin, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>ACS Applied Optical Materials</t>
   </si>
   <si>
     <t>10.1021/acsaom.3c00340</t>
   </si>
   <si>
     <t>Memristive behavior of UiO-66 metal-organic framework single crystal</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii, Valentin Milichko</t>
+    <t>Semyon Bachinin, Anastasiia Liubimova, Svyatoslav Povarov, Dmitrii Zubok, Elizaveta Okoneshnikova, Alena Kulakova, Sergei Rzhevskii</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101206</t>
   </si>
   <si>
     <t>Laser-Assisted Design of MOF-Derivative Platforms from Nano- to Centimeter Scales for Photonic and Catalytic Applications</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere, Valentin Milichko</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Maksim Sergeev, Semyon Bachinin, Yuri Mezenov, Nikita Kulachenkov, Maria Timofeeva, Valentina Ivashchenko, Alexander Timin, Sergei Shipilovskikh, Dmitry I. Pavlov, Andrei S. Potapov, Jiang Gong, Laura Khamkhash, Timur Sh. Atabaev, Stephanie Bruyere</t>
   </si>
   <si>
     <t>10.1021/acsami.3c10193</t>
   </si>
   <si>
     <t>Metal-mediated tunability of MOF-based optical modulators</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Bogdan Orlioglo, Eugene S. Vasilyev, Svyatoslav Povarov, Alexander M. Agafontsev, Semyon Bachinin, Sergei Shipilovskikh, Artem  Lunev, Denis G. Samsonenko, Vladimir P. Fedin, Konstantin A. Kovalenko</t>
   </si>
   <si>
     <t>Chemical Communications</t>
   </si>
   <si>
     <t>9964-9967</t>
   </si>
   <si>
     <t>10.1039/d3cc02180g</t>
   </si>
   <si>
     <t>Thiophene-based thin films with tunable red photoluminescence.</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Maria Timofeeva, Yuliya Kenzhebayeva, Semyon Bachinin, Irina A. Gorbunova, Daria A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101168</t>
   </si>
   <si>
     <t>Metal-organic framework single crystal infrared photodetector</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina, Valentin Milichko</t>
+    <t>Semyon Bachinin, Alexandr Marunchenko, Nikolaj Zhestkij, Ekaterina Gunina</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2023.101145</t>
   </si>
   <si>
     <t>Water–alcohol–TiO2 dispersions as sustainable ink</t>
   </si>
   <si>
-    <t>Mariia A. Mikhailova, Tsegai H. Tekle, Semyon Bachinin, Artyom A. Smirnov, Tamara N. Pogosian, Valentin Milichko, Alexandr V. Vinogradov, Maxim I. Morozov</t>
+    <t>Mariia A. Mikhailova, Tsegai H. Tekle, Semyon Bachinin, Artyom A. Smirnov, Tamara N. Pogosian, Alexandr V. Vinogradov, Maxim I. Morozov</t>
   </si>
   <si>
     <t>Soft Matter</t>
   </si>
   <si>
     <t>1482-1491</t>
   </si>
   <si>
     <t>10.1039/d2sm01590k</t>
   </si>
   <si>
     <t>Microfluidic synthesis of metal-organic framework crystals with surface defects for enhanced molecular loading</t>
   </si>
   <si>
-    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Irina Koryakina, Semyon Bachinin, Elena Gerasimova, Maria Timofeeva, Sergei Shipilovskikh, Anton S. Bukatin, Aleksandr Sakhatskii, Alexander Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Chemical Engineering Journal</t>
   </si>
   <si>
     <t>10.1016/j.cej.2022.139450</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte, Valentin Milichko</t>
+    <t>Yuri Mezenov, Stephanie Bruyere, Andrey Krasilin, Ekaterina Khrapova, Semyon Bachinin, Pavel Alekseevskiy, Sergei Shipilovskikh, Pascal Boulet, Sebastien Hupont, Alexandre Nomine, Brigitte Vigolo, Alexander S. Novikov, Thierry Belmonte</t>
   </si>
   <si>
     <t>Inorganic Chemistry</t>
   </si>
   <si>
     <t>13992-14003</t>
   </si>
   <si>
     <t>10.1021/acs.inorgchem.2c01978</t>
   </si>
   <si>
     <t>Reversible and Irreversible Laser Interference Patterning of MOF Thin Films</t>
   </si>
   <si>
-    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Nikolaj Zhestkij, Anastasia Efimova, Sergey Rzhevskiy, Yuliya Kenzhebayeva, Semyon Bachinin, Ekaterina Gunina, Maxim Sergeev, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Crystals</t>
   </si>
   <si>
     <t>10.3390/cryst12060846</t>
   </si>
   <si>
     <t>Light-Induced Color Switching of Single Metal–Organic Framework Nanocrystals</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Aleksandr Solomonov, Venera Gilemkhanova, Sergei Shipilovskikh, Nikita Kulachenkov, Sergey P. Fisenko, Mikhail Rybin</t>
   </si>
   <si>
     <t>The Journal of Physical Chemistry Letters</t>
   </si>
   <si>
     <t>777-783</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c03630</t>
   </si>
   <si>
     <t>The influence of substitutes on the room temperature photoluminescence of 2-amino-4-oxobut-2-enoic acid molecular crystals</t>
   </si>
   <si>
-    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Valentin Milichko, Sergei Shipilovskikh</t>
+    <t>Ekaterina Gunina, Nikolaj Zhestkij, Semyon Bachinin, Sergey P. Fisenko, Daria. A. Shipilovskikh, Sergei Shipilovskikh</t>
   </si>
   <si>
     <t>10.1016/j.photonics.2021.100990</t>
   </si>
   <si>
     <t>Tuneable photoluminescence of TBAPY-based Metal-Organic Complex</t>
   </si>
   <si>
-    <t>Maria Timofeeva, Semyon Bachinin, Valentin Milichko</t>
+    <t>Maria Timofeeva, Semyon Bachinin</t>
   </si>
   <si>
     <t>Journal of Physics: Conference Series</t>
   </si>
   <si>
     <t>012151</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012151</t>
   </si>
   <si>
     <t>Linear optical properties of HKUST-1 metal-organic framework: Effect of the crystal size and synthetic approach</t>
   </si>
   <si>
-    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova, Valentin Milichko</t>
+    <t>Yuliya Kenzhebayeva, Semyon Bachinin, Venera Gilemkhanova</t>
   </si>
   <si>
     <t>012059</t>
   </si>
   <si>
     <t>10.1088/1742-6596/2015/1/012059</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks for Metal-Ion Batteries: Towards Scalability</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin, Valentin Milichko</t>
+    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.3.04</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -734,51 +734,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="162.675" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>