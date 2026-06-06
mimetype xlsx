--- v2 (2026-03-06)
+++ v3 (2026-06-06)
@@ -56,138 +56,138 @@
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>IF</t>
   </si>
   <si>
     <t>SJR</t>
   </si>
   <si>
     <t>Synthesis and characterization of ZnBTC-based MOFs: effect of solvents and salt</t>
   </si>
   <si>
     <t>Maria Timofeeva, Andrei Yankin</t>
   </si>
   <si>
     <t>Chimica Techno Acta</t>
   </si>
   <si>
     <t>10.15826/chimtech.2023.10.1.05</t>
   </si>
   <si>
     <t>Dimensionality Mediated Highly Repeatable and Fast Transformation of Coordination Polymer Single Crystals for All-Optical Data Processing</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Marina Barsukova, Pavel Alekseevskiy, Aleksandr A. Sapianik, Maxim Sergeev, Andrei Yankin, Andrey Krasilin, Semyon Bachinin, Sergei Shipilovskikh, Petr Poturaev, Natalia Medvedeva, Ekaterina Denislamova, Pavel S. Zelenovskiy, Vladimir V. Shilovskikh, Yuliya Kenzhebayeva, Anastasia Efimova, Alexander S. Novikov, Artem  Lunev, Vladimir P. Fedin</t>
   </si>
   <si>
     <t>Nano Letters</t>
   </si>
   <si>
     <t>6972-6981</t>
   </si>
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>MOF‐Based Sustainable Memory Devices</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202107949</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks for Metal-Ion Batteries: Towards Scalability</t>
   </si>
   <si>
-    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin, Valentin Milichko</t>
+    <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.3.04</t>
   </si>
   <si>
     <t>Optical switching in metal-organic framework</t>
   </si>
   <si>
-    <t>Nikita Kulachenkov, Andrei Yankin, Valentin Milichko</t>
+    <t>Nikita Kulachenkov, Andrei Yankin</t>
   </si>
   <si>
     <t>AIP Conference Proceedings</t>
   </si>
   <si>
     <t>020073</t>
   </si>
   <si>
     <t>10.1063/5.0031913</t>
   </si>
   <si>
     <t>Sonication of 2D metal-organic framework for atomic force microscopy</t>
   </si>
   <si>
-    <t>Pavel Alekseevskiy, Andrei Yankin, Marina O. Barsukova, Valentin Milichko</t>
+    <t>Pavel Alekseevskiy, Andrei Yankin, Marina O. Barsukova</t>
   </si>
   <si>
     <t>020001</t>
   </si>
   <si>
     <t>10.1063/5.0031912</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
-    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk, Valentin Milichko</t>
+    <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
   <si>
     <t>Nickel Salicylaldoxime-Based Coordination Polymer as a Cathode for Lithium-Ion Batteries</t>
   </si>
   <si>
     <t>Evgenii V. Beletskii, Daniil A. Lukyanov, Petr S. Vlasov, Andrei Yankin, Arslan B. Atangulov, Vladimir V. Sizov, Oleg V. Levin</t>
   </si>
   <si>
     <t>Energies</t>
   </si>
   <si>
     <t>10.3390/en13102480</t>
   </si>
   <si>
     <t>Photochromic Free MOF‐Based Near‐Infrared Optical Switch</t>
   </si>
   <si>
-    <t>Valentin Milichko, Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
+    <t>Nikita Kulachenkov, Dapeng Sun, Yuri Mezenov, Andrei Yankin, Sergey Rzevskiy, Vyacheslav Dyachuk, Alexandre Nomine, Ghouti Medjahdi, Evgeny A. Pidko</t>
   </si>
   <si>
     <t>Angewandte Chemie International Edition</t>
   </si>
   <si>
     <t>15522 –15526</t>
   </si>
   <si>
     <t>10.1002/anie.202004293</t>
   </si>
   <si>
     <t>Synthesis and Bioactivity of 5-Aryl-4-acyl-3-hydroxy-1-[2-(imidazolyl-3-yl)ethyl]3-pyrroline-2-ones</t>
   </si>
   <si>
     <t>V. L. Gein, N. N. Kasimova, S. V. Chaschina, A. V. Starkova, Andrei Yankin</t>
   </si>
   <si>
     <t>Russian Journal of General Chemistry</t>
   </si>
   <si>
     <t>202-207</t>
   </si>
   <si>
     <t>10.1134/s1070363220020061</t>
   </si>
@@ -731,51 +731,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="233.514" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="452.889" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="430.466" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>