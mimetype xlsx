--- v3 (2026-06-06)
+++ v4 (2026-07-10)
@@ -89,75 +89,75 @@
   <si>
     <t>10.1021/acs.nanolett.2c01770</t>
   </si>
   <si>
     <t>MOF‐Based Sustainable Memory Devices</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Quentin Haar, Sergei Shipilovskikh, Andrei Yankin, Jean‐François Pierson, Alexandre Nomine</t>
   </si>
   <si>
     <t>Advanced Functional Materials</t>
   </si>
   <si>
     <t>10.1002/adfm.202107949</t>
   </si>
   <si>
     <t>Metal-Organic Frameworks for Metal-Ion Batteries: Towards Scalability</t>
   </si>
   <si>
     <t>Semyon Bachinin, Venera Gilemkhanova, Maria Timofeeva, Yuliya Kenzhebayeva, Andrei Yankin</t>
   </si>
   <si>
     <t>10.15826/chimtech.2021.8.3.04</t>
   </si>
   <si>
+    <t>Sonication of 2D metal-organic framework for atomic force microscopy</t>
+  </si>
+  <si>
+    <t>Pavel Alekseevskiy, Andrei Yankin, Marina O. Barsukova</t>
+  </si>
+  <si>
+    <t>AIP Conference Proceedings</t>
+  </si>
+  <si>
+    <t>020001</t>
+  </si>
+  <si>
+    <t>10.1063/5.0031912</t>
+  </si>
+  <si>
     <t>Optical switching in metal-organic framework</t>
   </si>
   <si>
     <t>Nikita Kulachenkov, Andrei Yankin</t>
   </si>
   <si>
-    <t>AIP Conference Proceedings</t>
-[...1 lines deleted...]
-  <si>
     <t>020073</t>
   </si>
   <si>
     <t>10.1063/5.0031913</t>
-  </si>
-[...10 lines deleted...]
-    <t>10.1063/5.0031912</t>
   </si>
   <si>
     <t>Polymer Matrix Incorporated with ZIF-8 for Application in Nonlinear Optics</t>
   </si>
   <si>
     <t>Yuri Mezenov, Nikita Kulachenkov, Andrei Yankin, Sergey S. Rzhevskiy, Pavel Alekseevskiy, Venera Gilemkhanova, Semyon Bachinin, Vyacheslav Dyachuk</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10061036</t>
   </si>
   <si>
     <t>Nickel Salicylaldoxime-Based Coordination Polymer as a Cathode for Lithium-Ion Batteries</t>
   </si>
   <si>
     <t>Evgenii V. Beletskii, Daniil A. Lukyanov, Petr S. Vlasov, Andrei Yankin, Arslan B. Atangulov, Vladimir V. Sizov, Oleg V. Levin</t>
   </si>
   <si>
     <t>Energies</t>
   </si>
   <si>
     <t>10.3390/en13102480</t>
   </si>