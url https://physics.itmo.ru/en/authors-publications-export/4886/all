--- v1 (2025-12-26)
+++ v2 (2026-04-17)
@@ -173,51 +173,51 @@
   <si>
     <t>Pavel Talianov, Oleksii Peltek, Mikhail Masharin, Soslan Khubezhov, Mikhail Baranov, Audrius Drabavičius, Alexander Timin, Lev Zelenkov, Anatoly Pushkarev, Sergey Makarov, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>8991-8998</t>
   </si>
   <si>
     <t>10.1021/acs.jpclett.1c01968</t>
   </si>
   <si>
     <t>Real-Time Temperature Monitoring of Photoinduced Cargo Release inside Living Cells Using Hybrid Capsules Decorated with Gold Nanoparticles and Fluorescent Nanodiamonds</t>
   </si>
   <si>
     <t>Elena Gerasimova, Vitaly Yaroshenko, Pavel Talianov, Oleksii Peltek, Mikhail A. Baranov, Polina Kapitanova, Dmitry Zuev, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>ACS Applied Materials &amp; Interfaces</t>
   </si>
   <si>
     <t>10.1021/acsami.1c05252</t>
   </si>
   <si>
     <t>Adaptive Nanoparticle‐Polymer Complexes as Optical Elements: Design and Application in Nanophotonics and Nanomedicine</t>
   </si>
   <si>
-    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Valentin Milichko, Mikhail Zyuzin</t>
+    <t>Pavel Talianov, Landysh Fatkhutdinova, Alexander S. Timin, Mikhail Zyuzin</t>
   </si>
   <si>
     <t>Laser &amp; Photonics Reviews</t>
   </si>
   <si>
     <t>10.1002/lpor.202000421</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">