--- v1 (2026-03-04)
+++ v2 (2026-08-24)
@@ -191,51 +191,51 @@
   <si>
     <t>Olga S. Pavlova, Mikhail V. Gulyaev, Lev L. Gervits, Anna Hurshkainen, Anton V. Nikulin, Viktor Puchnin, Ekaterina D. Teploukhova, Tatyana A. Kuropatkina, Nikolay V. Anisimov, Nataliya A. Medvedeva, Yury A. Pirogov</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>2318-2331</t>
   </si>
   <si>
     <t>10.1002/mrm.29606</t>
   </si>
   <si>
     <t>Improving detection of fMRI activation at 1.5 T using high permittivity ceramics</t>
   </si>
   <si>
     <t>Vladislav Koloskov, Mikhail Zubkov, Georgiy Solomakha, Viktor Puchnin, Anatolii Levchuk, Irina Melchakova, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1016/j.jmr.2023.107390</t>
   </si>
   <si>
     <t>Quadrature transceive wireless coil: Design concept and application for bilateral breast MRI at 1.5 T</t>
   </si>
   <si>
-    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Petrova, Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
+    <t>Viktor Puchnin, Aigerim Jandaliyeva, Anna Hurshkainen, Georgiy Solomakha, Anton Nikulin, Polina Raskina (Petrova), Anna Lavrenteva, Anna Andreychenko, Alena Shchelokova</t>
   </si>
   <si>
     <t>10.1002/mrm.29507</t>
   </si>
   <si>
     <t>INVESTIGATION OF THE DIAGNOSTIC QUALITY OF BREAST MRI USING INNOVATIVE WIRELESS COILS</t>
   </si>
   <si>
     <t>K.S. Anpilogova, Виктор Пучнин, G.E. Trufanov, A.Yu. Efimtsev, V.A. Fokin, Алёна Щелокова, A.E. Andreichenko, T.M. Bobrovskaya</t>
   </si>
   <si>
     <t>69-74</t>
   </si>
   <si>
     <t>10.33266/1024-6177-2022-67-5-69-74</t>
   </si>
   <si>
     <t>Imaging capabilities of the 1H-X-nucleus metamaterial-inspired multinuclear RF-coil</t>
   </si>
   <si>
     <t>Viktor Puchnin, Mikhail Gulyaev, Yury Pirogov, Mikhail Zubkov</t>
   </si>
   <si>
     <t>IEEE Transactions on Medical Imaging</t>
   </si>