--- v2 (2026-03-19)
+++ v3 (2026-06-15)
@@ -167,63 +167,63 @@
   <si>
     <t>2023 Antennas Design and Measurement International Conference (ADMInC)</t>
   </si>
   <si>
     <t>89-92</t>
   </si>
   <si>
     <t>10.1109/adminc59462.2023.10335437</t>
   </si>
   <si>
     <t>Ceramic RFID Tag for Omnidirectional Long-Range Communication</t>
   </si>
   <si>
     <t>Alyona Maksimenko, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Filonov</t>
   </si>
   <si>
     <t>2023 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</t>
   </si>
   <si>
     <t>10.1109/apwc57320.2023.10297483</t>
   </si>
   <si>
     <t>Temperature-Controlled Topological Zigzag Arrays of Resonators</t>
   </si>
   <si>
-    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Yuri Kivshar, Dmitry Zhirihin</t>
+    <t>Georgiy Kurganov, Ekaterina Puhtina, Ildar Yusupov, Alexey Slobozhanyuk, Dmitry Zhirihin</t>
   </si>
   <si>
     <t>2023 Seventeenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</t>
   </si>
   <si>
     <t>10.1109/metamaterials58257.2023.10289521</t>
   </si>
   <si>
     <t>Reconfigurable electromagnetic topological states in arrays of coupled dielectric resonators</t>
   </si>
   <si>
-    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Yuri Kivshar, Alexey Slobozhanyuk</t>
+    <t>Dmitry Zhirihin, Georgiy Kurganov, Zuxian He, Daniil Bobylev, Daria Smirnova, Ekaterina Puhtina, Ildar Yusupov, Maxim Gorlach, Alexey Slobozhanyuk</t>
   </si>
   <si>
     <t>2023 International Conference on Microwave and Millimeter Wave Technology (ICMMT)</t>
   </si>
   <si>
     <t>10.1109/icmmt58241.2023.10277182</t>
   </si>
   <si>
     <t>Trapping EM Power by Hollow Cylinders</t>
   </si>
   <si>
     <t>Abay Koshkimbay, Ildar Yusupov, Bakhtiyar Orazbayev, Alexey Slobozhanyuk, Constantinos Valagiannopoulos</t>
   </si>
   <si>
     <t>IEEE Transactions on Microwave Theory and Techniques</t>
   </si>
   <si>
     <t>1-8</t>
   </si>
   <si>
     <t>10.1109/tmtt.2023.3298199</t>
   </si>
   <si>
     <t>Compact long-range ceramic RFID tag for on-metal and non-metal applications</t>
   </si>