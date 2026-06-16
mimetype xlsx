--- v0 (2025-10-16)
+++ v1 (2026-06-16)
@@ -68,51 +68,51 @@
   <si>
     <t>Stanislav Glybovski, Georgiy Solomakha, Anna Hurshkainen, Alexey Slobozhanyuk, Alena Shchelokova, Alexandr Kozachenko, Irina Melchakova</t>
   </si>
   <si>
     <t>2019 13th European Conference on Antennas and Propagation (EuCAP)</t>
   </si>
   <si>
     <t>Volumetric Wireless Coil Based on Periodically Coupled Split-Loop Resonators for Clinical Wrist Imaging</t>
   </si>
   <si>
     <t>Alena Shchelokova, Stanislav Glybovski, Mikhail Zubkov, Ekaterina Brui, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>Magnetic Resonance in Medicine</t>
   </si>
   <si>
     <t>1726-1737</t>
   </si>
   <si>
     <t>10.1002/mrm.27140</t>
   </si>
   <si>
     <t>Enhancement of magnetic resonance imaging with metasurfaces</t>
   </si>
   <si>
-    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Yuri Kivshar, Pavel Belov</t>
+    <t>Alexey Slobozhanyuk, Alexander Poddubny, Alexandr Kozachenko, Irina Melchakova, Pavel Belov</t>
   </si>
   <si>
     <t>Advanced Materials</t>
   </si>
   <si>
     <t>1832-1838</t>
   </si>
   <si>
     <t>10.1002/adma.201504270</t>
   </si>
   <si>
     <t>SNR enhancement by resonant metasurfaces: experimental verification in 1.5 T clinical MRI</t>
   </si>
   <si>
     <t>Stanislav Glybovski, Alena Shchelokova, Alexander Sokolov, Irina Melchakova, Alexey Slobozhanyuk, Alexandr Kozachenko, Pavel Belov</t>
   </si>
   <si>
     <t>Magnetic Resonance Mat. in Physics, Biology and Medicine. Book of Abstracts ESMRMB 2015 32nd Ed</t>
   </si>
   <si>
     <t>220-221</t>
   </si>
   <si>
     <t>10.1007/s10334-015-0487-2</t>
   </si>