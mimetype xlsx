--- v0 (2025-10-10)
+++ v1 (2026-06-05)
@@ -80,90 +80,90 @@
   <si>
     <t>Alexandra Sheremet, Mihail Petrov, Ivan Iorsh, Alexander Poshakinskiy, Alexander Poddubny</t>
   </si>
   <si>
     <t>Reviews of Modern Physics</t>
   </si>
   <si>
     <t>10.1103/revmodphys.95.015002</t>
   </si>
   <si>
     <t>Resonant Optomechanical Tension and Crumpling of 2D Crystals</t>
   </si>
   <si>
     <t>Ivan D. Avdeev, Alexander Poddubny, Alexander Poshakinskiy</t>
   </si>
   <si>
     <t>ACS Photonics</t>
   </si>
   <si>
     <t>10.1021/acsphotonics.0c00881</t>
   </si>
   <si>
     <t>Photon-Mediated Localization in Two-Level Qubit Arrays</t>
   </si>
   <si>
-    <t>Janet Zhong, Nikita Olekhno, Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Janet Zhong, Nikita Olekhno, Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>Physical Review Letters</t>
   </si>
   <si>
     <t>093604</t>
   </si>
   <si>
     <t>10.1103/PhysRevLett.124.093604</t>
   </si>
   <si>
     <t>Towards Exciton-Polaritons in an Individual MoS2 Nanotube</t>
   </si>
   <si>
     <t>Dmitrii Kazanov, Maxim Rakhlin, Alexander Poshakinskiy, Tatiana Shubina</t>
   </si>
   <si>
     <t>Nanomaterials</t>
   </si>
   <si>
     <t>10.3390/nano10020373</t>
   </si>
   <si>
     <t>Spin noise at electron paramagnetic resonance</t>
   </si>
   <si>
     <t>Alexander Poshakinskiy, S. A. Tarasenko</t>
   </si>
   <si>
     <t>Physical Review B</t>
   </si>
   <si>
     <t>10.1103/physrevb.101.075403</t>
   </si>
   <si>
     <t>Inelastic Scattering of Photon Pairs in Qubit Arrays with Subradiant States</t>
   </si>
   <si>
-    <t>Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Yuri Kivshar, Alexander Poddubny</t>
+    <t>Yongguan Ke, Alexander Poshakinskiy, Chaohong Lee, Alexander Poddubny</t>
   </si>
   <si>
     <t>10.1103/physrevlett.123.253601</t>
   </si>
   <si>
     <t>Optically detected spin-mechanical resonance in silicon carbide membranes</t>
   </si>
   <si>
     <t>Alexander Poshakinskiy, G. V. Astakhov</t>
   </si>
   <si>
     <t>10.1103/physrevb.100.094104</t>
   </si>
   <si>
     <t>Excitation and coherent control of spin qudit modes in silicon carbide at room temperature</t>
   </si>
   <si>
     <t>V. A. Soltamov, C. Kasper, Alexander Poshakinskiy, A. N. Anisimov, E. N. Mokhov, A. Sperlich, S. A. Tarasenko, P. G. Baranov, G. V. Astakhov, V. Dyakonov</t>
   </si>
   <si>
     <t>Nature Communications</t>
   </si>
   <si>
     <t>10.1038/s41467-019-09429-x</t>
   </si>